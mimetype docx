--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【花开洛阳】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
+        <w:t xml:space="preserve">【邂逅老君山】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0购物0自费0车销</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -410,51 +410,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费演绎推荐0推餐升级
                 <w:br/>
                 ★仙山+古城，穿越盛唐：“第一仙山”-老君山 、洛邑古城-梦回长安
                 <w:br/>
-                ★经典三重奏：3-4月赠送参观《牡丹园》，赏“国色天香”、龙门石窟、少林寺
+                ★经典三重奏：牡丹博物馆、龙门石窟、少林寺
                 <w:br/>
                 ★武侠江湖：万岁山武侠城，沉浸式体验实景演出，圆你武侠梦
                 <w:br/>
                 ★品质保障：
                 <w:br/>
                 ① 专车接送 0等待·24小时专车 接送机/接送站
                 <w:br/>
                 ②随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣；
                 <w:br/>
                 随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ③55周岁以上游客赠送爱逍遥定制保温杯
                 <w:br/>
                 ④2-3人安排导游兼司机（持证正规导游），4人起一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -825,90 +825,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                牡丹园--龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
-[...1 lines deleted...]
-                3-4月参观【洛阳牡丹园】（游览约90分钟）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
+                牡丹博物馆-龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
+                <w:br/>
+                参观【中国牡丹博物馆】（游览约90分钟，3-4月份牡丹园）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、其他月份牡丹园更换为【中国牡丹博物馆】国内唯一一个牡丹专题博物馆（其他月份牡丹园没花）；
                 <w:br/>
                 2、花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
                 <w:br/>
                 <w:br/>
                 走进千年前的艺术宝库-龙门石窟：
                 <w:br/>
                 游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟，不含龙门石窟10元/人次（自愿选择）以及不含龙门石窟耳麦20元/人（自愿选择）），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
                 <w:br/>
                 中餐：品尝《一代女皇钦点食谱—洛阳水席菜》
                 <w:br/>
                 《天下功夫出少林，圆您心中武侠梦》：走进禅宗祖庭/天下第一名剎-少林寺
                 <w:br/>
                 乘车约1.5小时抵达中国功夫之乡--登封，抵达少林寺后游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟，不含少林寺电瓶车单程15元/人次（自愿选择），不含少林寺耳麦20元/人（自愿选择）），观赏由少林弟子担纲,专为贵宾量身定做的精彩的[少林武术表演]（随缘，参观约30分钟），参观历经1400多年、现存240余座塔墓的佛教圣地[塔林]（参观约30分钟），晚餐后返回郑州入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 景区小交通费用不含，不属于我司推荐的自费项目，请知悉：
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 <w:br/>
                 郑州酒店参考：
                 <w:br/>
                 网评3钻版郑州参考：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店
                 <w:br/>
                 网评4钻版郑州参考：郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：牡丹园、龙门石窟、少林寺
+                景点：牡丹园（3-4月）/牡丹博物馆（其他月份）、龙门石窟、少林寺
                 <w:br/>
                 自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）、少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：洛阳水席菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1285,50 +1285,322 @@
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 老君山一索130元/人（必乘，请现场自理）、老君山二索80（自愿选择）、电梯40元/人（自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老君山必乘索道，费用现场自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理，必须消费）；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">其他景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                老君山峰林小索道往返80元人，游客根据自己的身体情况自由选择；
+                <w:br/>
+                龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；
+                <w:br/>
+                少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）；
+                <w:br/>
+                选择性消费，最终价格参考景区挂牌价；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1339,67 +1611,67 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
-                8、郑州/洛阳等地区是当地旅游城市，硬件及软件服务均与沿海发达的广东存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。中原地区经济发展落后，同星级宾馆酒店规模设施落后江浙广东等地区，一些新建的且设施较好的酒店一般位于市区周边，如需额外安排多的被褥，电热毯等，请向酒店工作人员索取。
-[...1 lines deleted...]
-                9、购物：郑州/洛阳等各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。提前告知：西安因当地情况特殊，不论何种行程，都默认会在车上售卖陕西土特产，无法避免，敬请谅解。
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
@@ -1583,51 +1855,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1771,50 +2043,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>