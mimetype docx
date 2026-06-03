--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【花开洛阳】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
+        <w:t xml:space="preserve">【邂逅老君山】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0购物0自费0车销</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -410,51 +410,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费演绎推荐0推餐升级
                 <w:br/>
                 ★仙山+古城，穿越盛唐：“第一仙山”-老君山 、洛邑古城-梦回长安
                 <w:br/>
-                ★经典三重奏：3-4月赠送参观《牡丹园》，赏“国色天香”、龙门石窟、少林寺
+                ★经典三重奏：牡丹博物馆、龙门石窟、少林寺
                 <w:br/>
                 ★武侠江湖：万岁山武侠城，沉浸式体验实景演出，圆你武侠梦
                 <w:br/>
                 ★品质保障：
                 <w:br/>
                 ① 专车接送 0等待·24小时专车 接送机/接送站
                 <w:br/>
                 ②随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣；
                 <w:br/>
                 随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ③55周岁以上游客赠送爱逍遥定制保温杯
                 <w:br/>
                 ④2-3人安排导游兼司机（持证正规导游），4人起一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -825,90 +825,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                牡丹园--龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
-[...1 lines deleted...]
-                3-4月参观【洛阳牡丹园】（游览约90分钟）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
+                牡丹博物馆-龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
+                <w:br/>
+                参观【中国牡丹博物馆】（游览约90分钟，3-4月份牡丹园）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、其他月份牡丹园更换为【中国牡丹博物馆】国内唯一一个牡丹专题博物馆（其他月份牡丹园没花）；
                 <w:br/>
                 2、花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
                 <w:br/>
                 <w:br/>
                 走进千年前的艺术宝库-龙门石窟：
                 <w:br/>
                 游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟，不含龙门石窟10元/人次（自愿选择）以及不含龙门石窟耳麦20元/人（自愿选择）），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
                 <w:br/>
                 中餐：品尝《一代女皇钦点食谱—洛阳水席菜》
                 <w:br/>
                 《天下功夫出少林，圆您心中武侠梦》：走进禅宗祖庭/天下第一名剎-少林寺
                 <w:br/>
                 乘车约1.5小时抵达中国功夫之乡--登封，抵达少林寺后游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟，不含少林寺电瓶车单程15元/人次（自愿选择），不含少林寺耳麦20元/人（自愿选择）），观赏由少林弟子担纲,专为贵宾量身定做的精彩的[少林武术表演]（随缘，参观约30分钟），参观历经1400多年、现存240余座塔墓的佛教圣地[塔林]（参观约30分钟），晚餐后返回郑州入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 景区小交通费用不含，不属于我司推荐的自费项目，请知悉：
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 <w:br/>
                 郑州酒店参考：
                 <w:br/>
                 网评3钻版郑州参考：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店
                 <w:br/>
                 网评4钻版郑州参考：郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：牡丹园、龙门石窟、少林寺
+                景点：牡丹园（3-4月）/牡丹博物馆（其他月份）、龙门石窟、少林寺
                 <w:br/>
                 自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）、少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：洛阳水席菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1855,51 +1855,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>