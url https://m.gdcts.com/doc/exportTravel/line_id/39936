--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1094,50 +1094,161 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
                 <w:br/>
                 2.单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 3.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
                 <w:br/>
                 4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">服务标准</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="8200" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="lineServer"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务标准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">团费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">境外司陪人员服务费600/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1562,51 +1673,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1750,50 +1861,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="lineServer">
+    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>