--- v5 (2026-07-23)
+++ v6 (2026-08-12)
@@ -641,69 +641,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-釜山】青瓦台（外观）-景福宫+传统韩服体验-南山公园+N首尔塔（不登塔）-乘车前往釜山➙札嘎其市场
+                【首尔-釜山】青瓦台（外观）-景福宫+传统韩服体验-南山公园+N首尔塔（不登塔）-乘车（KTX）前往釜山➙札嘎其市场
                 <w:br/>
                 早餐后
                 <w:br/>
                 前往【青瓦台外观】（游览时间约20min）青瓦台，曾是韩国的总统府。2022年韩国总统府迁往国防部大楼后，这里成了首尔必游的旅游景点。
                 <w:br/>
                 前往【景福宫+传统韩服体验】注1 穿着韩服漫步景福宫古韵长廊，景福宫经过历史洪流数百年的冲洗，现为首尔国立民俗博物馆和韩国国立古宫博物院的所在地，向世人展示朝鲜历史的风采。
                 <w:br/>
                 参观【南山公园+N首尔塔（不登塔）】（游览时间约40min）N首尔塔也叫南山塔，位于海拔约240米的南山之巅，高200多米，是首尔的一大地标。在N首尔塔，数字化的观景台、屋顶露台、及各种餐厅等一应俱全，还可360度俯瞰首尔风光，不仅是韩国人约会的天堂，也是外国游客的旅游胜地；
                 <w:br/>
                 <w:br/>
-                随后乘车前往釜山（车程约4.5小时）
+                随后乘车（KTX）前往釜山（车程约2.5小时）注2。
                 <w:br/>
                 <w:br/>
                 前往【札嘎其市场】（游览时间约90min）釜山最大的扎嘎其海鲜市场紧依靠着港口，周围都是渔船，整个海鲜市场规模特别大，一楼都是海鲜摊位，活海鲜居多，许多鱼、虾、蟹都是没见到过，种类丰富.
                 <w:br/>
                 后入住酒店。
                 <w:br/>
-                注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
+                <w:br/>
+                注1 ：如遇景福宫休馆，则安排德寿宫参观，敬请注意。
+                <w:br/>
+                注2：如遇五一、国庆、周末或韩国重大节日等KTX无法满足团队情况下则改为大巴往返首尔-釜山，不另行通知，无费用可退。KTX时间按实际预定为准，不保证同一车厢。
                 <w:br/>
                 景点：青瓦台（外观）-景福宫+传统韩服体验-南山公园+N首尔塔（不登塔）-乘车前往釜山➙札嘎其市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -735,67 +738,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【釜山-首尔】海云台➙迎月路➙青沙浦➙天空胶囊列车➙甘川文化村➙乘车前往首尔
+                【釜山-首尔】海云台➙迎月路➙青沙浦➙天空胶囊列车➙甘川文化村➙乘车KTX前往首尔
                 <w:br/>
                 早餐后
                 <w:br/>
                 参观【海云台+迎月路】（游览时间约60min）一边看海一边赏樱的最佳答案，究极浪漫的选择，附近有不少很有设计感的咖啡厅，沿着樱花路慢慢走下，感受釜山的春日浪漫氛围
                 <w:br/>
                 前往【青沙浦】（游览时间约40min）这里每个角度都是取景点，越往深处走凤越大视野越好，碧蓝大海与天际交汇，一望无际，心旷神怡。部分步道下面还是透明玻璃，上下落差仿佛大海就在脚下
                 <w:br/>
                 前往【天空胶囊列车注1 】釜山必体验的项目之一，坐在彩色的胶囊车厢里，悬挂在海岸线上，脚下就是蔚蓝的大海，感觉自己瞬间穿越进了宫崎骏的动漫世界！
                 <w:br/>
                 前往【甘川文化村】（游览时间约60min）打卡如童话般的缤纷山城~走进小王子的彩色缤纷世界，被誉为“釜山的圣托里尼”，半山腰上色彩斑斓的小村落。 曾经是破落的贫民区，后来在釜山“胡同艺术工程”的推动下，成为知名的文化景点
                 <w:br/>
-                随后，乘车前往首尔（约4.5小时）
+                随后，乘车（KTX）前往首尔（约2.5小时）注2。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
-                注1 旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                注1 ：旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                <w:br/>
+                注2：如遇五一、国庆、周末或韩国重大节日等KTX无法满足团队情况下则改为大巴往返釜山-首尔，不另行通知，无费用可退。KTX时间按实际预定为准，不保证同一车厢。
                 <w:br/>
                 景点：海云台➙迎月路➙青沙浦➙天空胶囊列车➙甘川文化村➙乘车前往首尔
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：釜山猪肉汤     晚餐：五香满足猪蹄   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1030,59 +1035,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
-                2.澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
-[...7 lines deleted...]
-                6.中文讲解；境外司陪人员服务费RMB600元/人
+                2.住宿全程首尔周边网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
+                <w:br/>
+                3.行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人） 
+                <w:br/>
+                4.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                5.中文讲解；境外司陪人员服务费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1187,68 +1190,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
+              <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">境外司陪人员服务费600/人</w:t>
+              <w:t xml:space="preserve">单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1368,99 +1371,115 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
                 <w:br/>
-                注1 旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                注2 旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                <w:br/>
+                注3 如遇五一、国庆、周末或韩国重大节日等KTX无法满足团队情况下则改为大巴往返釜山-首尔/首尔-釜山，不另行通知，无费用可退。KTX时间按实际预定为准，不保证同一车厢。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1673,51 +1692,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>