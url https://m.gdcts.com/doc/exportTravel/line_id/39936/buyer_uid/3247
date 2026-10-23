--- v2 (2026-07-29)
+++ v3 (2026-10-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【首釜双城仲夏之约】韩国首尔、釜山五天四晚之旅|景福宫|海云台+迎月路|青沙浦|天空胶囊列车|甘川文化村|周边网评四钻酒店（广州往返）行程单</w:t>
+        <w:t xml:space="preserve">【首釜双城之约】韩国首尔+釜山五天四晚之旅|景福宫|海云台+迎月路|青沙浦|天空胶囊列车|甘川文化村|周边网评四钻酒店（广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,53 +388,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色
-[...1 lines deleted...]
-                ☆广州直飞韩国・双飞五天首釜双城仲夏之约
+                ☆广州直飞韩国・双飞五天首釜双城之约
                 <w:br/>
                 ☆双城深度游：首尔釜山双城，解锁双倍韩式浪漫！
                 <w:br/>
                 ☆探索韩剧同款浪漫：打卡南怡岛 秒变剧中人，特别安排穿着韩服游景福宫
                 <w:br/>
                 ☆穿越动漫世界：天空胶囊列车/海岸列车，釜山必体验项目
                 <w:br/>
                 ☆打卡经典景点：青瓦台（外观）、甘川文化村、南山公园+N首尔塔（不登塔）青沙浦
                 <w:br/>
                 ☆品味韩式美食：人参鸡汤、釜山猪肉汤、五香满足猪蹄、春川铁板鸡排 ；打卡广藏市场、札嘎其市场将正宗韩式美味一网打尽
                 <w:br/>
                 ☆尽享品质住宿：全程入住网评四钻酒店，享受舒适休憩空间
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -565,51 +563,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【广州-首尔】(参考航班:起飞/-抵达/)出票为准;抵达后接机-广藏市场
                 <w:br/>
-                请于指定时间自行前往广州/出境大厅内集中（具体集中时间以短讯通知为准，请务必准时），领队协助办理登机手续后，乘坐国际航班飞往韩国首尔，开启首釜双城仲夏之约。抵达后由韩国导游接机.
+                请于指定时间自行前往广州/出境大厅内集中（具体集中时间以短讯通知为准，请务必准时），领队协助办理登机手续后，乘坐国际航班飞往韩国首尔，开启首釜双城之约。抵达后由韩国导游接机.
                 <w:br/>
                 后入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -920,51 +918,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【首尔-广州】根据航班时间送机
                 <w:br/>
-                前往仁川机场乘机返回广州机场，散团，结束首釜双城仲夏之约。
+                前往仁川机场乘机返回广州机场，散团，结束首釜双城之约。
                 <w:br/>
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 【温馨提示】行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含/飞机餐     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -1278,50 +1276,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
                 参考酒店（首尔周边·携程四钻）：
                 <w:br/>
                 首尔周边五花特二酒店：里维埃拉仁川机场酒店(Incheon Rivera Airport Hotel)、永宗岛国际酒店(International Hotel Youngjong)、仁川红宝石旅游酒店乌尔米多(Wolmido Ruby Hotel)、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、西方格雷司酒店(Western Grace Hotel Incheon)、特里尼城市套房酒店(The Triny Urban Suites)或同级别酒店；
                 <w:br/>
                 釜山周边五花特二酒店：下断层酒店、北港酒店、光洙酒店或同级
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B..参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
@@ -1692,51 +1693,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>