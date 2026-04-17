--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -909,53 +909,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 蒂安瑙 - 丹尼丁 (3小时45 分钟,295公里) - 奥玛鲁 (1小时45分钟,120公里)
                 <w:br/>
                 早餐后出发，前往有“南方爱丁堡”美誉的但尼丁。这座城市融合了浓厚的苏格兰文化与建筑风格，古朴而富
                 <w:br/>
                 有魅力，是南岛最具欧洲气息的城市之一。
                 <w:br/>
                 抵达后将带您参观新西兰最古老的高等学府——奥塔哥大学，欣赏其优雅的哥特式建筑风格；随后前往外观宛如童话世界中“姜饼屋”的但尼丁火车站，以及宏伟的教堂和城市地标。接着来到被列入吉尼斯纪录的鲍德温街，
                 <w:br/>
                 这是全世界坡度最陡的街道，站在街头就能感受到“倾斜感”的奇妙体验。
                 <w:br/>
                 途中经过风景优美的毛利基石海滩，远眺岩石与海浪交织的原始风貌，感受南太平洋的自然之美。
                 <w:br/>
-                傍晚时分抵达奥玛鲁，特别安排参观★蓝眼企鹅栖息地（升级为VIP座位，注：如因报名较晚无法预订VIP座位，将改为普通票）。您将在专属观景座位区中，近距离观赏全世界最小的企鹅一只只从海中归巢的可爱画面，温馨而
-[...1 lines deleted...]
-                感动。
+                傍晚时分抵达奥玛鲁，特别安排参观★蓝眼企鹅栖息地（升级为VIP座位，注：如因报名较晚无法预订VIP座位，将改为普通票）。您将在专属观景座位区中，近距离观赏全世界最小的企鹅一只只从海中归巢的可爱画面，温馨而感动。
                 <w:br/>
                 夜晚享用特色毛利岩石烧烤自助晚餐，采用传统毛利热石烹饪方式，将肉类和海鲜以地热石块炙烤至香气四溢，搭配丰富配菜与甜品，为这一天画上美味句点。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店西式     午餐：中式小火锅     晚餐：特色毛利岩石烧烤餐--原汁原味的南岛风味大餐   </w:t>
             </w:r>
           </w:p>
@@ -1231,50 +1229,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由A China Travel Company Ltd委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
+                <w:br/>
+                <w:br/>
                 特别提醒：以上报价视酒店预订情况可能会有酒店星级变动，酒店无房间，或大型活动和公共假期期间，酒店房间有加收等特殊情况，将以最终的确认报价为准，特此声明。请所有客人注意，酒店房间内及房间阳台不可吸烟，违者罚款500纽币起（酒店要求）。如酒店发出房间内吸烟的罚款，所住房间责任人须承担罚款，如拒绝接受罚款，我社已与酒店达成协议，将由酒店提交至新西兰小额法庭。后续产生的罚款，诉讼，签证及出入境问题由个人承担。如有晕车，请提前备好晕车药及呕吐袋。 条件与限制： 旅行社有可能根据天气情况调整行程。如由于人力不可抗拒的因素导致景点无法参加我社退还费用或安排同等价位的产品。自由活动时客人自行购物被视作个人行为，与我方无关。 保险： 强烈建议客人购买旅游保险！以保障非预期情况下产生的费用，如额外的交通费，取消费，珍贵物品遗失所造成的损失等。客人如自愿放弃购买旅游保险，当有意外发生时，需自行承担，如额外的交通费，住宿费，取消费，珍贵物品遗失所造成的损失等。如果遇到天气、战争、罢工、地震等人力不可抗力因素影响而无法旅游，我社将按照旅行社协议，退还尚未使用旅游景点门票。其他项目按照供应商的政策执行。游客因个人原因临时自愿放弃旅游，一律不退款。我社只提供文字中所列的服务项目及相关事项的有限责任，不承担与此文字描述之外的责任，如人情、个人方面的，不可预见性的突发事件，和法律或者刑事方面相关的，宗教信仰等方面的等一切责任。 以上所有的价格NZD或$等标注均为新西兰元。 以上所有条件和限制和行程描述都是依据新西兰相关的法律、法规制定，并接受新西兰法律约束和保护。以上所有文字、图片、标志、图标均为我社版权所有，翻录必究。
                 <w:br/>
                 *如有最新版行程，请以最新版的内容描述为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1288,50 +1289,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 特别提醒：
                 <w:br/>
                 1.以上报价视酒店预订情况可能会有酒店星级变动 ，酒店没有房间 ，或大型活动和公共假期期间 ，酒店房间有加收等特殊情况 ，将以最终确认报价为准，特此声明。
                 <w:br/>
                 2.新西兰的三人间默认为一张大床加一张小床或行军床。如果需要3张独立分开的床，请事先声明，如果酒店难以确认时，客人可以选择更换房型并补交费用。
                 <w:br/>
                 3.强烈建议客人自行购买旅游保险和私人物品的保险 ， 地接社不予承担由此而引起的各类费用。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">儿童报价：12-4岁小童和一成人（儿童单人价格）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1371,51 +1417,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>