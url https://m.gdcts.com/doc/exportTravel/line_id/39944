--- v2 (2026-06-15)
+++ v3 (2026-10-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">广州南航直飞肯尼亚10天 | 安博塞利 | 内罗毕 | 马赛马拉 | 越野车 | 长颈鹿公园 | 艾尔莎庄园下午茶 | 日落香槟 | 丛林晚宴 （广州CZ）行程单</w:t>
+        <w:t xml:space="preserve">【狂野肯尼亚纯玩10天之旅】广州南航直飞|可全国联运|安博塞利2次入园|马赛马拉连住2晚|无购物|K2(广州南航)行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">广州起止 K2肯尼亚</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260612K2UW</w:t>
+              <w:t xml:space="preserve">AA20261119K2UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,121 +357,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CZ633 CANNBO 0050 0630
-[...1 lines deleted...]
-                CZ634 NBO CAN 1315 0530+1
+                CZ633 CANNBO 0050 0705 
+                <w:br/>
+                CZ634 NBO CAN 1335 0500+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                旷野与高峰·狂野肯尼亚10天发现之旅
-                <w:br/>
                 产品推荐：
                 <w:br/>
                 1、马赛马拉拉连住2晚 ：贴近草原腹地，轻松开启Safari，捕捉角马、狮群、猎 、豹 等野性瞬间。
                 <w:br/>
                 2、安博塞利国家公园(2次入园) ： 乞力马扎罗雪山脚下观赏非洲象群
                 <w:br/>
                 3、长颈鹿公园 ：与世界上最高的动物亲密互动，伸手就能喂食，留下童话般的合影。
                 <w:br/>
                 4、艾尔莎庄园 ：走进《生而自由》真实故事发生地，感受人与狮共生的传奇。
                 <w:br/>
                 5、肯雅塔国际会议中心 ：登上内罗毕地标大楼顶层，全景俯瞰这座非洲都市的活力繁华。
                 <w:br/>
                 6、 东非大裂谷观景台 ：俯瞰非洲大陆壮丽的地质奇观，尽览百万年自然雕刻的宏伟画卷。
                 <w:br/>
-                7、全程四驱越野车： 享受敞篷越野车，开阔视野、舒适安全。
-[...4 lines deleted...]
-                精选航班：中国南方航空全程经济舱，广州直飞（不经停），优质中文服务，+500元/人可申请全国联运（新疆除外）
+                7、保护区全程四驱越野车： 享受敞篷越野车，开阔视野、舒适安全。
+                <w:br/>
+                <w:br/>
+                精选酒店：2晚内罗毕四星+2晚湖区酒店+1晚安博塞利营地酒店，马赛马拉连住两晚保护区特色营地酒店，体验不同特色酒店风情
+                <w:br/>
+                精选航班：中国南方航空全程经济舱，广州直飞（不经停），优质中文服务，可申请全国联运
                 <w:br/>
                 <w:br/>
                 大礼包 · 升级体验
                 <w:br/>
                 1 马赛马拉 Sundowner :傍晚草原日落下的鸡尾酒时光，最地道的非洲仪式感。
                 <w:br/>
                 2 马赛篝火晚会: 与马赛勇士共舞、共歌，感受原始部落的热情与豪迈。
                 <w:br/>
                 3 特别赠送野生动物图鉴 ： 旅途中随时查找识别，边看边学，让Safari更有趣更专业。
                 <w:br/>
                 3 独家特色餐食升级
                 <w:br/>
                 野生小龙虾盛宴 —— 湖畔鲜捕，香辣鲜美
                 <w:br/>
                 印度洋海鲜火锅 —— 融合非洲食材与亚洲口味的创意餐
                 <w:br/>
                 铁锅炖 —— 原汁原味的乡村风味，吃出家的味道
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -610,53 +608,61 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全国各地 ✈ 广州
                 <w:br/>
                 肯尼亚比中国晚5个小时
                 <w:br/>
                 <w:br/>
-                全国各地搭乘联运航班飞往广州（具体联运航班以实际申请为准）
+                 全国各地搭乘联运航班飞往广州（具体联运航班以实际申请为准）
                 <w:br/>
                 22:00  （北京时间）广州白云机场国际出发厅集合
+                <w:br/>
+                联运航班说明：
+                <w:br/>
+                1、全国联运可申请中国南方航空公司实际承运航班。（具体以航空公司最后批复为准））
+                <w:br/>
+                2、联运航班时间，最终的航班需以航司批复为准
+                <w:br/>
+                3.国内联运段必须乘坐。如弃乘首段航班，将会导致后续航班无法乘坐，由此产生的损失后果由游客自担
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -688,348 +694,346 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 ✈ 内罗毕 – 安博塞利
                 <w:br/>
-                航班：CZ633 CANNBO 0050 0630 飞行时间：约10小时35分
+                航班：CZ633 CANNBO 0050 0705 飞行时间：约11小时10分
                 <w:br/>
                 <w:br/>
                 00:55 （北京时间）搭乘南方航空公司CZ633飞往肯尼亚首都-内罗毕
                 <w:br/>
-                06:30 （内罗毕时间）抵达内罗毕，导游举牌接机
+                07:05 （内罗毕时间）抵达内罗毕，导游举牌接机
                 <w:br/>
                 乘车前往【安博塞利国家保护区】（车程约5.5小时、游览时间约2个小时），抵达下榻酒店，午餐后下午驱车追寻野生动物。安博塞利国家保护区以观赏象群为主，如果幸运的话您会看到几十只大象从你的车旁跑过，体会人与动物近距离接触的感觉，如果天气好的话你还可以欣赏到经典的肯尼亚自然景观，覆盖着皑皑白雪的“非洲第一峰”—【乞力马扎罗山峰】，结束游览返回酒店休息。
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA Lodge Amboseli/Penety resort Amboseli/Hunter's LuxuryManor Ambosel或同级</w:t>
+              <w:t xml:space="preserve">特色营地酒店： AA Lodge Amboseli/Penety resort Amboseli/Hunter's LuxuryManor Ambosel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 安博塞利 - 内罗毕
                 <w:br/>
                 酒店早餐后再次前往【安博塞利国家保护区】Safari Game（约2小时）
                 <w:br/>
                   安博塞利国家公园-被雪山加持的草原秘境，这片被乞力马扎罗雪顶笼罩的土地，藏着比纪录片更震撼的自然史诗，当清晨薄雾散去，赤道雪峰与金合欢草原同框的画面，堪称大自然的神级运镜， 而这片草原的奥秘藏在土壤里——百万年前火山喷发的火山灰富含矿物质，让这里成为浓缩版非洲生态博物馆.
                 <w:br/>
-                  午餐后返回内罗毕，晚餐后入住酒店休息
+                 午餐后返回内罗毕，晚餐后入住酒店休息
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐/打包午餐     晚餐：中式火锅餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastland Hotel/Swiss Lenana Mount Hotel或同级当地四星</w:t>
+              <w:t xml:space="preserve">当地四星Eastland Hotel/Swiss Lenana Mount Hotel/Muthu Silver Springs Hotel Nairobi或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 内罗毕-纳瓦沙/艾尔蒙特塔
                 <w:br/>
-                早餐后驱车前往艾尔蒙特塔（车程约3小时），抵达后入住酒店并享用酒店午餐
-[...5 lines deleted...]
-                  后返回酒店休息.
+                早餐后驱车前往肯尼亚最美的淡水湖—【纳瓦沙湖】车程约2.5小时（湖岸观光停留约 15 分钟）。纳瓦沙湖，座落在东非大裂谷之内。该湖由断层陷落而成，南北长20公里，东西宽13公里，最深处20米，湖面海拔1900米，是裂谷内最高的湖。纳瓦沙湖是肯最美的淡水湖之一，湖边有大片纸莎草沼泽，湖水微带碱性，但可以饮用。湖中产鲈鱼和非洲鲫鱼，有河马和400多种鸟类，是爱鸟者的天堂，也是观赏各类野生鸟类很棒的地点之一.您可以选择自费参加乘船游湖（需另付费）
+                <w:br/>
+                 特别安排【爱尔莎庄园】（Elsa’s Home）参观游览并享用下午茶（约1小时），走进《生而自由》真实故事发生地，感受人与狮共生的传奇，小学课本众有《小狮子艾尔莎》一文，爱尔莎庄园正是小狮子爱尔莎的主人，乔治亚当森和乔伊亚当森夫妇当年的居住地，现在保留所有原貌，并有一个博物馆陈列当年用品和各种版本的《生而自由》。
+                <w:br/>
+                 后前往埃尔门泰塔湖区域酒店入住，午餐后自行酒店休息
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lake elementaita country lodge/ Jacaranda elementeita或同级</w:t>
+              <w:t xml:space="preserve">湖区酒店：Lake elementaita country lodge/ Jacaranda elementeita或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 纳瓦沙/艾尔蒙特塔（自由活动）
                 <w:br/>
                 这一天您可以尽享悠闲时光，静静环湖漫步，欣赏湖畔鸟类与自然风光；也可以根据兴趣参加自费活动（需另付费）
                 <w:br/>
                 推荐自费项目
                 <w:br/>
-                1.	纳库鲁国家公园一日游 ， 探寻东非最著名的犀牛保护区
-[...3 lines deleted...]
-                3.	地狱之门国家公园探险， 徒步或骑行穿越火山峡谷，感受非洲少有的“步行Safari”体验。
+                1.纳库鲁国家公园一日游 ， 探寻东非最著名的犀牛保护区
+                <w:br/>
+                2.博格利亚湖一日游 ，观赏成群火烈鸟与喷涌的地热奇观
+                <w:br/>
+                地狱之门国家公园探险， 徒步或骑行穿越火山峡谷，感受非洲少有的“步行Safari”体验。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐/打包午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lake elementaita country lodge/ Jacaranda elementeita或同级</w:t>
+              <w:t xml:space="preserve">湖区酒店：Lake elementaita country lodge/ Jacaranda elementeita或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1069,51 +1073,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mara Chui Resort/AA Lodge/Sweet Acacia Lodge或同级当地五星</w:t>
+              <w:t xml:space="preserve">特色营地酒店Mara Chui Resort/AA Lodge/Sweet Acacia Lodge/Veilscape Mara Camp或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1151,182 +1155,184 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐/打包午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sweet Acacia Lodge/Mara Chui Resort/AA Lodge或同级当地五星</w:t>
+              <w:t xml:space="preserve">特色营地酒店：Sweet Acacia Lodge/Mara Chui Resort/AA Lodge/Veilscape Mara Camp或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉 – 内罗毕
                 <w:br/>
                 酒店早餐后驱车返回内罗毕（约6小时），途经素有“地球伤痕”之称的【东非大裂谷】地带（停留约15分钟拍照留念）。被誉为“地球上一道美丽的伤疤”的东非大裂谷是世界大陆上大的断裂带，这条裂谷带位于非洲东部，裂谷底部是一片开阔的原野，20 多个狭长的泊，有如一串串晶莹的蓝宝石散落在谷底.草原是裂谷带最重要的景观，这里草原不仅面积大，而且集成了非洲大部分特征性动物资源
                 <w:br/>
                 中午特别安排享用中式野生小龙虾餐
                 <w:br/>
                 午餐后市区游览，登上【肯雅塔国际会议中心】顶部俯瞰内罗毕全景，肯雅塔国际会议中心是内罗毕的标志性建筑，高耸于市政厅路的市政广场上，其设计风格融合了现代与传统非洲风格，独具特色的茶碟状高塔站在顶层可饱览全城风貌。这里已举行过许多次世界和区域性国际会议。（约20分钟）
                 <w:br/>
                 后前往【长颈鹿公园】（游览约30分钟），近距离接触长颈鹿,可以喂食物和亲吻长颈鹿。公园建于1983年， 上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性.
                 <w:br/>
-                晚餐建议自费前往享用肯尼亚特色烤肉餐，品尝非洲美食，观看民族表演
+                之后前超市购买当地的知名红茶和咖啡等肯尼亚土特产，您可以自由选购当地特色手信
+                <w:br/>
+                晚餐建议自费前往享用肯尼亚特色烤肉餐，品尝非洲美食，观看民族表演。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式小龙虾餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastland Hotel/Swiss Lenana Mount Hotel或同级当地四星</w:t>
+              <w:t xml:space="preserve">当地四星Eastland Hotel/Swiss Lenana Mount Hotel/Muthu Silver Springs Hotel Nairobi或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 内罗毕 ✈ 广州
                 <w:br/>
-                CZ634 NBO CAN 1315 0530+1 飞行时间：约11小时15分
-[...4 lines deleted...]
-                13:15（内罗毕时间）搭乘豪华班机CZ634飞往广州
+                CZ634 NBO CAN 1335 0500+1 飞行时间：约10小时25分
+                <w:br/>
+                <w:br/>
+                酒店早餐后前往机场
+                <w:br/>
+                13:35（内罗毕时间）搭乘豪华班机CZ634飞往广州
                 <w:br/>
                 交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1360,51 +1366,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 ✈ 全国各地
                 <w:br/>
-                05:30（北京时间）抵达广州，结束愉快的旅行！
+                05:00（北京时间）抵达广州，结束愉快的旅行！
                 <w:br/>
                       其他地方客人继续转乘国内联运航班返回出发城市（具体联运航班以实际申请为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1470,67 +1476,69 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.肯尼亚旅游入境电子授权费用
-[...3 lines deleted...]
-                3.行程所示标准酒店，双人间（注：野生动物保护区酒店大部分为特色帐篷或茅草屋风格房型）
+                1.广州往返国际机票，团队经济舱含税
+                <w:br/>
+                2.行程所示标准酒店，双人间（注：野生动物保护区酒店大部分为特色帐篷或茅草屋风格房型）
                 <w:br/>
                 【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解;若无法调整或拼住而产生单间差，则须缴纳单人房差！请给予理解】
                 <w:br/>
-                4.酒店内西式自助早餐，每人每天2瓶矿泉水中式午晚餐（午晚餐：八菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)。
-[...5 lines deleted...]
-                7.内罗毕接送机及城市观光为旅游巴士；景区为越野车（每辆车6-7位客人）
+                3.酒店内西式自助早餐，每人每天2瓶矿泉水中式午晚餐（午晚餐：八菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)。
+                <w:br/>
+                4.行程所列景点游览门票
+                <w:br/>
+                5.司机饭费、油费、陆桥费、停车费等
+                <w:br/>
+                6.内罗毕接送机及城市观光为旅游巴士；景区为越野车（每辆车6-7位客人）
+                <w:br/>
+                7.全程中文领队广州起止服务（境外跳车服务：领队按顺序分段到每台车进行服务）
                 <w:br/>
                 8.全程司导领服务费人民币1500/人.
+                <w:br/>
+                9、肯尼亚电子旅行授权（ETA）和入境旅行健康保险费用600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1544,62 +1552,57 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
-                6.2024年1月开始马赛马拉保护区陆续开始收取80美金/人/晚的营地费，以最终政府通知为准，客人需要自理因政府政策原因额外产生的费用。
-[...10 lines deleted...]
-                10.12周岁以下小孩不占床减1000人民币，占床与成人同价.
+                6.以上报价未提及的项目
+                <w:br/>
+                7、特别要求之单间差：人民币4000/人/全程
+                <w:br/>
+                8.12周岁以下小孩不占床减1000人民币，占床与成人同价.
+                <w:br/>
+                9.联运费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1698,817 +1701,795 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">内罗毕烤肉餐</w:t>
+              <w:t xml:space="preserve">马赛马拉野生动物保护区热气球</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约1小时
-[...4 lines deleted...]
-                80-100USD
+                包含：预定费+热气球费（包含草原早餐）+接送费
+                <w:br/>
+                不包含：导游+司机陪同
+                <w:br/>
+                肯尼亚旺季期间热气球价格浮动比较大，此价格仅供参考，具体价格以境外实际预订为准！
+                <w:br/>
+                （需6人起报名）
+                <w:br/>
+                70岁以上或者6岁以下（或身高不足1.1米）不建议参加，严重恐高/高血压/心脏病者严禁参加， 热气球为拼球安排，由热气球公司安排接送，根据天气情况决定能否起飞
+                <w:br/>
+                <w:br/>
+                540USD （旺季7-8月）
+                <w:br/>
+                <w:br/>
+                480USD  非旺季时间
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+              <w:t xml:space="preserve">$(美元) 540.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">凯伦故居</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约1小时
-[...4 lines deleted...]
-                40USD
+                包含：门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 40.00</w:t>
+              <w:t xml:space="preserve">$(美元) 55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">艾尔蒙特塔</w:t>
+              <w:t xml:space="preserve">Carnivore 烤肉餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约2小时含路程
-[...4 lines deleted...]
-                80USD
+                包含：肯尼亚特色烤肉+车费+司机、导游（领队或导游）陪同
+                <w:br/>
+                （需6人起订，方可成团）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">马赛村</w:t>
+              <w:t xml:space="preserve">艾尔蒙特塔</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约40分钟
-[...4 lines deleted...]
-                45USD
+                包含：艾尔蒙特塔湖门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需整团报名，方可成团）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 分钟</w:t>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">马赛马拉野生动物保护区热气球</w:t>
+              <w:t xml:space="preserve">纳库鲁国家公园</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                飞行约1小时
-[...8 lines deleted...]
-                500USD（10-次年6月）    520-540USD（7-9月）
+                包含：门票+车费+导游（午餐盒）
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">240 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 540.00</w:t>
+              <w:t xml:space="preserve">$(美元) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">地狱之门徒步</w:t>
+              <w:t xml:space="preserve">奈瓦沙湖游船</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约1小时
-[...4 lines deleted...]
-                70USD
+                包含：船费+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">奈瓦沙湖游船</w:t>
+              <w:t xml:space="preserve">新月岛登岛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约1小时
-[...4 lines deleted...]
-                65USD
+                包含：门票+车费+司导（领队或导游）陪同 
+                <w:br/>
+                （此项目不接受单独预定，需要与纳瓦莎湖游船一起报名）
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新月岛登岛</w:t>
+              <w:t xml:space="preserve">马拉河徒步</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约1小时
-[...6 lines deleted...]
-                75USD
+                包含：门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+              <w:t xml:space="preserve">$(美元) 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">纳库鲁国家公园</w:t>
+              <w:t xml:space="preserve">地狱之门徒步</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约4小时含路程
-[...4 lines deleted...]
-                160USD
+                包含：门票+车费+司导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">240 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 160.00</w:t>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">博格里亚国家</w:t>
+              <w:t xml:space="preserve">马赛村</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约8小时含路程
-[...4 lines deleted...]
-                180USD
+                包含：前往马赛村，感受马拉人的部落生活，含门票+车费+司机、导（领队或导游）陪同
+                <w:br/>
+                （需6人起报名）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">480 分钟</w:t>
+              <w:t xml:space="preserve">50 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 180.00</w:t>
+              <w:t xml:space="preserve">$(美元) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2862,51 +2843,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>