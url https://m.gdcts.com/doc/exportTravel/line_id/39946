--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11</w:t>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -388,59 +388,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *当地参团新西兰南北游， 安排皇后镇一天自由活动时间；
+                *当地参团新西兰南北岛游， 安排皇后镇一天自由活动时间；
                 <w:br/>
                 *参观新西兰最古老的大学——奥塔哥大学；
                 <w:br/>
-                *游览素有“南方爱丁堡”之称的文化名城但尼丁，新西兰第四大湖——瓦纳卡湖，库克山国家公园，新西兰唯一的古堡——★拉纳克古堡，历史小镇——箭镇；
+                *游览素有“南方爱丁堡”之称的文化名城但尼丁，新西兰第四大湖——瓦纳卡湖，库克山国家公园，历史小镇——箭镇；
                 <w:br/>
                 *特别安排乘坐360度天际缆车登上世界十大浪漫餐厅之一的★皇后镇山顶餐厅；
                 <w:br/>
-                *打卡《指环王》和《霍比特人》系列电影的拍摄地之一；
+                *打卡电影迷心中的圣地——★霍比特人村，著名的爱歌顿农庄；
                 <w:br/>
                 *前往新西兰最大城市——“帆船之都”奥克兰，被誉为“花园之城”的美丽城市基督城；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1047,402 +1047,320 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 蒂卡波 – 基督城/奥克兰 *请预定下午3点后起飞的航班*
                 <w:br/>
-                早餐后，在如画的蒂卡波湖畔拍摄留念，感受那梦幻般的“翡翠蓝”湖水，令人心旷神怡。随后驱车返回基督城，前往机场送机，结束这段难忘的南岛之旅。
-[...1 lines deleted...]
-                抵达奥克兰自行前往酒店入住。
+                早餐后，在如画的蒂卡波湖畔拍摄留念，感受那梦幻般的“翡翠蓝”湖水，令人心旷神怡。随后驱车返回基督城，前往机场送机，结束这段难忘的南岛之旅乘机前往北岛。
+                <w:br/>
+                欢迎来到新西兰最大城市——“帆船之都”奥克兰！导游将在机场迎接您的到来，送入酒店休息。
+                <w:br/>
+                注：北岛接机时间最晚17:30
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店西式     午餐：自理     晚餐：自理   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">机场周边四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：自理     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copthorne Hotel Auckland City或同级4星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰
-[...7 lines deleted...]
-                温馨提示：请安排在上午10点至下午5点之间抵达的航班，以确保顺利接机与当日观光行程。
+                奥克兰–怀托摩萤火虫洞–罗托鲁阿
+                <w:br/>
+                清晨离开奥克兰，踏上中北岛奇景探索之旅。首站前往新西兰著名的自然奇观——★怀托摩萤火虫钟乳石洞。
+                <w:br/>
+                这个神秘洞穴于1887年由毛利酋长首次发现，洞内钟乳石林立，地下河蜿蜒流淌。在导游的带领下，搭乘小舟轻轻划入漆黑寂静的洞穴深处，仿佛进入银河——数以万计的蓝色萤光虫点缀洞顶，宛如夜空繁星，令人惊叹不已。
+                <w:br/>
+                下午抵达“地热之都”——罗托鲁阿，漫步于湖畔与花团锦簇的政府花园，感受弥漫在空气中的硫磺气息。游览★华卡毛利文化村，位于华卡山谷中，是新西兰最具代表性的景点之一。至今，仍有20多户居民生活在这里，他们是毛利原住民的第四代和第五代后裔。在此，您将有机会亲身体验地道的毛利文化和民俗，同时欣赏震撼的地热景观。晚间推荐：可自费前往世界十大温泉之一的波利尼西亚地热温泉池，在星光下泡一泡富含矿物质的天然温泉，释放一天的疲惫，沉醉在宁静与舒适之中。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店西式     午餐：自理     晚餐：自理   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">M Social Auckland市区5星或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：西式自助     晚餐：特色鹿肉餐--鲜嫩野味，滋补暖胃   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copthorne Hotel Rotorua 或同级4星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰-霍比特人村庄-罗托鲁瓦
-[...5 lines deleted...]
-                夜晚走进★ 米泰毛利文化村（Mitai Māori Village），沉浸式体验新西兰原生态毛利文化。欣赏战士划独木舟顺流而下的震撼场景，观赏充满力量与节奏感的毛利歌舞与 Haka 战舞表演，聆听毛利族群的历史与传说。随后享用以传统 Hāngi 地炉 烹饪方式制作的丰盛毛利自助晚餐，品尝肉类、鸡肉、红薯等地道风味。餐后漫步森林，探访古老村落遗址与神圣泉水，并在夜色中欣赏萤火虫点亮林间溪谷的梦幻景象，为这一晚画上难忘句点。
+                罗托鲁阿–霍比特人村–奥克兰
+                <w:br/>
+                享用早餐后，开启文化与奇幻交织的一天。前往著名的★爱歌顿农庄（Agrodome），体验迷你牧场之旅。乘坐专属拖拉机深入350英亩的绿意牧场，与可爱的羊驼、奶牛、绵羊等动物亲密互动，感受最地道的新西兰农场文化。随后前往电影迷心中的圣地——★霍比特人村（Hobbiton Movie Set）。穿越翠绿如茵的牧场，踏入中土世界的童话秘境。您将参观电影中标志性的“袋底洞”、霍比特人小屋、绿龙酒馆、宴会树和磨坊等场景，仿佛化身哈比人，与甘道夫不期而遇。专业导览将为您揭开幕后拍摄的奇妙细节，重温经典片段。
+                <w:br/>
+                下午返回奥克兰，登上荣获五星评级的★百万豪华游艇，开启一场专属定制的海上盛宴。游艇全长20米，三层结构宽敞舒适，设有观景甲板、精品套房与高端设施，全面满足您的尊贵品味。游艇停泊于奥克兰市中心地标——ViaductHarbour 美洲杯帆船码头，这里是观赏港湾落日的绝佳地点。海风轻拂，金色余晖洒满甲板，您将在此一边眺望奥克兰迷人的城市天际线，一边享用精致西式晚餐，缔造属于您的难忘北岛之夜。
+                <w:br/>
+                温馨提示：如遇天气等不可抗力因素无法出海，我们将贴心赠送您一张豪华游艇体验船票（可于下次行程使用）或安排退款，感谢您的理解与支持。
+                <w:br/>
+                结束后入住酒店，准备愉快返程。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店西式     午餐：绿龙酒吧西式     晚餐：毛利自助晚宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Princes Gate或同级 5 星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：自理     晚餐：落日巡游 + 西式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jet Park Auckland Airport Hotel 或同级 4 星级机场酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                罗托路亚-陶波-罗托鲁瓦
-[...5 lines deleted...]
-                下午返回罗托鲁瓦。晚饭后，可自费到世界TOP10的**波利尼西亚地热温泉湖滨池泡澡，疏解疲劳，放松心情。
+                奥克兰 ✈ 返回温馨的家
+                <w:br/>
+                酒店享用早餐后，搭乘机场酒店提供的班车，轻松前往奥克兰国际机场。挥别这片纯净的南太平洋土地，结束精彩的新西兰北岛文化自然之旅，愿旅途中的每一个瞬间都化作珍贵回忆，常驻心间。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店西式     午餐：自理     晚餐：佛跳墙炖汤+特色鹿肉餐   </w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">早餐：酒店西式     午餐：西式两道式     晚餐：自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自理</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1493,51 +1411,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.酒店 ：全程8晚星级酒店含早，1晚特色度假屋含早。
                 <w:br/>
                 2.行程中所列餐食（成团人数大于6人中式团餐标准：6人6菜1汤 ，7人团7菜1汤，8人团起8菜1汤）
                 <w:br/>
                 3.用车 ：全程 12~35 座车，华语司机兼导游（司导全天工作十小时，超时费用 150 纽币/现金交于导游）
                 <w:br/>
-                4.首道景点门票 8 个：斯佩兹啤酒厂两道式午餐，奥塔哥半岛野生动物之旅，纳拉克古堡，皇后镇天空缆车+西式自助晚餐、霍比特村，米泰毛利文化村，怀欧陶坡地热公园，爱歌顿农庄。
+                4.首道景点门票 9 个：斯佩兹啤酒厂两道式午餐，奥塔哥半岛野生动物之旅，纳拉克古堡，皇后镇天空缆车+西式自助晚餐，怀托摩萤火虫洞，霍比特村，华卡毛利文化村，爱歌顿牧场游，百万豪华游艇+西式晚宴
                 <w:br/>
                 5.备注：圣诞节、元旦、春节期间，成人和儿童需额外支付节假日附加费。具体详询销售。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1619,50 +1537,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由A China Travel Company Ltd委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
+                <w:br/>
+                <w:br/>
                 特别提醒：以上报价视酒店预订情况可能会有酒店星级变动，酒店无房间，或大型活动和公共假期期间，酒店房间有加收等特殊情况，将以最终的确认报价为准，特此声明。请所有客人注意，酒店房间内及房间阳台不可吸烟，违者罚款500纽币起（酒店要求）。如酒店发出房间内吸烟的罚款，所住房间责任人须承担罚款，如拒绝接受罚款，我社已与酒店达成协议，将由酒店提交至新西兰小额法庭。后续产生的罚款，诉讼，签证及出入境问题由个人承担。如有晕车，请提前备好晕车药及呕吐袋。 条件与限制： 旅行社有可能根据天气情况调整行程。如由于人力不可抗拒的因素导致景点无法参加我社退还费用或安排同等价位的产品。自由活动时客人自行购物被视作个人行为，与我方无关。 保险： 强烈建议客人购买旅游保险！以保障非预期情况下产生的费用，如额外的交通费，取消费，珍贵物品遗失所造成的损失等。客人如自愿放弃购买旅游保险，当有意外发生时，需自行承担，如额外的交通费，住宿费，取消费，珍贵物品遗失所造成的损失等。如果遇到天气、战争、罢工、地震等人力不可抗力因素影响而无法旅游，我社将按照旅行社协议，退还尚未使用旅游景点门票。其他项目按照供应商的政策执行。游客因个人原因临时自愿放弃旅游，一律不退款。我社只提供文字中所列的服务项目及相关事项的有限责任，不承担与此文字描述之外的责任，如人情、个人方面的，不可预见性的突发事件，和法律或者刑事方面相关的，宗教信仰等方面的等一切责任。 以上所有的价格NZD或$等标注均为新西兰元。 以上所有条件和限制和行程描述都是依据新西兰相关的法律、法规制定，并接受新西兰法律约束和保护。以上所有文字、图片、标志、图标均为我社版权所有，翻录必究。
                 <w:br/>
                 *如有最新版行程，请以最新版的内容描述为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1721,66 +1642,113 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                确认报价每人收 50%定金， 出发前 21 天请付清余款-因任何理由选择取消旅行团，本公司均会按以下方法退款：
+                确认报价每人收 50%定金， 出发前 21 天请付清余款
+                <w:br/>
+                -因任何理由选择取消旅行团，本公司均会按以下方法退款：
                 <w:br/>
                 出团前30日-15日（含），取消或更改订位，收取团费的30%
                 <w:br/>
                 出团前14日-8日（含），取消或更改订位，收取团费的50%
                 <w:br/>
                 出团前7日（含）内取消或更改，恕不退款
                 <w:br/>
                 -若客人因疫情原因不能成行，依照以上方式退款。
                 <w:br/>
                 -如因个人原因未能及时汇合导游，本公司不承担任何责任。
                 <w:br/>
                 -所有节目安排按当地状况决定， 因天气或航班原因本公司有权适时调整浏览安排 ，并且本公司保留最终决定和解释权。
                 <w:br/>
                 -以上所列酒店倘若已订满，本公司有权用其他同级酒店替换。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">儿童报价：12-4岁小童和一成人（儿童单人价格）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1820,51 +1788,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>