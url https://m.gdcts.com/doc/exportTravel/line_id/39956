--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号 法意瑞深度纵贯 9 日之旅行程单</w:t>
+        <w:t xml:space="preserve">【中旅1号】法意瑞深度纵贯 9 日之旅---童话小镇与巴黎左岸行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">罗马起巴黎止 | 逢周六发团 | 1 人铁发 | 1-6 人拼小团，可独立成团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -1644,50 +1644,54 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                《个人消费预算指引》
+                <w:br/>
+                团友可按个人喜好选择用餐餐厅、行程不含的景点购票入场，无需额外付小费；景点票价经常有变，最终票价以景点现场公布为准。
+                <w:br/>
                 《集合地点/时间》
                 <w:br/>
                 当地参团，参团贵宾将享受司机上门接送参团和离团服务（限市区 15 公里范围内）。或参团者可自行前往规定集合地点登车出发，请提早十分钟前到达集合地点。
                 <w:br/>
                 星期六，上午九时正 09:00 意大利马西莫跑马场地铁站 Circo Massimo Subway Station，等候位置：餐厅 Gusto Massimo Bar Bistrò di TIZIANO DI M. E. F. S.r.l.门口
                 <w:br/>
                 地址：Via del Circo Massimo, 5a, 00153 Roma
                 <w:br/>
                 （集合后，游览罗马）
                 <w:br/>
                 《离团地点/时间》
                 <w:br/>
                 每星期日，参考时间：18：00；巴黎歌剧院 Opera Paris  地址：Place de I'Opera，75001 Paris
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
@@ -1728,54 +1732,50 @@
                 《额外费用》
                 <w:br/>
                 参团前后额外住宿：
                 <w:br/>
                 入团前一晚或完团当晚如需增加额外住宿（当地四星标准），收费如下：
                 <w:br/>
                 *双人房€180 欧元/间/晚（含 2 人早餐）
                 <w:br/>
                 *单人房€160 欧元/间/晚（含 1 人早餐）
                 <w:br/>
                 （机场）接送服务：每程 200 欧元
                 <w:br/>
                 为方便参加者前往集合地点或前往团队住宿酒店，可以额外预订私人接送服务，收费如下：*每程 200 欧元（1-6 人内）
                 <w:br/>
                 &gt;特别说明：
                 <w:br/>
                 *接送服务收费不分成人或小童，一律同价
                 <w:br/>
                 *此线路接送服务的收费仅适用于以下机场：Paris (CDG / ORY)，Rome Leonardo da Vinci (Fiumicino) Airport（FCO），Rome Ciampino Airport（CIA）
                 <w:br/>
                 *所列之接送服务收费仅限于早上 07:00 至晚上 22:00 之间，此时间以外，收费需增加 30%
                 <w:br/>
                 *此项服务仅限于参团日期 15 天前报名，并于参团日期 7 天前提供航班信息，否则无法提供服务，请谅解。
                 <w:br/>
                 *其它机场或其它接送地点和时间段之收费，欢迎另外查询，我们均可代为安排。
-                <w:br/>
-[...2 lines deleted...]
-                团友可按个人喜好选择用餐餐厅、行程不含的景点购票入场，无需额外付小费；景点票价经常有变，最终票价以景点现场公布为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1795,50 +1795,181 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.因客人个人原因提出取消行程，需要根据以下标准支付已经发生的旅游费用：
                 <w:br/>
                 (1)出发日前 16 天或以上，双方可作任何更改提前或延期出发，不作任何费用扣除；
                 <w:br/>
                 (2)出发日前 15-08 天内，需扣除全数团费 50%；
                 <w:br/>
                 (3)出发日前 7 天内，需扣除全数团费 100%；
                 <w:br/>
                 如按上述约定比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付，但最高额不应当超过旅游费用总额。
                 <w:br/>
                 2.退费说明
                 <w:br/>
                 (1) 如遇天气、战争、罢工、地震等人力不可抗力因素无法游览，我社将按照旅行社协议，退还未产生的费用，但赠送项目费用不退；
                 <w:br/>
                 (2) 由于行程中所有住宿、用车等均为旅行社打包整体销售，因此若您因自身原因未能游览参观的项目视为自动放弃，我公司将无任何费用退还予您，希望您能够谅解。
                 <w:br/>
                 (3) 团员如在旅途中突然退出或不参与已安排好的团体活动（如膳食或入内参观门票），需由本人填写并签字我公司提供的《中途退团声明书》，所缴费用不予退还。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                《特别说明》
+                <w:br/>
+                &lt;关于导游&gt;
+                <w:br/>
+                1. 导游服务随着游览的开始而开启，在您预定的额外住宿期间和自由活动时，以及在旅行包含的火车/或其他常规交通工具上，都不包含导游服务。
+                <w:br/>
+                2. 在许多城市，根据当地法规规定，我们的导游无法在车外，给您提供讲解。因此导游会在您离开车前，向您提供游览讯息，供您自由活动时参考。
+                <w:br/>
+                &lt;关于行李&gt;
+                <w:br/>
+                鉴于 5 座轿车或 7-9 座商务车行李舱空间有限，每位乘客只可携带一件随车行李，行李不得超过 25 公斤，
+                <w:br/>
+                三边之和不超过 158 厘米)，如携带超过一件行李，司机有权拒绝存放，不便之处，敬请谅解!
+                <w:br/>
+                &lt;关于气温与着装&gt;
+                <w:br/>
+                【春秋】平均气温 5°C-20°C 左右着装建议：风衣、毛衣、防水外套、长袖衬衫、休闲长裤【夏季】平均气温 20°C-30°C 左右着装建议：短袖衬衫、薄长裤、薄外套、太阳帽、墨镜【冬季】平均气温 2°C-8°C 左右着装建议：厚外套、毛衣、围巾、手套、帽子
+                <w:br/>
+                &lt;关于酒店&gt;
+                <w:br/>
+                1. 每家酒店规定的入住和退房时间会有所不同。但是在大部分情况下，酒店的入住时间通常是下午 2 点/或 3 点，当您到达酒店时，请在前台出示您的出团通知书；退房时间通常是上午 12 点。
+                <w:br/>
+                2. 无法保证所有酒店都可以提供双人住大床房。某些酒店双床房通常由一张大床和一张沙发床/或加床构成。
+                <w:br/>
+                3. 无法保证您的延住酒店与团队酒店相同，延住酒店会在临近时确定。
+                <w:br/>
+                4. 欧洲酒店均含早餐，但仅以简单式的欧陆式早餐为主；（欧陆式早餐定义：咖啡或茶、果汁、面包、果酱）。
+                <w:br/>
+                5. 欧洲酒店房间空间较小、设施配备及服务等情况都比亚洲美加国家较低，请客人自备日常梳洗用品。
+                <w:br/>
+                6. 欧洲昼夜温差大，每年平均温度超过摄氏 30°C 的情况不超过两个月，且欧洲各国环保意识强，故至今
+                <w:br/>
+                欧洲部分酒店并不配备冷气空调，并非酒店设施不达标准，敬请谅解。
+                <w:br/>
+                &lt;交通说明&gt;
+                <w:br/>
+                1. 行程中所注明的城市间距离，仅供参考，我公司有权视当地交通状况进行调整。
+                <w:br/>
+                2. 欧洲法律规定，司机开车时间不得超过 10 小时/天，每天必须有至少连续 12 小时休息；司机每行驶两小时后必须休息 20 分钟。
+                <w:br/>
+                3. 欧洲相关法律对于工作时间有严格的限制，如果您有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付 50-200 欧元或英镑/小时的超时服务费用。请您尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行。
+                <w:br/>
+                4. 欧洲注重环保，为避免空气污染，规定司机停车时不许开空调，请您谅解。
+                <w:br/>
+                5. 为了您的安全，请您在旅游车行驶途中，请系好安全带，如果因此造成的伤害，我公司及车公司不承担任何责任。
+                <w:br/>
+                &lt;购物及退税说明&gt;
+                <w:br/>
+                1. 全程不强制购物；
+                <w:br/>
+                2. 请您拿取到自己购买的商品后，在现场仔细地核查商品的数量、型号、质量。若离开后才发现问题，无论是更换还是退还商品都会手续繁复，且能否实现更换或退还也要视具体情况而定；
+                <w:br/>
+                3. 购物退税是欧洲国家的一项政策。为了保证您的利益。届时，导游会向您具体介绍，希望您认真听取导游的建议；
+                <w:br/>
+                4. 购物为个人行为，如果由于商店和海关无合同或机场原因（飞机晚点、银行关门、海关检查时间紧迫等）
+                <w:br/>
+                不能及时退税的，我公司不负责办理退税业务。
+                <w:br/>
+                5. 欧洲购物可以享受约 8%-16%的退税。任何一种退税方式都存在风险，请务必详细阅读《欧洲购物退税相关提示》，并自行完成退税手续。能否退税成功并不取决于导游或旅行社甚至商店，因此我公司对退税失败导致的损失不承担任何赔偿。
+                <w:br/>
+                &lt;接送机注意事项&gt;
+                <w:br/>
+                1. 加订的接送机服务包括 机场往团前或团后酒店及机场与集合点或散团点的接送。
+                <w:br/>
+                2. 请预订了接机服务的客人在拿到凭票后, 第一时间确认下自己报名时提供的姓名和手机电话号码是否正确, 且电话可在欧洲漫游接听。
+                <w:br/>
+                3. 客人航班到达后在取行李及过海关过程中最少需时 30-45 分钟，司机到达机场时间为客人飞机到达时间的 30 分钟后。
+                <w:br/>
+                4. 若客人知悉所乘搭的航班将会延误或更改或取消等情况，请马上知会 voucher 上的联系人进行更改, 我们会尽可能为客人更改接机时间。但无法保证一定可以更改，一旦无法更改，费用亦无法退还，客人需自行向航空公司索赔。客人抵达后如需协助，请致电紧急电话联络我们。
+                <w:br/>
+                5. 接机服务的司机等候时间以航班的抵达时间后不超过 90 分钟为准，如超出等候时间，司机离去无责!
+                <w:br/>
+                如需司机重返接机，则需重新收费。如遇航空公司临时延误，导致来不及通知司机，费用将不退还，客人需自行向航空公司索赔。
+                <w:br/>
+                6. 送机服务将以航班起飞时间提前 4 小时安排, 以免客人错失航班。如在送机过程中，路况出现塞车等意外或者无法控制的情况，我们定当尽力协助客人解决紧急情况，但因此缘故而导致客人无法及时乘搭航班离开的，概一律与本公司绝无关系及不需负任何责任。
+                <w:br/>
+                &lt;团前后住宿注意事项&gt;
+                <w:br/>
+                1. 预订了团前住宿之客人，请留意客人去到团队酒店后，客人自行到酒店前台办理入住，并提供客人的酒店 Voucher，还有护照办理入住即可。
+                <w:br/>
+                2. 请注意，国际酒店惯例，尤其欧洲酒店一般都是下午三点才能入住，如果客人提早抵达，酒店房间因尚在清理而未能提前提供房间，请先在酒店大堂休息或客人可以把行李寄放在柜台，自行逛街，下午三点再回来办理入住。谢谢客人谅解!
+                <w:br/>
+                3. 预订了团后住宿之客人，请无需担心离团后的住宿安排，我们的导游和团队都会直接送客人去到团后住宿之酒店，安排好客人入住的团后住宿，如若客人第二天还有送机服务，导游也会一并和客人告知清楚第二天的大堂等候时间和情况，请留意。
+                <w:br/>
+                4. 团前/团后住宿仅属额外配套服务, 因此我们无法协助客人拼房, 请客人谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1879,51 +2010,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>