--- v2 (2026-05-16)
+++ v3 (2026-06-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【中旅1号】法意瑞深度纵贯 9 日之旅---童话小镇与巴黎左岸行程单</w:t>
+        <w:t xml:space="preserve">【欧洲拼小团】法意瑞深度纵贯 9 日之旅---童话小镇与巴黎左岸行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">罗马起巴黎止 | 逢周六发团 | 1 人铁发 | 1-6 人拼小团，可独立成团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -2010,51 +2010,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>