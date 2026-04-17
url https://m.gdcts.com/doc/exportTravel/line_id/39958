--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -359,51 +359,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 CZ633 CANNBO 0050 0630
                 <w:br/>
-                CZ634 NBO CAN 1315 0530+1
+                CZ634 NBOCAN 1315 0530+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1462,63 +1462,65 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.肯尼亚旅游入境电子授权费用
                 <w:br/>
-                2.长沙往返国际机票，团队经济舱含税
+                2.广州往返国际机票，团队经济舱含税
                 <w:br/>
                 3.行程所示酒店，双人间（注：野生动物保护区酒店大部分为特色帐篷或茅草屋风格房型）
                 <w:br/>
                 【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解;若无法调整或拼住而产生单间差，则须缴纳单人房差！请给予理解】
                 <w:br/>
                 4.酒店内西式自助早餐，每人每天2瓶矿泉水中式午晚餐或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)。
                 <w:br/>
                 5.行程所列景点游览门票
                 <w:br/>
                 6.司机饭费、油费、陆桥费、停车费等
                 <w:br/>
                 7.全程越野车（每辆车6位客人）
+                <w:br/>
+                8.全程司导领服务费人民币1500/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1541,55 +1543,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.2024年1月开始马赛马拉保护区陆续开始收取80美金/人/晚的营地费，以最终政府通知为准，客人需要自理因政府政策原因额外产生的费用。
                 <w:br/>
                 7.行程价格基于目前（2026年3月20号前）机票燃油附加费税费标准：国际段往返1500元/人，国内段往返200元/人。机票燃油附加费受国际油价、航空公司政策及民航相关规定影响，存在实时波动与调整可能，报价未包含燃油费涨幅，差额部分需出票前额外补足！
                 <w:br/>
                 8.以上报价未提及的项目
                 <w:br/>
                 <w:br/>
                 其他收费：
                 <w:br/>
-                9.境外司机导游服务费：人民币1500/人（请于出团前与团款一起付清）
-[...3 lines deleted...]
-                11.12岁以下（含12岁）小孩不占床减1500人民币，占床与成人同价（肯尼亚酒店房间较小建议长的稍大的孩子按占床报名以免房间内很拥挤）
+                9.特别要求之单间差：人民币6000/人/全程(1-5月出发团期)；人民币8000/人/全程(6-9月出发团期)
+                <w:br/>
+                10.12岁以下（含12岁）小孩不占床减1500人民币，占床与成人同价（肯尼亚酒店房间较小建议长的稍大的孩子按占床报名以免房间内很拥挤）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1688,102 +1688,116 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">马赛马拉野生动物保护区热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                飞行约1小时
+                <w:br/>
+                <w:br/>
+                对于体力要求较低，老少皆宜
+                <w:br/>
+                包含：预定费+热汽球费（包含草原早餐）+接送费
+                <w:br/>
+                不包含：导游+司机陪同
+                <w:br/>
+                肯尼亚旺季期间热气球价格浮动比较大，此价格仅供参考，具体价格以境外实际预订为准！（需4人起报名）
+                <w:br/>
+                <w:br/>
+                520-540US
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 540.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2088,51 +2102,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>