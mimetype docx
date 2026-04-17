--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -809,51 +809,51 @@
                 <w:br/>
                 <w:br/>
                 后前往【边城茶峒】（车程约3小时）茶峒古镇是湖南省湘西州的边城镇，地处湖南，贵州，重庆三省的交界处。这是一种奇妙的体验，一座小城，就是三个城市。沈从文笔下的边城·茶峒素有“一鸡鸣三省”“一脚踏三省”“一锅煮三省”之称。古镇始建于200多年前的清嘉庆年间，漫步镇中百年老屋鳞次栉比，几百米长的吊脚楼群显现了土家族苗族聚居的特点，此情此景与沈老先生笔下30年代的茶峒差别不大。遥望河对岸的重庆洪安，岸上有涂满革命标语的炮楼，也有“刘邓大军入川纪念碑”。然后也可以自费乘船泛舟江上，来到三省交界的界碑处打卡。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 后BUS赴凤凰古城（约2小时左右），晚上夜游"中国最美的小城"之誉的【凤凰古城】（凤凰古城景区接驳环保车已含）一代文豪沈从文在凤凰度过了他的童年和少年时代，他创作的《边城》描绘了湘西边陲之地特有的风土人情，奠定了沈从文先生在文学史上的历史地位，有道是“不读沈从文，枉到凤凰城”。沿沱江两岸漫步，欣赏沈从文笔下的悠悠沱江水，翩翩吊脚楼，远眺画家黄永玉夺翠楼。
                 <w:br/>
                 <w:br/>
                 【凤凰夜景】漫步在沱江两岸、北门码头、跳岩和虹桥等景区点，看美景、赏夜色、品民俗，尽情享受浪漫十足的“夜凤凰”。入夜的凤凰，在或强或弱、或冷或暖的色调里，美仑美奂的“夜凤凰”融入了凤凰古城“山、水、城、人、文”的抒情小诗，让梦回故乡的意境与韵律随着河水静静流淌。
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
                 1、2016年4月10日开始，凤凰古城取消围城强制购票，客人可在古城自由参观
                 <w:br/>
                 2、凤凰古城至高铁站路程行车途中旅游用车司机可能有兜售腊肉姜糖等特产行为，属当地所有旅游车普遍性正常现象，可自由选择购买，如有强迫，请第一时间拨打我社质监投诉电话，以便及时处理。
                 <w:br/>
                 3、凤凰古城为敞开式民用商业区，银饰、牛角梳、蜡染、当地小吃等特色商品导游义务介绍，旅游者购物行为为自主选择，旅行社不接受凤凰区域旅游者购物方面的投诉。
                 <w:br/>
                 4、凤凰属于湘西偏远小镇，旅游开发较晚，旅游住宿酒店条件有限，加上靠近沱江，较为潮湿，房间可能会有轻微霉味，入住后请打开空调通风，不要开窗。条件不能和市区以及一线城市做比较，敬请理解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：土司王府、茶峒边城、凤凰古城
                 <w:br/>
-                购物点：超市
+                购物点：超市，土司王府
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：湘西凤凰古城
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：团餐，30元/人/餐，10人一桌   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1030,51 +1030,55 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、住宿：全程当地舒适型酒店或特色客栈
                 <w:br/>
                 2、用餐：全程含餐共2正3早，早餐 (酒店房费含早餐，不用者不退)，正餐餐标30元/人（10人一桌，不用不退）
                 <w:br/>
                 3、交通：用车根据实际人数全程当地用5-55座空调旅游车，保证一人一个正座。往返高铁二等座。往返高铁票为团队票，往返不可改签，不可退票，请客人注意。
                 <w:br/>
                 4、门票：行程所列包含门票
                 <w:br/>
                 注：以上门票均为旅行社活动团促销优惠价，不同时享受其他优惠票减免政策，不游不退门票，视为自动放弃，敬请知须。
                 <w:br/>
                 5、购物：本行程全程进1个特产超市，部分景区出口处设有基础配套的商铺，仅凭个人喜好购买，不属于我社安排的购物店，如有购买请保留购物小票作为售后凭证，敬请知须！
                 <w:br/>
-                6、导游：优秀国证导游。
+                6、导游：优秀国证导游。（本产品10人以上成团出发，为能使游客正常出发，不足10人的散拼安排如下：
+                <w:br/>
+                （1）3-4人使用5座车（专业司机兼职导游）
+                <w:br/>
+                （2）5-6人使用7座车（专业司机兼职导游）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1283,50 +1287,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">150 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土司王府</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区出口处设有基础配套的商铺，仅凭个人喜好购买，不属于我社安排的购物店，如有购买请保留购物小票作为售后凭证，敬请知须！</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -1420,68 +1495,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">景区观光车/公交车/游船等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">由于个别景区面积较大，景区有景区交通提供，游客可根据自身体力和需求自行决定是否乘坐，如需乘坐导游可协助办理</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1542,145 +1617,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...35 lines deleted...]
-                14、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                <w:br/>
+                2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
+                <w:br/>
+                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、湖南部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
-                8）孕妇及行动不便者，
-[...41 lines deleted...]
-                   年  月  日                                       年   月   日
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1909,51 +1942,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>