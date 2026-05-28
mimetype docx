--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260403-05</w:t>
+              <w:t xml:space="preserve">LT-20260519</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -412,51 +412,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ❉选择此线路理由：
                 <w:br/>
                 ★【行·用车·舒适旅程】：满13人以上升级头等舱2+1一排三座豪华旅游大巴，一路舒适出行！
                 <w:br/>
                 ★【游·团队·品质纯玩】：广东独立自组成团，保证纯玩0购物！
                 <w:br/>
                 ★【住·舒适·严选酒店】：全程升级安排当地网评4钻酒店！连住2晚敦煌酒店，舒适不挪窝！
                 <w:br/>
                 ★【送·好礼·贵宾专享】：赠送茶卡盐湖无人机团队航拍，鸣沙山万人演唱会，赠送品尝青海老酸奶，西北特色杏皮水或三炮台。每天1支矿泉水！
                 <w:br/>
                 ❉精选行程·硬核景点：
                 <w:br/>
                 ★宛如人间“天空之境”【茶卡盐湖】、内陆最大咸水湖【青海湖】、“中国盐湖之最”【察尔汗盐湖】
                 <w:br/>
                 ★世界上唯一一片水上雅丹地貌【乌素特水上雅丹】，从朝霞满天到日暮垂落都如梦似幻！
                 <w:br/>
-                ★穿越无人区大戈壁【325国道·U型公路】，沿途两旁辽阔的美景，足以媲美66号公路！
+                ★穿越无人区大戈壁【315国道·U型公路】，沿途两旁辽阔的美景，足以媲美66号公路！
                 <w:br/>
                 ★让你惊奇不已的固液并存奇观【西台吉乃尔湖】
                 <w:br/>
                 ★以生花妙笔，描丹霞锦绣，被誉为大自然的调色盘【七彩丹霞】
                 <w:br/>
                 ★犹如一副凝聚边塞沧桑的历史画卷【嘉峪关关城】
                 <w:br/>
                 ★一汪清泉卧荒漠，一缕泉水被鸣沙山所环抱之中【鸣沙山月牙泉】
                 <w:br/>
                 ★述说了中华民族千年来的会还，承载了中华民族千年的洞穴建筑、彩塑和绘画【莫高窟】
                 <w:br/>
                 ❉西北美食·六大特色餐：
                 <w:br/>
                 ★品尝地道西北美食-草原风味餐、青海土火锅、汽锅鸡、驴肉黄面、西北大盘鸡、虫草花老鸭汤！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -589,51 +589,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天：广州（飞行约4.5H）兰州/西宁
                 <w:br/>
-                全天：在指定时间，自行前往广州白云机场，乘机前往兰州/西宁，接机后入住酒店休息！（如果是兰州往返的航班，当天抵达兰州机场比较早，15点前抵达兰州机场，接机后直接开车前往西宁市区酒店入住，后自由活动，不作其他安排）
+                全天：在指定时间，自行前往广州白云机场，乘机前往兰州/西宁，接机后入住酒店休息！（今天自由活动，不安排行程）
                 <w:br/>
                 ★推荐景点：塔尔寺、东关清真寺、甘肃省博物馆，黄河风情线：中山桥，兰州水车，黄河母亲塑像等等。
                 <w:br/>
                 ★兰州市美食篇：兰州牛肉面、三炮台、手抓羊肉、兰州酿皮、兰州海家串串麻辣烫、再回首小吃、放哈甜醅子奶茶等等。
                 <w:br/>
                 兰州市区参考酒店（网评4钻）：飞天大酒店、锦江国际大酒店、蓝宝石大酒店、丽怡酒店（五里铺地铁站店）、华联宾馆、美豪丽致酒店、黄河美华酒店或同级酒店
                 <w:br/>
                 兰州新区参考酒店（网评4钻）：智选假日酒店、空港酒店、维也纳酒店、格林东方酒店、瑞岭国际酒店、瑞岭商务酒店、TOWO上品酒店或同级
                 <w:br/>
                 西宁参考酒店（网评4钻）：英德尔酒店、长江国际饭店、永和国际酒店、永和国际饭店、凯槟国际酒店、兴旺国际饭店、宜采青杭酒店、自然里酒店、万枫酒店或同级酒店
                 <w:br/>
                 【接机信息】
                 <w:br/>
                 1、在您出团的前一天，带团导游将会以短信或电话的形式与您联系，并确认抵达时间，请您注意接收短信与电话，保持手机畅通，耐心等待。（请务必不要认为是骚扰电话/信息为由不接、不回消息）。
                 <w:br/>
                 2、一般入住时间为14点之后，如您到达较早，可将行李寄存在前台，在酒店周围逛逛稍作等待。
                 <w:br/>
                 3、来西北旅游，早晚温差较大，建议带好御寒衣物，气候干燥，建议多饮水多吃水果！
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -685,51 +685,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第二天：兰州/西宁-张掖七彩丹霞（约6H） -丹霞口小镇（0.2H） -张掖（1H）
                 <w:br/>
-                上午：早餐后，乘车翻越达阪山，我们乘车驰骋在被称为中国西部“最美公路”的227国道，雪山、经幡、草原及山间沟壑成群的牛羊宛如一幅流动的画卷。岗什卡雪峰在蓝天、白云、雪山下悠然映入眼帘，沿途欣赏美丽的【祁连大草原】（车观）绿意盎然的大草原上犹如珍珠般的牛羊缀满其中，与草原相接的祁连山依旧银装素裹，而草原上却碧波万顷，野趣浓烈，如入梦境。后乘车前往游览【古城游牧驿站】体验（含首道门票，游览时间约1小时，预计4月中下旬开，如未开则调整安排团餐餐厅，无费用可退）参观体验藏族风情，射箭、民族服饰拍照、民族锅庄、民族歌舞演绎、小牛、小羊、藏獒拍照。体验挤牛奶、做酸奶、织牦牛帐篷、堆玛尼情石、堆牛粪墙、放牧等项目，并在这里品尝正宗的青海特色高原风情餐。
+                上午：早餐后，途径门源，途经门源沿途可欣赏到季节性【门源油菜花】（门源油菜花是季节性，景色以当天实际为准，6月20日—7月20日赠送参观门源油菜花，停车拍照，当天根据实际情况安排），一望无际的金黄，显得异常斑斓，令人慨叹， 像一幅巨型画卷，纵身一望无际的油菜花，在这里可以看到常年被白雪覆盖的祁连主峰—岗什卡雪峰，沿途尽情欣 赏祁连雪山，祁连大草原绝美的风光，沿途欣赏美丽的【祁连大草原】（车观）绿意盎然的大草原上犹如珍珠般的牛羊缀满其中，与草原相接的祁连山依旧银装素裹，而草原上却碧波万顷，野趣浓烈，如入梦境。“青海青，黄河黄，更有那滔滔的金沙江，雪浩浩，山苍苍，祁连山下好牧场，这里有成群的骏马，千万匹牛和羊，马儿肥牛儿壮，羊儿的毛好似雪花亮。”这首脍炙人口的民谣，将雪山银峰映照下的祁连草原的很美和富饶充分展现在人们眼前；10月的祁连秋色美如画，沿途雪山、草原、树木等被秋风浸染,将祁连草原打扮成一片黄金大地之色。后乘车前往游览【古城游牧驿站】体验（含首道门票，游览时间约1小时，预计4月中下旬开，如未开则调整安排团餐餐厅，无费用可退）参观体验藏族风情，射箭、民族服饰拍照、民族锅庄、民族歌舞演绎、小牛、小羊、藏獒拍照。体验挤牛奶、做酸奶、织牦牛帐篷、堆玛尼情石、堆牛粪墙、放牧等项目，并在这里品尝正宗的青海特色高原风情餐。
                 <w:br/>
                 下午：前往古河西四郡之一的张掖市，游览“世界十大神奇地理奇观”—【张掖丹霞地质公园】（含门票,不含区间车38元/人(必坐),游览约2小时）它是世间上少有的水色胭脂，没有碧海蓝天、高原绿地那般景致，却有如画般景色。国内唯一丹霞地貌与彩色丘陵景观高度复合区，以气势磅礴、形 丰富、色彩班斓而称奇，具有极高的观赏价值和重要的科考价值。姜文执导的电影《太阳照常升起》、张艺谋的《三枪拍案惊奇》、钱雁秋编导的电视连续剧《神探狄仁杰（第三部）》等影片均把该景区作为外景拍摄地。享有“中国最美的七大丹霞地貌”的美誉。“梦回丝绸之路，一结千年文化“之称的【张掖丹霞口旅游度假小镇】（游览约0.5小时）品尝正宗的西北特色手工美食、体验甘肃本地民俗及人文历史、感受灵动而富有民族特色的丝路演艺秀，在小镇，你将享受到多方位演绎视觉盛宴，与各种街头氛围演艺、特色巡游不期而遇。后乘车前往张掖/临泽，入住酒店休息。
                 <w:br/>
                 张掖参考酒店（网评4钻）：铭嘉乐酒店、御景国际酒店、金阳国际酒店、都城假日酒店、恒达丽景酒店、西遇国际酒店、凯瑞国际酒店、鑫盛悦酒店、智选假日酒店、祁连明珠酒店、丝路瑞华酒店、铭邦国际酒店或同级酒店
                 <w:br/>
                 临泽参考酒店（网评4钻/4星）：七彩宾馆或同级酒店
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、西北早晚温差大，请早晚添加衣服；紫外线照射强烈，建议备 SPF30 以上的防晒霜；
                 <w:br/>
                 2、青海、甘肃地域辽阔，此天行程也属于高原地带，景点之间车程较长，请游客多饮水,多吃水果,最好随身携带一些高热量的小食品，比如巧克力、压缩饼干、小糖果等，及时补充机体必需的水和热量。
                 <w:br/>
                 3、景区受天气影响景色可观性会有不同；
                 <w:br/>
                 4、西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -779,51 +779,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第三天：张掖-嘉峪关（约3H）-敦煌（约4.5H）
                 <w:br/>
-                上午：早餐后,后乘车赴天下第一雄关—参观【嘉峪关城楼】（含门票；电瓶车自理，参观时间约2小时），嘉峪关位于茫茫戈壁和苍苍祁连山之间，是举世闻名的万里长城西端险要关隘，在建成后数百年内都是人们心目中文明的尽头，告别中原故土，进入蛮荒之地。它是历史的见证者，它的一砖一瓦，一草一木，无一不在诉说着漠道沧桑。得用自己的脚步去丈量，才能感受古人的智慧和伟大。 
+                上午：早餐后,后乘车赴天下第一雄关—参观【嘉峪关城楼】（含门票；必坐电瓶车20元/人自理，参观时间约2小时），嘉峪关位于茫茫戈壁和苍苍祁连山之间，是举世闻名的万里长城西端险要关隘，在建成后数百年内都是人们心目中文明的尽头，告别中原故土，进入蛮荒之地。它是历史的见证者，它的一砖一瓦，一草一木，无一不在诉说着漠道沧桑。得用自己的脚步去丈量，才能感受古人的智慧和伟大。 
                 <w:br/>
                 下午：结束后乘车继续向西行驶，沿途会经过酒泉市瓜州县,我们来到网红打卡点【汉武雄风】雕塑（游览时间约20分钟）位于瓜州县榆林大道，雕塑塑造了汉武帝的光辉形象，也将具体的历史人物和地域文化、以及特定事件紧密的联系在了一起，作品风格远承汉唐之雄伟气韵，质朴无华的美学追求与苍茫的戈壁相统一。之后参观【大地之子】雕塑（游览时间约20分钟）在这里荒无人烟的戈壁滩上，竟矗立着一个“孩童”，静静地趴在大地母亲的身上。 他是由清华美院雕塑系主任董兵书教授在2016年创作，长15米、高4.3米、宽9米。“大地之子”展现的就是大家心目中的婴孩形象，圆嘟嘟的脸蛋看起来格外可爱，它 安详宁静的闭着双眼睡在戈壁滩上，看上去憨态可掬。从瓜州出来赴敦煌，抵达敦煌入住酒店休息。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、今日行程比较紧张，景点间车程较长，请自备能量包、晕车药；
                 <w:br/>
                 2、途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1091,52 +1091,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第六天：格尔木-察尔汗盐湖（约1H）-茶卡盐湖(约5H)
                 <w:br/>
                 上午：早餐后，乘车前往察尔汗盐湖，游览【察尔汗盐湖】（游览时间约1.5小时，不含区间车60元/人（必消）察尔汗盐湖风光独特，面积广阔，作为“中国盐湖之最”已然名气在外。湖边簇拥着地洁白如雪、晶莹如玉的高原奇葩—盐花；平日它宛如辽阔无垠的碧色海洋，傍晚在晚霞的照影中呈水天相接云蒸霞蔚，夜半时分满天的小星斗，尽自己所能将点点滴滴的光芒融合在一起，虽不及太阳般辉煌，也不及月亮般清澈，但这梦幻般的光芒洒下湖面，在这一片寂寥无垠中诱发着人们探索的欲望。游览结束后前往茶卡镇，隶属于青海省海西蒙古族藏族自治州乌兰县，位于乌兰县东部，茶卡盐湖周边，东与海南藏族自治州共和县相连，南临都兰县，西与铜普镇相邻，北与天峻县接壤。
                 <w:br/>
-                下午：抵达茶卡后，游览柴达木盆地四大盐湖--【网红地-茶卡盐湖-天空壹号】(不含区间车60元/人（必消），游览约2小时，满10人以上赠送团队无人机航拍)茶卡位于青海海西蒙古族藏族自治州乌兰县茶卡镇附近，被称为“天空之镜”，就像天空的一面镜子，蓝天、白云、船只、人影都可以倒映其中。在这里时间仿佛静止了，给每一个人一场纯净的梦，日落西山，夕阳的余晖便散落在这白色的卷轴之上，湖光山色风光旖旎，景色优美。湖面上，一片洁白，容秀丽、壮美于一体，同时还被国家旅游地理杂志评为“人一生必去的55个地方”之一，在这里尽情拍摄属于你的天空之境。游览结束后茶卡入住酒店休息。
-                <w:br/>
+                下午：抵达茶卡后，游览柴达木盆地四大盐湖--【网红地-茶卡盐湖-天空壹号】(不含区间车60元/人（必消），游览约2小时，满10人以上赠送团队无人机航拍，如当天无法安排，无费用可退)茶卡位于青海海西蒙古族藏族自治州乌兰县茶卡镇附近，被称为“天空之镜”，就像天空的一面镜子，蓝天、白云、船只、人影都可以倒映其中。在这里时间仿佛静止了，给每一个人一场纯净的梦，日落西山，夕阳的余晖便散落在这白色的卷轴之上，湖光山色风光旖旎，景色优美。湖面上，一片洁白，容秀丽、壮美于一体，同时还被国家旅游地理杂志评为“人一生必去的55个地方”之一，在这里尽情拍摄属于你的天空之境。游览结束后茶卡入住酒店休息。
+                <w:br/>
+                茶卡参考酒店（网评4钻/四星）金陵昊轩酒店、 桦程大酒店、金恒基大酒店、东晨国际酒店、天域假日酒店、晚枫酒店、锦天世纪酒店，白兰道酒店或同级酒店。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、西北属内陆不发达地区，各方条件均为艰苦，与内地有一定的差距；
                 <w:br/>
                 2、茶卡盐湖取景需穿雨鞋进入盐池，进入盐池后注意深浅，配搭艳丽衣服或披肩能给照片锦上添花；
                 <w:br/>
                 3、今日行程比较紧张，景点间车程较长，不含午餐，请自备能量包、零食、晕车药；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1187,56 +1188,50 @@
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第七天：茶卡-青海湖（约2.5H）-西宁/兰州(约2-3H)
                 <w:br/>
                 上午： 酒店早餐后，乘车前往中国内陆最大的咸水湖【青海湖二郎剑景区】(含门票，不含半岛观湖小火车120元/人，不含游船140元/人，游览时间约2小时)有着“地球上的一滴眼泪”美誉，它是我国第一大内陆湖泊，也是我国最大的咸水湖，蔚蓝的湖水，海天一色，烟波万顷，在天水相接的远方，是白雪皑皑的群山，脚下是碧绿的草地、白山、蓝水、绿地，巧妙地构成了绝色画卷。青海湖一年四季风景各异，每个季节来都能感受到这个高原圣湖不同的美.
                 <w:br/>
                 下午：中餐后乘车返回西宁/兰州市，抵达后入住酒店休息。（如果是兰州往返的航班，当天直接开车前往市区市区或兰州新区的酒店入住，根据航班安排酒店，后自由活动，不作其他安排）
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、青海湖平均海拔在3100-3300米左右，身体状况正常的人一般不会有高原反应，万一出现高原反应，请马上就医。高原切勿进行剧烈运动，千万不要暴饮暴食，切勿过量饮酒，尽量不要洗澡，注意保暖，不要感冒；
                 <w:br/>
                 2、青海湖边地形比较复杂，自由活动时一定要结伴而行，光线太暗时不要前往湖边游玩，进入湖边范围要先探脚下虚实，不要离水太近，以防滑入湖内或陷入湖边沼泽地带，造成伤害；
-                <w:br/>
-[...4 lines deleted...]
-                西宁参考酒店（网评4钻）： 英德尔酒店、长江国际饭店、永和国际酒店、永和国际饭店、凯槟国际酒店、兴旺国际饭店、宜采青杭酒店、自然里酒店、万枫酒店或同级酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1723,57 +1718,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">便民小交通自费列表（必座小交通）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                七彩丹霞区间车	/	38元/人
-[...5 lines deleted...]
-                茶卡盐湖天空壹号区间车	/	60元/人
+                七彩丹霞区间车	/	38元/人	
+                <w:br/>
+                察尔汗盐湖区间车	/	60元/人	
+                <w:br/>
+                水上雅丹区间车	/	60元/人	
+                <w:br/>
+                茶卡盐湖天空壹号区间车	/	60元/人	
+                <w:br/>
+                嘉峪关电瓶车	/	20元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1835,103 +1832,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州龙腾国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西北地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2084,51 +2081,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>