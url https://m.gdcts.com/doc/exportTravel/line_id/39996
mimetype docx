--- v2 (2026-05-28)
+++ v3 (2026-07-12)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260519</w:t>
+              <w:t xml:space="preserve">LT-20260609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -350,50 +350,52 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
                 第1天：广州-西宁 CZ3249/07:00-10:15
                 <w:br/>
                 第8天：西宁-广州 CZ6394/16:15-21:10（经停贵阳1h）
                 <w:br/>
                 （以上仅供参考，或其他航班，以实际出票为准）
+                <w:br/>
+                或兰州往返，实际以出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -413,52 +415,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ❉选择此线路理由：
                 <w:br/>
                 ★【行·用车·舒适旅程】：满13人以上升级头等舱2+1一排三座豪华旅游大巴，一路舒适出行！
                 <w:br/>
                 ★【游·团队·品质纯玩】：广东独立自组成团，保证纯玩0购物！
                 <w:br/>
                 ★【住·舒适·严选酒店】：全程升级安排当地网评4钻酒店！连住2晚敦煌酒店，舒适不挪窝！
                 <w:br/>
                 ★【送·好礼·贵宾专享】：赠送茶卡盐湖无人机团队航拍，鸣沙山万人演唱会，赠送品尝青海老酸奶，西北特色杏皮水或三炮台。每天1支矿泉水！
                 <w:br/>
                 ❉精选行程·硬核景点：
                 <w:br/>
                 ★宛如人间“天空之境”【茶卡盐湖】、内陆最大咸水湖【青海湖】、“中国盐湖之最”【察尔汗盐湖】
                 <w:br/>
                 ★世界上唯一一片水上雅丹地貌【乌素特水上雅丹】，从朝霞满天到日暮垂落都如梦似幻！
                 <w:br/>
                 ★穿越无人区大戈壁【315国道·U型公路】，沿途两旁辽阔的美景，足以媲美66号公路！
-                <w:br/>
-                ★让你惊奇不已的固液并存奇观【西台吉乃尔湖】
                 <w:br/>
                 ★以生花妙笔，描丹霞锦绣，被誉为大自然的调色盘【七彩丹霞】
                 <w:br/>
                 ★犹如一副凝聚边塞沧桑的历史画卷【嘉峪关关城】
                 <w:br/>
                 ★一汪清泉卧荒漠，一缕泉水被鸣沙山所环抱之中【鸣沙山月牙泉】
                 <w:br/>
                 ★述说了中华民族千年来的会还，承载了中华民族千年的洞穴建筑、彩塑和绘画【莫高窟】
                 <w:br/>
                 ❉西北美食·六大特色餐：
                 <w:br/>
                 ★品尝地道西北美食-草原风味餐、青海土火锅、汽锅鸡、驴肉黄面、西北大盘鸡、虫草花老鸭汤！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -685,67 +685,67 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第二天：兰州/西宁-张掖七彩丹霞（约6H） -丹霞口小镇（0.2H） -张掖（1H）
                 <w:br/>
-                上午：早餐后，途径门源，途经门源沿途可欣赏到季节性【门源油菜花】（门源油菜花是季节性，景色以当天实际为准，6月20日—7月20日赠送参观门源油菜花，停车拍照，当天根据实际情况安排），一望无际的金黄，显得异常斑斓，令人慨叹， 像一幅巨型画卷，纵身一望无际的油菜花，在这里可以看到常年被白雪覆盖的祁连主峰—岗什卡雪峰，沿途尽情欣 赏祁连雪山，祁连大草原绝美的风光，沿途欣赏美丽的【祁连大草原】（车观）绿意盎然的大草原上犹如珍珠般的牛羊缀满其中，与草原相接的祁连山依旧银装素裹，而草原上却碧波万顷，野趣浓烈，如入梦境。“青海青，黄河黄，更有那滔滔的金沙江，雪浩浩，山苍苍，祁连山下好牧场，这里有成群的骏马，千万匹牛和羊，马儿肥牛儿壮，羊儿的毛好似雪花亮。”这首脍炙人口的民谣，将雪山银峰映照下的祁连草原的很美和富饶充分展现在人们眼前；10月的祁连秋色美如画，沿途雪山、草原、树木等被秋风浸染,将祁连草原打扮成一片黄金大地之色。后乘车前往游览【古城游牧驿站】体验（含首道门票，游览时间约1小时，预计4月中下旬开，如未开则调整安排团餐餐厅，无费用可退）参观体验藏族风情，射箭、民族服饰拍照、民族锅庄、民族歌舞演绎、小牛、小羊、藏獒拍照。体验挤牛奶、做酸奶、织牦牛帐篷、堆玛尼情石、堆牛粪墙、放牧等项目，并在这里品尝正宗的青海特色高原风情餐。
+                上午：早餐后，途径门源，途经门源沿途可欣赏到季节性【门源油菜花】（门源油菜花是季节性，景色以当天实际为准，6月20日—7月20日赠送参观门源油菜花，停车拍照，当天根据实际情况安排），一望无际的金黄，显得异常斑斓，令人慨叹， 像一幅巨型画卷，纵身一望无际的油菜花，在这里可以看到常年被白雪覆盖的祁连主峰—岗什卡雪峰，沿途尽情欣 赏祁连雪山，祁连大草原绝美的风光，沿途欣赏美丽的【祁连大草原】（车观）绿意盎然的大草原上犹如珍珠般的牛羊缀满其中，与草原相接的祁连山依旧银装素裹，而草原上却碧波万顷，野趣浓烈，如入梦境。“青海青，黄河黄，更有那滔滔的金沙江，雪浩浩，山苍苍，祁连山下好牧场，这里有成群的骏马，千万匹牛和羊，马儿肥牛儿壮，羊儿的毛好似雪花亮。”这首脍炙人口的民谣，将雪山银峰映照下的祁连草原的很美和富饶充分展现在人们眼前；10月的祁连秋色美如画，沿途雪山、草原、树木等被秋风浸染,将祁连草原打扮成一片黄金大地之色。后乘车前往游览【古城游牧驿站】体验（含首道门票，游览时间约1小时，如未开则调整安排团餐餐厅，无费用可退）参观体验藏族风情，射箭、民族服饰拍照、民族锅庄、民族歌舞演绎、小牛、小羊、藏獒拍照。体验挤牛奶、做酸奶、织牦牛帐篷、堆玛尼情石、堆牛粪墙、放牧等项目，并在这里品尝正宗的青海特色高原风情餐。
                 <w:br/>
                 下午：前往古河西四郡之一的张掖市，游览“世界十大神奇地理奇观”—【张掖丹霞地质公园】（含门票,不含区间车38元/人(必坐),游览约2小时）它是世间上少有的水色胭脂，没有碧海蓝天、高原绿地那般景致，却有如画般景色。国内唯一丹霞地貌与彩色丘陵景观高度复合区，以气势磅礴、形 丰富、色彩班斓而称奇，具有极高的观赏价值和重要的科考价值。姜文执导的电影《太阳照常升起》、张艺谋的《三枪拍案惊奇》、钱雁秋编导的电视连续剧《神探狄仁杰（第三部）》等影片均把该景区作为外景拍摄地。享有“中国最美的七大丹霞地貌”的美誉。“梦回丝绸之路，一结千年文化“之称的【张掖丹霞口旅游度假小镇】（游览约0.5小时）品尝正宗的西北特色手工美食、体验甘肃本地民俗及人文历史、感受灵动而富有民族特色的丝路演艺秀，在小镇，你将享受到多方位演绎视觉盛宴，与各种街头氛围演艺、特色巡游不期而遇。后乘车前往张掖/临泽，入住酒店休息。
                 <w:br/>
                 张掖参考酒店（网评4钻）：铭嘉乐酒店、御景国际酒店、金阳国际酒店、都城假日酒店、恒达丽景酒店、西遇国际酒店、凯瑞国际酒店、鑫盛悦酒店、智选假日酒店、祁连明珠酒店、丝路瑞华酒店、铭邦国际酒店或同级酒店
                 <w:br/>
                 临泽参考酒店（网评4钻/4星）：七彩宾馆或同级酒店
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、西北早晚温差大，请早晚添加衣服；紫外线照射强烈，建议备 SPF30 以上的防晒霜；
                 <w:br/>
                 2、青海、甘肃地域辽阔，此天行程也属于高原地带，景点之间车程较长，请游客多饮水,多吃水果,最好随身携带一些高热量的小食品，比如巧克力、压缩饼干、小糖果等，及时补充机体必需的水和热量。
                 <w:br/>
                 3、景区受天气影响景色可观性会有不同；
                 <w:br/>
-                4、西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
+                4、西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -779,59 +779,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第三天：张掖-嘉峪关（约3H）-敦煌（约4.5H）
                 <w:br/>
-                上午：早餐后,后乘车赴天下第一雄关—参观【嘉峪关城楼】（含门票；必坐电瓶车20元/人自理，参观时间约2小时），嘉峪关位于茫茫戈壁和苍苍祁连山之间，是举世闻名的万里长城西端险要关隘，在建成后数百年内都是人们心目中文明的尽头，告别中原故土，进入蛮荒之地。它是历史的见证者，它的一砖一瓦，一草一木，无一不在诉说着漠道沧桑。得用自己的脚步去丈量，才能感受古人的智慧和伟大。 
+                上午：早餐后,后乘车赴天下第一雄关—参观【嘉峪关城楼】（含门票；未含必坐电瓶车20元/人自理，参观时间约2小时），嘉峪关位于茫茫戈壁和苍苍祁连山之间，是举世闻名的万里长城西端险要关隘，在建成后数百年内都是人们心目中文明的尽头，告别中原故土，进入蛮荒之地。它是历史的见证者，它的一砖一瓦，一草一木，无一不在诉说着漠道沧桑。得用自己的脚步去丈量，才能感受古人的智慧和伟大。 
                 <w:br/>
                 下午：结束后乘车继续向西行驶，沿途会经过酒泉市瓜州县,我们来到网红打卡点【汉武雄风】雕塑（游览时间约20分钟）位于瓜州县榆林大道，雕塑塑造了汉武帝的光辉形象，也将具体的历史人物和地域文化、以及特定事件紧密的联系在了一起，作品风格远承汉唐之雄伟气韵，质朴无华的美学追求与苍茫的戈壁相统一。之后参观【大地之子】雕塑（游览时间约20分钟）在这里荒无人烟的戈壁滩上，竟矗立着一个“孩童”，静静地趴在大地母亲的身上。 他是由清华美院雕塑系主任董兵书教授在2016年创作，长15米、高4.3米、宽9米。“大地之子”展现的就是大家心目中的婴孩形象，圆嘟嘟的脸蛋看起来格外可爱，它 安详宁静的闭着双眼睡在戈壁滩上，看上去憨态可掬。从瓜州出来赴敦煌，抵达敦煌入住酒店休息。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、今日行程比较紧张，景点间车程较长，请自备能量包、晕车药；
                 <w:br/>
                 2、途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品指定购物店；
+                <w:br/>
+                敦煌参考酒店（网评4钻）：天润颐铂酒店、天润大酒店、太阳庄园酒店、富国大酒店尚和颐景酒店，桓栋大酒店，富丽华国际大酒店、艾斯汀酒店、柏文大酒店、沙洲景华大酒店、驼峰国际大酒店、飞天隐然社交度假酒店、丝路怡苑大酒店或同级酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -921,50 +923,52 @@
                 <w:br/>
                 3、莫高窟门票提前30天进行实名制预约，根据规定，预约成功后需要退票的将产生手续费，具体损失参照文件。
                 <w:br/>
                 4、考虑到景区的预约情况，可能会调整景点【鸣沙山月牙泉】和【莫高窟】的游览顺序。
                 <w:br/>
                 【舌尖上的敦煌】
                 <w:br/>
                 1、中华名美食——敦煌风情宴（雪山驼掌、鸣沙大枣、阳关虹鳟鱼、烽火羊排、大漠风沙鸡等等）。
                 <w:br/>
                 2、小吃面食——驴肉黄面、肉夹馍、臊子面、泡儿油糕、酿皮等。
                 <w:br/>
                 3、特产干果——鸣山大枣、李广杏干、阳关葡萄干、核桃、大枣等。
                 <w:br/>
                 【当地美食推荐】
                 <w:br/>
                 1、顺张驴肉黄面馆：驴肉黄面等，人均消费约50-80元，甘肃省酒泉市敦煌市滨河世纪家园1号楼。
                 <w:br/>
                 2、驼铃餐厅：臊子面、炒片、葱爆羊肉等，人均消费约50-80元，甘肃省酒泉市敦煌市鸣山路5号（沙洲市场内）。
                 <w:br/>
                 3、特色鸡肉闷疙瘩、青椒肉丝炒疙瘩，人均消费约30-50元，敦煌市环城东路沙洲夜市。
                 <w:br/>
                 4、老钟家烤羊排：特色烧烤等，人均消费约30-80元，地址：甘肃省酒泉市敦煌市阳关东路沙州市场内名吃广场76号。
                 <w:br/>
                 5、老马烧烤总店：特色烧烤等，人均消费约30-80元，地址：敦煌市沙州夜市名优小吃广场79号。
                 <w:br/>
+                敦煌参考酒店（网评4钻/四星）：天润颐铂酒店、天润大酒店、太阳庄园酒店、富国大酒店、尚和颐景酒店，桓栋大酒店，富丽华国际大酒店、艾斯汀酒店、柏文大酒店、沙洲景华大酒店、驼峰国际大酒店、飞天隐然社交度假酒店、丝路怡苑大酒店或同级酒店
+                <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -995,55 +999,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第五天：敦煌--南八仙雅丹（约4.5H）-乌素特水上雅丹-西台吉乃尔湖（约1H）-格尔木（约4.5H）
-[...3 lines deleted...]
-                下午：抵达世界上唯一一处水上雅丹地貌【乌素特水上雅丹】（游览时间不少于2.5小时，含门票，不含电瓶车60/人（必消），备注：如果是外宾游客，可能无法进入景区游览，需要在景区外车上等待其他游客，以当地景区政策为准），极为罕见的雅丹地貌与纯净的东台吉乃尔湖湖水结合的“水上魔鬼城”，到达景区后乘区间车深入水上魔鬼城，去感受这世界上独一无二的地貌奇观。游览结束后前往双色湖【西台吉乃尔湖】（车观），道路穿湖而过，眼睛欣赏着风景，感受两种不同的颜色带来的视觉冲击。（由于道路狭窄，此景点为车观，如条件允许，司机会在合适地点停车以供拍照，敬请谅解），游览结束后前往格尔木市（车程约4.5小时），途径中国版“66号公路”称号的G315国道U型公路（车观，政府规定，禁止停车下车拍照），抵达格尔木后入住酒店休息。
+                第五天：敦煌--南八仙雅丹（约4.5H）-乌素特水上雅丹--格尔木（约4.5H）
+                <w:br/>
+                上午：早餐后出发，乘车进入青海省，翻越当金山之后来到柴达木盆地，经过鱼卡收费站，我们经过青海【南八仙雅丹地貌，车览；如有合适的停车点停车拍照，以导游师傅安排为准，不保证一定能停车】
+                <w:br/>
+                下午：抵达世界上唯一一处水上雅丹地貌【乌素特水上雅丹】（游览时间不少于2.5小时，含门票，不含电瓶车60/人（必消），备注：如果是外宾游客，可能无法进入景区游览，需要在景区外车上等待其他游客，以当地景区政策为准），极为罕见的雅丹地貌与纯净的东台吉乃尔湖湖水结合的“水上魔鬼城”，到达景区后乘区间车深入水上魔鬼城，去感受这世界上独一无二的地貌奇观。游览结束后前往格尔木市（车程约4.5小时），途径中国版“66号公路”称号的G315国道U型公路（车观，政府规定，禁止停车下车拍照），抵达格尔木后入住酒店休息。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、今日行程比较紧张，景点间车程较长，不含午餐，请自备能量包、零食、晕车药；
                 <w:br/>
                 2、当地紫外线强，一定要做好防晒；
                 <w:br/>
                 3、当天车程相对较长，出发时间较早，请提前做好心理准备，途中不好安排团队用餐，敬请自理，谢谢理解；
                 <w:br/>
                 4、敦煌、格尔木、由于地域辽阔，游客朋友们可以提前准备好方便携带的小零食、充电宝、晕车药等物品，以备不时之需；
                 <w:br/>
                 5、因315道路作为贯穿青海新疆的交通要道，公路上时有货车经过，来往车辆较多，考虑到安全因素，故此处不停车，敬请知晓!
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1189,50 +1193,56 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第七天：茶卡-青海湖（约2.5H）-西宁/兰州(约2-3H)
                 <w:br/>
                 上午： 酒店早餐后，乘车前往中国内陆最大的咸水湖【青海湖二郎剑景区】(含门票，不含半岛观湖小火车120元/人，不含游船140元/人，游览时间约2小时)有着“地球上的一滴眼泪”美誉，它是我国第一大内陆湖泊，也是我国最大的咸水湖，蔚蓝的湖水，海天一色，烟波万顷，在天水相接的远方，是白雪皑皑的群山，脚下是碧绿的草地、白山、蓝水、绿地，巧妙地构成了绝色画卷。青海湖一年四季风景各异，每个季节来都能感受到这个高原圣湖不同的美.
                 <w:br/>
                 下午：中餐后乘车返回西宁/兰州市，抵达后入住酒店休息。（如果是兰州往返的航班，当天直接开车前往市区市区或兰州新区的酒店入住，根据航班安排酒店，后自由活动，不作其他安排）
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、青海湖平均海拔在3100-3300米左右，身体状况正常的人一般不会有高原反应，万一出现高原反应，请马上就医。高原切勿进行剧烈运动，千万不要暴饮暴食，切勿过量饮酒，尽量不要洗澡，注意保暖，不要感冒；
                 <w:br/>
                 2、青海湖边地形比较复杂，自由活动时一定要结伴而行，光线太暗时不要前往湖边游玩，进入湖边范围要先探脚下虚实，不要离水太近，以防滑入湖内或陷入湖边沼泽地带，造成伤害；
                 <w:br/>
+                兰州新区参考酒店（网评4钻）：智选假日酒店、空港酒店、维也纳酒店、格林东方酒店、瑞岭国际酒店、瑞岭商务酒店、TOWO上品酒店或同级
+                <w:br/>
+                兰州参考酒店（网评4钻）：飞天大酒店、锦江国际大酒店、蓝宝石大酒店、丽怡酒店（五里铺地铁站店）、华联宾馆、美豪丽致酒店、黄河美华酒店或同级酒店
+                <w:br/>
+                西宁参考酒店（网评4钻）： 英德尔酒店、长江国际饭店、永和国际酒店、永和国际饭店、凯槟国际酒店、兴旺国际饭店、宜采青杭酒店、自然里酒店、万枫酒店或同级酒店
+                <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1265,51 +1275,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第八天： 兰州/兰州新区/西宁(飞行约4.5H)-广州
                 <w:br/>
-                上午：根据航班时间集合，前往兰州/西宁的机场，乘机返回温馨家园！
+                上午：当天自由活动，根据航班时间集合，前往兰州/西宁的机场，乘机返回温馨家园！
                 <w:br/>
                 <w:br/>
                 以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，经全体游客协商同意后，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -2081,51 +2091,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>