--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【至简黄小西】贵州贵阳双动4天 | 黄果树 | 西江千户苗寨 | 荔波小七孔 |入住1晚西江特色客栈| 升级1晚当地超豪华标准酒店行程单</w:t>
+        <w:t xml:space="preserve">【至简黄小西】贵州贵阳双动4天 | 黄果树 | 西江千户苗寨 | 荔波小七孔 |入住1晚西江特色客栈行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">每团不超24人</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -414,53 +414,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★每团不超24人纯玩品质游，升级2+1排陆地头等舱商务用车
                 <w:br/>
                 ★玩转经典黄小西：黄果树瀑布+荔波小七孔+西江千户苗寨
                 <w:br/>
                 ★贴心赠送：赠送飞越黄果树、西江200元旅拍代金券，苗家“打糍粑”互动体验，感受劳动的快乐，赠送糍粑每人一份；
                 <w:br/>
                 ★特色美食：【荔波簸箕宴】、【花开富贵宴】、【高山流水长桌宴】享苗家高山流水敬酒礼；
                 <w:br/>
-                ★特色住宿：升级1晚网评五钻酒店（当地超豪华标准）+1晚西江特色客栈，保证入住西江景区，细品西江夜景
-[...1 lines deleted...]
-                ★贵阳两大住宿标准随心选：网评3钻版/4钻版2选1
+                ★特色住宿：1晚西江特色客栈，保证入住西江景区，细品西江夜景
+                <w:br/>
+                ★两大住宿标准随心选：网评3钻版/4钻版2选1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -619,91 +619,91 @@
                 黔灵山公园、东山寺、甲秀楼、文昌阁、花果园白宫、西普陀寺...
                 <w:br/>
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、贵阳酒店两大标准随心选，不同住宿版本对应价格不同：
                 <w:br/>
-                3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店120/凯盛酒店或不低于以上标准网评3钻酒店；
+                3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准网评3钻酒店；
                 <w:br/>
                 4钻版贵阳参考：贵阳小喜居酒店/锦江都城酒店/希顿酒店/溪山里酒店/誉住酒店/ 汇融国际/观山湖美仑/乐槿/维艾斯酒店/贵怡酒店/综保嘉悦 /云鹭酒店/骉马酒店/空港/智选假日酒店/地中海温泉度假酒店/美奈/贵怡尚品或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店120/凯盛酒店或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -717,112 +717,123 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳-黄果树（车程约2.5小时）-黔南
                 <w:br/>
                 早餐后，乘车约2.5小时左右，前往国家 AAAAA【黄果树风景名胜区】（不含景区必乘环保车和保险60元/人，请现付导游；不含景区大扶梯单程30元/人、往返50元/人，自愿消费，费用敬请自理）。
                 <w:br/>
                 赠送【飞越黄果树】极限飞球体验，一镜到底看遍贵州美景。
                 <w:br/>
                 黄果树风景名胜区由【天星桥景区】、【陡坡塘瀑布景区】和【黄果树大瀑布景区】组成。
                 <w:br/>
                 【天星桥景区】位于黄果树大瀑布下游。天星桥游上半段。
                 <w:br/>
                 【陡坡塘瀑布景区】位于黄果树瀑布上游 1 公里处，瀑顶宽 105 米，高 21 米，是黄果树瀑布群中最宽的瀑布。
                 <w:br/>
                 【黄果树瀑布】是黄果树瀑布群中最大的一级瀑布，因该区域生长着很多“黄果树”得名。瀑布周围峰嶂，植被茂密，峡谷、溶洞、石林石柱比比皆是，属典型的喀斯特地貌。
                 <w:br/>
                 游览结束后，前往酒店入住后自由活动。
                 <w:br/>
                 注：水帘洞洞内路窄地滑，请根据自身情况选择进入参观，如遇景区关闭期间只可远观。
                 <w:br/>
                 水帘洞游览特别提示：
                 <w:br/>
-                (1)根据黄果树景区最新规定，水帘洞景点实行分时段实名预约制，需自行登录微信小程序“安旅通”平台或现场扫码进行预约；
-[...3 lines deleted...]
-                (3)水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
+                (1)、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
+                <w:br/>
+                (2)、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
+                <w:br/>
+                (3)、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
                 <w:br/>
                 <w:br/>
                 友情提示：
                 <w:br/>
                 1、景区内保险+必乘环保车60元/人,，请现付导游；
                 <w:br/>
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、黄果树大瀑布景区扶梯往返50元/人，为景区内体验项目，非必须消费，老人等体 力欠佳人员建议乘坐；
                 <w:br/>
                 4、景区内外商铺及路边摊位，非旅行社安排，请谨慎选购。
                 <w:br/>
                 5、不可抗力因素：
                 <w:br/>
                 如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
                 <w:br/>
+                <w:br/>
+                温馨提示：住宿须知
+                <w:br/>
+                1、6月份升级1晚黔南地区五钻参考：平塘天际万国或不低于以上标准网评5钻酒店；
+                <w:br/>
+                2、7月-8月期间住宿调整为网评三钻版/四钻版2选1，对应版本对应不同价格，参考如下：
+                <w:br/>
+                网评3钻版（酒店参考）：都匀西苑锦润酒店/ 都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
+                <w:br/>
+                网评4钻版（酒店参考）：都匀毛尖度假/山水花园/都匀伯爵 /荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店。
+                <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：黄果树风景区
                 <w:br/>
                 自费项：不含景区必乘环保车和保险60元/人，请现付导游； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">黔南地区（升级1晚五钻）：平塘天际万国或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">黔南地区（6月升级1晚五钻）：平塘天际万国或不低于以上标准网评5钻酒店；（7-8月）参考：网评3钻版/4钻版2选1（详细酒店参考行程描述）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -840,78 +851,83 @@
               <w:t xml:space="preserve">
                 酒店-荔波小七孔（车程约2小时）--西江（车程约3小时）
                 <w:br/>
                 早餐后，乘车前往小七孔景区，抵达后游览国家AAAAA级风景区【荔波小七孔】（不含景区内保险及必乘环保车50元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费，费用敬请自理），行车时间约2小时左右。
                 <w:br/>
                 小七孔景区游览攻略：西门进东门出
                 <w:br/>
                 从景区西门入园—&gt;乘坐环保车—&gt;游览卧龙潭—&gt;乘坐环保车—&gt;翠谷瀑布—&gt;水上森林—&gt;乘坐环保车—&gt;石上森林—68级跌瀑—&gt;拉雅瀑布—小七孔古桥—&gt;乘坐环保车—&gt;景区东门入口
                 <w:br/>
                 正常游览用时：4小时左右
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、荔波小七孔景区必乘环保车+保险50元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、鸳鸯湖划船船票30元/人，非必需消费，自愿选择，涉水有风险，须注意安全；
                 <w:br/>
                 4、小七孔景区内，路面湿滑，请着防滑鞋小心行走，注意安全；
                 <w:br/>
                 5、景区外街边均为个体商户店铺，非旅行社安排，请谨慎购买；
                 <w:br/>
                 6、不可抗力因素：如小七孔景区发布闭园通知，导致无法游览，取消小七孔游览行程，改为游览都匀绿博园景区或秦汉影视城景区，费用不退不补，敬请谅解。
                 <w:br/>
+                <w:br/>
                 游览结束后，乘车前往雷山国家AAAA级风景区【西江千户苗寨】（不含景区内保险及必乘四段电瓶车30元/人，请现付导游），行车时间约3.5小时左右。
                 <w:br/>
                 西江千户苗寨游览攻略：
                 <w:br/>
                 1、景区可以24小时，观光车只能乘坐四次，进出各一次，上下观景台各一次；
                 <w:br/>
                 2、一定要到观景台俯瞰西江全景，下行欣赏白天的西江全景，上行欣赏夜晚下的满山星光；
                 <w:br/>
                 3、西江景区内只有两条主干道，临近河边的美食街夜市不容错过哦；
                 <w:br/>
                 特别安排景区内特色客栈，办理入住后，开启西江千户苗寨漫时光；
                 <w:br/>
                 景区可以 24 小时进出，预留充足自由游览时间，让你深度游览西江千户苗寨；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、西江千户苗寨景区必乘4段环保车+保险30元/人，情现付导游；
+                1、西江千户苗寨景区必乘4段环保车+保险30元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m门票及其他消费敬请自理；
                 <w:br/>
                 3、西江为自助式旅游体验景区，街边均为个体商户，非旅行社安排，请谨慎购买；
                 <w:br/>
                 贵州酸汤鱼采用少数民族的传统工艺制法，容易引起肠胃不适，建议少量食用。
                 <w:br/>
-                4、西江客栈住宿条件一般，请勿期望值过高
-[...1 lines deleted...]
-                西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔或低于以上标准客栈
+                4、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期。
+                <w:br/>
+                5、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
+                <w:br/>
+                6、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
+                <w:br/>
+                7、西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔/西江依山伴水/璞宿山堂或低于以上标准客栈。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：荔波小七孔、西江千户苗寨
                 <w:br/>
                 自费项：荔波小七孔不含景区内保险及必乘环保车50元/人+西江千户苗寨景区必乘4段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
@@ -1092,65 +1108,65 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：1晚贵阳当地高档/豪华标准建设双人间（标准2选1）+升级1晚当地超豪华标准建设双人间+1晚入住西江特色客栈【详细参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：1晚贵阳当地高档/豪华标准建设双人间（标准2选1）+1晚入住西江特色客栈【详细参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内必乘交通车保险140元/人，请现付导游；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，发司兼向导小团。
                 <w:br/>
-                6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
+                6、导游：当地普通话导游服务，费用已含导游服务费（如8人以下配备专业小团司机+线上24h小管家服务，无导游）。不派全陪领队
                 <w:br/>
                 7、2岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
@@ -1196,50 +1212,318 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
                 6、不包含景区内必乘交通车140元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 2周岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">必乘景区交通车保险（黄果树/荔波小七孔/西江），现付导游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">黄果树不含景区必乘环保车和保险60元/人，西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；请现付导游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                荔波小七孔不含鸳鸯湖划船船票30元/人，选择性消费
+                <w:br/>
+                黄果树大瀑布往返扶梯50元/人，选择性消费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1268,101 +1552,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
-[...5 lines deleted...]
-                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
-                9、贵州部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
-[...3 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                9、购物：贵州地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1492,51 +1778,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1680,50 +1966,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>