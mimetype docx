--- v1 (2026-06-10)
+++ v2 (2026-07-29)
@@ -699,51 +699,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳-黄果树（车程约2.5小时）-黔南
                 <w:br/>
-                早餐后，乘车约2.5小时左右，前往国家 AAAAA【黄果树风景名胜区】（不含景区必乘环保车和保险60元/人，请现付导游；不含景区大扶梯单程30元/人、往返50元/人，自愿消费，费用敬请自理）。
+                早餐后，乘车约2.5小时左右，前往国家 AAAAA【黄果树风景名胜区】（不含景区环保车和保险60元/人，请现付导游；不含景区大扶梯单程30元/人、往返50元/人，自愿消费，费用敬请自理）。
                 <w:br/>
                 赠送【飞越黄果树】极限飞球体验，一镜到底看遍贵州美景。
                 <w:br/>
                 黄果树风景名胜区由【天星桥景区】、【陡坡塘瀑布景区】和【黄果树大瀑布景区】组成。
                 <w:br/>
                 【天星桥景区】位于黄果树大瀑布下游。天星桥游上半段。
                 <w:br/>
                 【陡坡塘瀑布景区】位于黄果树瀑布上游 1 公里处，瀑顶宽 105 米，高 21 米，是黄果树瀑布群中最宽的瀑布。
                 <w:br/>
                 【黄果树瀑布】是黄果树瀑布群中最大的一级瀑布，因该区域生长着很多“黄果树”得名。瀑布周围峰嶂，植被茂密，峡谷、溶洞、石林石柱比比皆是，属典型的喀斯特地貌。
                 <w:br/>
                 游览结束后，前往酒店入住后自由活动。
                 <w:br/>
                 注：水帘洞洞内路窄地滑，请根据自身情况选择进入参观，如遇景区关闭期间只可远观。
                 <w:br/>
                 水帘洞游览特别提示：
                 <w:br/>
                 (1)、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
                 <w:br/>
                 (2)、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
                 <w:br/>
                 (3)、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
                 <w:br/>
                 <w:br/>
                 友情提示：
@@ -753,51 +753,51 @@
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、黄果树大瀑布景区扶梯往返50元/人，为景区内体验项目，非必须消费，老人等体 力欠佳人员建议乘坐；
                 <w:br/>
                 4、景区内外商铺及路边摊位，非旅行社安排，请谨慎选购。
                 <w:br/>
                 5、不可抗力因素：
                 <w:br/>
                 如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
                 <w:br/>
                 <w:br/>
                 温馨提示：住宿须知
                 <w:br/>
                 1、6月份升级1晚黔南地区五钻参考：平塘天际万国或不低于以上标准网评5钻酒店；
                 <w:br/>
                 2、7月-8月期间住宿调整为网评三钻版/四钻版2选1，对应版本对应不同价格，参考如下：
                 <w:br/>
                 网评3钻版（酒店参考）：都匀西苑锦润酒店/ 都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
                 <w:br/>
                 网评4钻版（酒店参考）：都匀毛尖度假/山水花园/都匀伯爵 /荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：黄果树风景区
                 <w:br/>
-                自费项：不含景区必乘环保车和保险60元/人，请现付导游； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
+                自费项：不含景区环保车和保险60元/人，请现付导游代买或现场自行购买； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -889,51 +889,51 @@
                 景区可以 24 小时进出，预留充足自由游览时间，让你深度游览西江千户苗寨；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、西江千户苗寨景区必乘4段环保车+保险30元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m门票及其他消费敬请自理；
                 <w:br/>
                 3、西江为自助式旅游体验景区，街边均为个体商户，非旅行社安排，请谨慎购买；
                 <w:br/>
                 贵州酸汤鱼采用少数民族的传统工艺制法，容易引起肠胃不适，建议少量食用。
                 <w:br/>
                 4、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期。
                 <w:br/>
                 5、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
                 <w:br/>
                 6、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
                 <w:br/>
                 7、西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔/西江依山伴水/璞宿山堂或低于以上标准客栈。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：荔波小七孔、西江千户苗寨
                 <w:br/>
-                自费项：荔波小七孔不含景区内保险及必乘环保车50元/人+西江千户苗寨景区必乘4段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
+                自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区4段电瓶车+保险30元/人，请现付导游代买或现场自行购买；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1114,51 +1114,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：1晚贵阳当地高档/豪华标准建设双人间（标准2选1）+1晚入住西江特色客栈【详细参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内必乘交通车保险140元/人，请现付导游；
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内交通车保险140元/人，请现付导游；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，发司兼向导小团。
                 <w:br/>
                 6、导游：当地普通话导游服务，费用已含导游服务费（如8人以下配备专业小团司机+线上24h小管家服务，无导游）。不派全陪领队
                 <w:br/>
                 7、2岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
@@ -1202,51 +1202,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车140元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人）；
+                6、不包含景区内交通车以及保险140元/人，请现付导游代买（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 2周岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1353,51 +1353,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必乘景区交通车保险（黄果树/荔波小七孔/西江），现付导游</w:t>
+              <w:t xml:space="preserve">景区交通车/保险（黄果树/荔波小七孔/西江），请现付导游代买</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">黄果树不含景区必乘环保车和保险60元/人，西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；请现付导游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1778,51 +1778,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>