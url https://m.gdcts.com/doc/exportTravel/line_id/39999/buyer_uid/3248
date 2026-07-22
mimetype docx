--- v0 (2026-04-19)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【至简黄小西】贵州贵阳双动4天 | 黄果树 | 西江千户苗寨 | 荔波小七孔 |入住1晚西江特色客栈| 升级1晚当地超豪华标准酒店行程单</w:t>
+        <w:t xml:space="preserve">【至简黄小西】贵州贵阳双动4天 | 黄果树 | 西江千户苗寨 | 荔波小七孔 |入住1晚西江特色客栈行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">每团不超24人</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -414,53 +414,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★每团不超24人纯玩品质游，升级2+1排陆地头等舱商务用车
                 <w:br/>
                 ★玩转经典黄小西：黄果树瀑布+荔波小七孔+西江千户苗寨
                 <w:br/>
                 ★贴心赠送：赠送飞越黄果树、西江200元旅拍代金券，苗家“打糍粑”互动体验，感受劳动的快乐，赠送糍粑每人一份；
                 <w:br/>
                 ★特色美食：【荔波簸箕宴】、【花开富贵宴】、【高山流水长桌宴】享苗家高山流水敬酒礼；
                 <w:br/>
-                ★特色住宿：升级1晚网评五钻酒店（当地超豪华标准）+1晚西江特色客栈，保证入住西江景区，细品西江夜景
-[...1 lines deleted...]
-                ★贵阳两大住宿标准随心选：网评3钻版/4钻版2选1
+                ★特色住宿：1晚西江特色客栈，保证入住西江景区，细品西江夜景
+                <w:br/>
+                ★两大住宿标准随心选：网评3钻版/4钻版2选1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -619,210 +619,221 @@
                 黔灵山公园、东山寺、甲秀楼、文昌阁、花果园白宫、西普陀寺...
                 <w:br/>
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、贵阳酒店两大标准随心选，不同住宿版本对应价格不同：
                 <w:br/>
-                3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店120/凯盛酒店或不低于以上标准网评3钻酒店；
+                3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准网评3钻酒店；
                 <w:br/>
                 4钻版贵阳参考：贵阳小喜居酒店/锦江都城酒店/希顿酒店/溪山里酒店/誉住酒店/ 汇融国际/观山湖美仑/乐槿/维艾斯酒店/贵怡酒店/综保嘉悦 /云鹭酒店/骉马酒店/空港/智选假日酒店/地中海温泉度假酒店/美奈/贵怡尚品或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店120/凯盛酒店或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳-黄果树（车程约2.5小时）-黔南
                 <w:br/>
-                早餐后，乘车约2.5小时左右，前往国家 AAAAA【黄果树风景名胜区】（不含景区必乘环保车和保险60元/人，请现付导游；不含景区大扶梯单程30元/人、往返50元/人，自愿消费，费用敬请自理）。
+                早餐后，乘车约2.5小时左右，前往国家 AAAAA【黄果树风景名胜区】（不含景区环保车和保险60元/人，请现付导游；不含景区大扶梯单程30元/人、往返50元/人，自愿消费，费用敬请自理）。
                 <w:br/>
                 赠送【飞越黄果树】极限飞球体验，一镜到底看遍贵州美景。
                 <w:br/>
                 黄果树风景名胜区由【天星桥景区】、【陡坡塘瀑布景区】和【黄果树大瀑布景区】组成。
                 <w:br/>
                 【天星桥景区】位于黄果树大瀑布下游。天星桥游上半段。
                 <w:br/>
                 【陡坡塘瀑布景区】位于黄果树瀑布上游 1 公里处，瀑顶宽 105 米，高 21 米，是黄果树瀑布群中最宽的瀑布。
                 <w:br/>
                 【黄果树瀑布】是黄果树瀑布群中最大的一级瀑布，因该区域生长着很多“黄果树”得名。瀑布周围峰嶂，植被茂密，峡谷、溶洞、石林石柱比比皆是，属典型的喀斯特地貌。
                 <w:br/>
                 游览结束后，前往酒店入住后自由活动。
                 <w:br/>
                 注：水帘洞洞内路窄地滑，请根据自身情况选择进入参观，如遇景区关闭期间只可远观。
                 <w:br/>
                 水帘洞游览特别提示：
                 <w:br/>
-                (1)根据黄果树景区最新规定，水帘洞景点实行分时段实名预约制，需自行登录微信小程序“安旅通”平台或现场扫码进行预约；
-[...3 lines deleted...]
-                (3)水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
+                (1)、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
+                <w:br/>
+                (2)、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
+                <w:br/>
+                (3)、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
                 <w:br/>
                 <w:br/>
                 友情提示：
                 <w:br/>
                 1、景区内保险+必乘环保车60元/人,，请现付导游；
                 <w:br/>
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、黄果树大瀑布景区扶梯往返50元/人，为景区内体验项目，非必须消费，老人等体 力欠佳人员建议乘坐；
                 <w:br/>
                 4、景区内外商铺及路边摊位，非旅行社安排，请谨慎选购。
                 <w:br/>
                 5、不可抗力因素：
                 <w:br/>
                 如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
                 <w:br/>
+                <w:br/>
+                温馨提示：住宿须知
+                <w:br/>
+                1、6月份升级1晚黔南地区五钻参考：平塘天际万国或不低于以上标准网评5钻酒店；
+                <w:br/>
+                2、7月-8月期间住宿调整为网评三钻版/四钻版2选1，对应版本对应不同价格，参考如下：
+                <w:br/>
+                网评3钻版（酒店参考）：都匀西苑锦润酒店/ 都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
+                <w:br/>
+                网评4钻版（酒店参考）：都匀毛尖度假/山水花园/都匀伯爵 /荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店。
+                <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：黄果树风景区
                 <w:br/>
-                自费项：不含景区必乘环保车和保险60元/人，请现付导游； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
+                自费项：不含景区环保车和保险60元/人，请现付导游代买或现场自行购买； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">黔南地区（升级1晚五钻）：平塘天际万国或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">黔南地区（6月升级1晚五钻）：平塘天际万国或不低于以上标准网评5钻酒店；（7-8月）参考：网评3钻版/4钻版2选1（详细酒店参考行程描述）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -840,84 +851,89 @@
               <w:t xml:space="preserve">
                 酒店-荔波小七孔（车程约2小时）--西江（车程约3小时）
                 <w:br/>
                 早餐后，乘车前往小七孔景区，抵达后游览国家AAAAA级风景区【荔波小七孔】（不含景区内保险及必乘环保车50元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费，费用敬请自理），行车时间约2小时左右。
                 <w:br/>
                 小七孔景区游览攻略：西门进东门出
                 <w:br/>
                 从景区西门入园—&gt;乘坐环保车—&gt;游览卧龙潭—&gt;乘坐环保车—&gt;翠谷瀑布—&gt;水上森林—&gt;乘坐环保车—&gt;石上森林—68级跌瀑—&gt;拉雅瀑布—小七孔古桥—&gt;乘坐环保车—&gt;景区东门入口
                 <w:br/>
                 正常游览用时：4小时左右
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、荔波小七孔景区必乘环保车+保险50元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、鸳鸯湖划船船票30元/人，非必需消费，自愿选择，涉水有风险，须注意安全；
                 <w:br/>
                 4、小七孔景区内，路面湿滑，请着防滑鞋小心行走，注意安全；
                 <w:br/>
                 5、景区外街边均为个体商户店铺，非旅行社安排，请谨慎购买；
                 <w:br/>
                 6、不可抗力因素：如小七孔景区发布闭园通知，导致无法游览，取消小七孔游览行程，改为游览都匀绿博园景区或秦汉影视城景区，费用不退不补，敬请谅解。
                 <w:br/>
+                <w:br/>
                 游览结束后，乘车前往雷山国家AAAA级风景区【西江千户苗寨】（不含景区内保险及必乘四段电瓶车30元/人，请现付导游），行车时间约3.5小时左右。
                 <w:br/>
                 西江千户苗寨游览攻略：
                 <w:br/>
                 1、景区可以24小时，观光车只能乘坐四次，进出各一次，上下观景台各一次；
                 <w:br/>
                 2、一定要到观景台俯瞰西江全景，下行欣赏白天的西江全景，上行欣赏夜晚下的满山星光；
                 <w:br/>
                 3、西江景区内只有两条主干道，临近河边的美食街夜市不容错过哦；
                 <w:br/>
                 特别安排景区内特色客栈，办理入住后，开启西江千户苗寨漫时光；
                 <w:br/>
                 景区可以 24 小时进出，预留充足自由游览时间，让你深度游览西江千户苗寨；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、西江千户苗寨景区必乘4段环保车+保险30元/人，情现付导游；
+                1、西江千户苗寨景区必乘4段环保车+保险30元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m门票及其他消费敬请自理；
                 <w:br/>
                 3、西江为自助式旅游体验景区，街边均为个体商户，非旅行社安排，请谨慎购买；
                 <w:br/>
                 贵州酸汤鱼采用少数民族的传统工艺制法，容易引起肠胃不适，建议少量食用。
                 <w:br/>
-                4、西江客栈住宿条件一般，请勿期望值过高
-[...1 lines deleted...]
-                西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔或低于以上标准客栈
+                4、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期。
+                <w:br/>
+                5、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
+                <w:br/>
+                6、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
+                <w:br/>
+                7、西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔/西江依山伴水/璞宿山堂或低于以上标准客栈。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：荔波小七孔、西江千户苗寨
                 <w:br/>
-                自费项：荔波小七孔不含景区内保险及必乘环保车50元/人+西江千户苗寨景区必乘4段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
+                自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区4段电瓶车+保险30元/人，请现付导游代买或现场自行购买；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1092,65 +1108,65 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：1晚贵阳当地高档/豪华标准建设双人间（标准2选1）+升级1晚当地超豪华标准建设双人间+1晚入住西江特色客栈【详细参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：1晚贵阳当地高档/豪华标准建设双人间（标准2选1）+1晚入住西江特色客栈【详细参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内必乘交通车保险140元/人，请现付导游；
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内交通车保险140元/人，请现付导游；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，发司兼向导小团。
                 <w:br/>
-                6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
+                6、导游：当地普通话导游服务，费用已含导游服务费（如8人以下配备专业小团司机+线上24h小管家服务，无导游）。不派全陪领队
                 <w:br/>
                 7、2岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
@@ -1186,51 +1202,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车140元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人）；
+                6、不包含景区内交通车以及保险140元/人，请现付导游代买（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 2周岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1337,51 +1353,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必乘景区交通车保险（黄果树/荔波小七孔/西江），现付导游</w:t>
+              <w:t xml:space="preserve">景区交通车/保险（黄果树/荔波小七孔/西江），请现付导游代买</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">黄果树不含景区必乘环保车和保险60元/人，西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；请现付导游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1762,51 +1778,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>