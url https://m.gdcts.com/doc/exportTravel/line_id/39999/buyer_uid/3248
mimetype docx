--- v1 (2026-07-22)
+++ v2 (2026-09-07)
@@ -659,51 +659,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚/花溪雅斯特/溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚/花溪雅斯特/溪熙里/索菲或不低于以上标准酒店；网评4钻版参考行程详细描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -726,194 +726,192 @@
                 赠送【飞越黄果树】极限飞球体验，一镜到底看遍贵州美景。
                 <w:br/>
                 黄果树风景名胜区由【天星桥景区】、【陡坡塘瀑布景区】和【黄果树大瀑布景区】组成。
                 <w:br/>
                 【天星桥景区】位于黄果树大瀑布下游。天星桥游上半段。
                 <w:br/>
                 【陡坡塘瀑布景区】位于黄果树瀑布上游 1 公里处，瀑顶宽 105 米，高 21 米，是黄果树瀑布群中最宽的瀑布。
                 <w:br/>
                 【黄果树瀑布】是黄果树瀑布群中最大的一级瀑布，因该区域生长着很多“黄果树”得名。瀑布周围峰嶂，植被茂密，峡谷、溶洞、石林石柱比比皆是，属典型的喀斯特地貌。
                 <w:br/>
                 游览结束后，前往酒店入住后自由活动。
                 <w:br/>
                 注：水帘洞洞内路窄地滑，请根据自身情况选择进入参观，如遇景区关闭期间只可远观。
                 <w:br/>
                 水帘洞游览特别提示：
                 <w:br/>
                 (1)、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
                 <w:br/>
                 (2)、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
                 <w:br/>
                 (3)、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
                 <w:br/>
                 <w:br/>
                 友情提示：
                 <w:br/>
-                1、景区内保险+必乘环保车60元/人,，请现付导游；
+                1、景区内保险+需乘坐环保车60元/人,，请现付导游；
                 <w:br/>
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、黄果树大瀑布景区扶梯往返50元/人，为景区内体验项目，非必须消费，老人等体 力欠佳人员建议乘坐；
                 <w:br/>
                 4、景区内外商铺及路边摊位，非旅行社安排，请谨慎选购。
                 <w:br/>
                 5、不可抗力因素：
                 <w:br/>
                 如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
                 <w:br/>
                 <w:br/>
                 温馨提示：住宿须知
                 <w:br/>
-                1、6月份升级1晚黔南地区五钻参考：平塘天际万国或不低于以上标准网评5钻酒店；
-[...1 lines deleted...]
-                2、7月-8月期间住宿调整为网评三钻版/四钻版2选1，对应版本对应不同价格，参考如下：
+                黔南地区网评三钻版/四钻版2选1，对应版本对应不同价格，参考如下：
                 <w:br/>
                 网评3钻版（酒店参考）：都匀西苑锦润酒店/ 都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
                 <w:br/>
                 网评4钻版（酒店参考）：都匀毛尖度假/山水花园/都匀伯爵 /荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：黄果树风景区
                 <w:br/>
                 自费项：不含景区环保车和保险60元/人，请现付导游代买或现场自行购买； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">黔南地区（6月升级1晚五钻）：平塘天际万国或不低于以上标准网评5钻酒店；（7-8月）参考：网评3钻版/4钻版2选1（详细酒店参考行程描述）</w:t>
+              <w:t xml:space="preserve">黔南地区（网评3钻版）：都匀西苑锦润酒店/ 都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店；网评4钻版参考行程详细描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 酒店-荔波小七孔（车程约2小时）--西江（车程约3小时）
                 <w:br/>
-                早餐后，乘车前往小七孔景区，抵达后游览国家AAAAA级风景区【荔波小七孔】（不含景区内保险及必乘环保车50元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费，费用敬请自理），行车时间约2小时左右。
+                早餐后，乘车前往小七孔景区，抵达后游览国家AAAAA级风景区【荔波小七孔】（不含景区内保险及环保车50元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费，费用敬请自理），行车时间约2小时左右。
                 <w:br/>
                 小七孔景区游览攻略：西门进东门出
                 <w:br/>
                 从景区西门入园—&gt;乘坐环保车—&gt;游览卧龙潭—&gt;乘坐环保车—&gt;翠谷瀑布—&gt;水上森林—&gt;乘坐环保车—&gt;石上森林—68级跌瀑—&gt;拉雅瀑布—小七孔古桥—&gt;乘坐环保车—&gt;景区东门入口
                 <w:br/>
                 正常游览用时：4小时左右
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、荔波小七孔景区必乘环保车+保险50元/人，请现付导游；
+                1、荔波小七孔景区环保车+保险50元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m产生门票及其他消费敬请自理；
                 <w:br/>
                 3、鸳鸯湖划船船票30元/人，非必需消费，自愿选择，涉水有风险，须注意安全；
                 <w:br/>
                 4、小七孔景区内，路面湿滑，请着防滑鞋小心行走，注意安全；
                 <w:br/>
                 5、景区外街边均为个体商户店铺，非旅行社安排，请谨慎购买；
                 <w:br/>
                 6、不可抗力因素：如小七孔景区发布闭园通知，导致无法游览，取消小七孔游览行程，改为游览都匀绿博园景区或秦汉影视城景区，费用不退不补，敬请谅解。
                 <w:br/>
                 <w:br/>
-                游览结束后，乘车前往雷山国家AAAA级风景区【西江千户苗寨】（不含景区内保险及必乘四段电瓶车30元/人，请现付导游），行车时间约3.5小时左右。
+                游览结束后，乘车前往雷山国家AAAA级风景区【西江千户苗寨】（不含景区内保险及电瓶车30元/人，请现付导游），行车时间约3.5小时左右。
                 <w:br/>
                 西江千户苗寨游览攻略：
                 <w:br/>
                 1、景区可以24小时，观光车只能乘坐四次，进出各一次，上下观景台各一次；
                 <w:br/>
                 2、一定要到观景台俯瞰西江全景，下行欣赏白天的西江全景，上行欣赏夜晚下的满山星光；
                 <w:br/>
                 3、西江景区内只有两条主干道，临近河边的美食街夜市不容错过哦；
                 <w:br/>
                 特别安排景区内特色客栈，办理入住后，开启西江千户苗寨漫时光；
                 <w:br/>
                 景区可以 24 小时进出，预留充足自由游览时间，让你深度游览西江千户苗寨；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、西江千户苗寨景区必乘4段环保车+保险30元/人，请现付导游；
+                1、西江千户苗寨景区4段环保车+保险30元/人，请现付导游；
                 <w:br/>
                 2、儿童超1.2m门票及其他消费敬请自理；
                 <w:br/>
                 3、西江为自助式旅游体验景区，街边均为个体商户，非旅行社安排，请谨慎购买；
                 <w:br/>
                 贵州酸汤鱼采用少数民族的传统工艺制法，容易引起肠胃不适，建议少量食用。
                 <w:br/>
                 4、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期。
                 <w:br/>
                 5、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
                 <w:br/>
                 6、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
                 <w:br/>
                 7、西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔/西江依山伴水/璞宿山堂或低于以上标准客栈。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：荔波小七孔、西江千户苗寨
                 <w:br/>
                 自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区4段电瓶车+保险30元/人，请现付导游代买或现场自行购买；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1114,51 +1112,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：1晚贵阳当地高档/豪华标准建设双人间（标准2选1）+1晚入住西江特色客栈【详细参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早3正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内交通车保险140元/人，请现付导游；
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨）；不包含景区内交通车保险140元/人，请现付导游或提前付报名点；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，发司兼向导小团。
                 <w:br/>
                 6、导游：当地普通话导游服务，费用已含导游服务费（如8人以下配备专业小团司机+线上24h小管家服务，无导游）。不派全陪领队
                 <w:br/>
                 7、2岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
                 儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
@@ -1370,51 +1368,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通车/保险（黄果树/荔波小七孔/西江），请现付导游代买</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">黄果树不含景区必乘环保车和保险60元/人，西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；请现付导游</w:t>
+              <w:t xml:space="preserve">黄果树不含景区环保车和保险60元/人，西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；请现付导游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1424,51 +1422,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 140.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+              <w:t xml:space="preserve">景区其他选择性消费娱乐项目，如游船/电梯等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 荔波小七孔不含鸳鸯湖划船船票30元/人，选择性消费
                 <w:br/>
                 黄果树大瀑布往返扶梯50元/人，选择性消费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1778,51 +1776,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>