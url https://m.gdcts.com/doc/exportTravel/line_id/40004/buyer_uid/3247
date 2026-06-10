--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -1038,88 +1038,88 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天河潭→贵阳北/东（车程约50分钟）→广州（动车车程约5.5小时）
                 <w:br/>
-                早餐后，途径参观（酒厂）（导游会与全团客人协商，如不愿意参观则放弃此点），游览贵州山水浓缩盆景、喀斯特岩溶景观精髓——【天河潭景区外景】（不含必乘交通车/保险30元/人，请现付导游，如自动放弃游览，均无退费）。
+                早餐后，途径参观（贵阳酒厂）（导游会与全团客人协商，如不愿意参观则放弃此点），游览贵州山水浓缩盆景、喀斯特岩溶景观精髓——【天河潭景区外景】（不含必乘交通车/保险30元/人，请现付导游，如自动放弃游览，均无退费）。
                 <w:br/>
                 天河潭景区内，拥有国内最宽的钙化滩—卧龙滩钙化瀑布,穿天生桥,游览喀斯特地貌代表作水洞、旱洞。
                 <w:br/>
                 观景台很清幽，路比较窄，宽度约一米，深受大家的喜爱，若恋人想要经过便要携手依偎而行，就像在爱情的道路上，也需要相互扶持、相互依靠直到白头偕老一样。竹林深邃和静谧将在内心的深处种下一棵温馨的种子，像竹子一般圣洁、高雅。
                 <w:br/>
                 观景台是纵览天河潭核心景区美景的最佳观赏点，凭高而望，山下卧龙飞瀑、水上梯田、欢乐草坪、石蚌滩瀑布、天生石桥等美景可尽收眼底，让人深感“会当凌绝顶，一览纵山小”的豪壮与舒远。
                 <w:br/>
                 游览结束后返回贵阳，旅游车统一送团。
                 <w:br/>
                 高铁时间需订在14：00以后 (最后一天赠送景点天河潭，不去费用不退)。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、为保证行程顺利，返程高铁建议安排14点后车次。
                 <w:br/>
                 3、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 4、我社送站起点均为贵阳市主城区（观山湖区、云岩区、南明区），如因提前返回，从景点送站或客人自行续住两城区以外的酒店，所产生的送站费用增加，请自理。
                 <w:br/>
                 5、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
                 <w:br/>
                 6、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
                 <w:br/>
                 7、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
                 <w:br/>
                 8、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 9、如路上因为交通事故、堵车等不可抗拒因素造成大交通延误，我社不承担任何责任。
                 <w:br/>
                 交通：动车+送站一趟
                 <w:br/>
                 景点：天河潭外景
                 <w:br/>
-                购物点：天河潭朱砂店，消费自愿原则
+                购物点：酒厂、天河潭朱砂店，消费自愿原则
                 <w:br/>
                 自费项：天河潭电瓶车30元/人，请现付导游；园区其他项目费用均不含
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1839,50 +1839,127 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                荔波小七孔不含鸳鸯湖划船船票30元/人，选择性消费
+                <w:br/>
+                黄果树大瀑布往返扶梯50元/人，选择性消费
+                <w:br/>
+                天河潭园区项目，费用参考景区挂牌价，选择性消费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1907,101 +1984,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
-[...5 lines deleted...]
-                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
-                9、贵州部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
-[...3 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                9、购物：贵州地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2131,51 +2210,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>