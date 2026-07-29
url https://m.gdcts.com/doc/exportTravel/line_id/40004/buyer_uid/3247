--- v1 (2026-06-10)
+++ v2 (2026-07-29)
@@ -408,59 +408,67 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★每团不超24人纯玩品质游，升级2+1排陆地头等舱商务用车
                 <w:br/>
-                ★玩转经典黄小西：黄果树瀑布+荔波小七孔+西江千户苗寨+天河潭
+                ★玩转经典黄小西：黄果树瀑布+荔波小七孔+西江千户苗寨+天河潭+青云市集
                 <w:br/>
                 ★特色住宿：入住1晚西江特色客栈，保证入住西江景区，细品西江夜景
                 <w:br/>
                 ★甄选睡眠：其他3晚两大住宿标准随心选--网评3钻版/4钻版2选1
                 <w:br/>
-                ★贴心赠送：赠送飞越黄果树、西江200元旅拍代金券，苗家“打糍粑”互动体验，感受劳动的快乐，赠送糍粑每人一份；
-[...1 lines deleted...]
-                ★特色美食：【荔波簸箕宴】、【花开富贵宴】、【高山流水长桌宴】享苗家高山流水敬酒礼；
+                ★贴心赠送：
+                <w:br/>
+                赠送：《飞跃黄果树》4D观影一份，新的视觉方式深度体会黄果树瀑布之美
+                <w:br/>
+                赠送：西江200元旅拍代金券，在千户苗族聚集的部落，化身一次苗族人
+                <w:br/>
+                赠送：苗家“打糍粑”互动体验，感受当地人劳作的欢愉，并赠送糍粑每人一份
+                <w:br/>
+                赠送：天河潭特色观景咖啡每人一份，伴着醇厚的咖啡，站在360°眺望远方高山流水
+                <w:br/>
+                ★特色美食：【荔波簸箕宴】、【花开富贵宴】、【苗家风味宴】、【高山流水长桌宴】享苗家高山流水敬酒礼；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -619,507 +627,500 @@
                 黔灵山公园、东山寺、甲秀楼、文昌阁、花果园白宫、西普陀寺...
                 <w:br/>
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、两款住宿标准随心选，不同住宿版本对应价格不同，请根据需求进行选择：
                 <w:br/>
-                网评3钻版贵阳参考：艺术酒店 /伯纳德世纪金源店 /昊丽酒店/花溪雅斯特 /溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准网评3钻酒店；
-[...1 lines deleted...]
-                网评4钻版贵阳参考：贵阳小喜居酒店/锦江都城酒店/希顿酒店/溪山里酒店/誉住酒店/ 汇融国际/观山湖美仑/乐槿/维艾斯酒店/贵怡酒店/综保嘉悦 /云鹭酒店/骉马酒店/空港/智选假日酒店/地中海温泉度假酒店/美奈/贵怡尚品或不低于以上标准网评4钻酒店
+                网评3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店会展店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚或不低于以上标准网评3钻酒店；
+                <w:br/>
+                网评4钻版贵阳参考：汇融国际/溪山里酒店/锦江都城酒店/希顿酒店/观山湖美仑/小喜居酒店/誉住酒店/乐槿/智选假日酒店/贵怡尚品酒店/综保嘉悦/空港或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店 /伯纳德世纪金源店 /昊丽酒店/花溪雅斯特 /溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准网评3钻酒店；【4钻版参考行程描述酒店】</w:t>
+              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店/伯纳德世纪金源店/昊丽酒店会展店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚或不低于以上标准网评3钻酒店；【4钻版参考行程描述酒店】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳→荔波小七孔（车程约3.5小时）→西江（车程约3小时）
-[...7 lines deleted...]
-                正常游览用时：4小时左右
+                贵阳→黄果树（车程约2.5小时）→黔南（车程约3.5小时）
+                <w:br/>
+                早餐后，乘车前往国家 AAAAA【黄果树风景名胜区】（不含景区环保车和保险60元/人，费用现场自理或交付导游代买）。
+                <w:br/>
+                黄果树风景名胜区由【天星桥景区】、【陡坡塘瀑布景区】【黄果树大瀑布景区】组成。
+                <w:br/>
+                到达景区后乘坐景区环保车进入景区，参观亚洲第一大瀑布【黄果树大瀑布】（游览约2小时，不含景区大扶梯单程30元/人，往返50元/人，自愿消费项目）它高77.8米，宽101米，是瀑布群中最为壮观的瀑布。
+                <w:br/>
+                游览后，搭乘景区环保车前往【天星桥景区】（游览约1小时）这里的石、树、水的美妙结合，是水上石林变化而成的天然盆景景区。
+                <w:br/>
+                然后游览《西游记》拍摄地【陡坡塘瀑布】（游览约半小时）它位于黄果树瀑布上游1公里处，它是黄果树瀑布群中瀑顶最宽的瀑布。陡坡塘瀑布有一个特设的现象，每当洪水到来之前，瀑布都会发出轰隆的吼声，因此又叫吼瀑。
+                <w:br/>
+                贴心赠送：飞跃黄果树4D项目，可用更快通道进入黄果树，使用前，会有专人告知使用方法，赠送项目，不去不退费。
+                <w:br/>
+                游览完毕行车时间约3-4小时左右，入住黔南酒店，后可休息或自由活动。
+                <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、荔波小七孔景区必乘环保车+保险50元/人，请现付导游；
-[...38 lines deleted...]
-                6、西江客栈参考：黔庄酒店/蝴蝶谷酒店/西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店 /西江听涛轩客栈/西江弄花小院/璞宿山堂/望山客栈/时光里/西江河畔或不低于以上标准客栈。
+                1、黄果树扶梯往返50元/人，非必需消费，自愿选择，涉水有风险，须注意安全；
+                <w:br/>
+                2、导游在不减少景点的情况下可以根据景区人流量具体情况调整行程的景点游览顺序。
+                <w:br/>
+                3、景区内游客较多，请拍照时勿走路。黄果树为天然大瀑布，会有水溅到景区道路上，请各位游客小心湿滑，以免摔倒。如乘坐环保车人较多请游客耐心等候， 以免发生碰撞摔倒、黄果树风景名胜区3个景点为套票，如放弃任何一个景点无门票费用可退。
+                <w:br/>
+                <w:br/>
+                关于黄果树水帘洞景点游览的通知：
+                <w:br/>
+                1、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
+                <w:br/>
+                2、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
+                <w:br/>
+                3、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
+                <w:br/>
+                4、不可抗力因素：
+                <w:br/>
+                如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域 发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
+                <w:br/>
+                <w:br/>
+                今晚入住黔南地区酒店（都匀/荔波/独山等），酒店参考如下：
+                <w:br/>
+                网评3钻版（黔南酒店参考）：都匀西苑锦润酒店/都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
+                <w:br/>
+                网评4钻版（黔南酒店参考）：：都匀毛尖度假/山水花园 /都匀伯爵/荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：荔波小七孔、西江千户苗寨
-[...1 lines deleted...]
-                自费项：荔波小七孔景区内保险及环保车50元/人、西江千户苗寨四段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿选择消费
+                景点：黄果树风景区
+                <w:br/>
+                自费项：黄果树不含景区环保车和保险60元/人，请现付导游；不含黄果树扶梯往返50元/人，自愿选择消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西江客栈参考：黔庄酒店/蝴蝶谷酒店/西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店 /西江听涛轩客栈/西江弄花小院/璞宿山堂/望山客栈/时光里/西江河畔或不低于以上标准客栈</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">黔南酒店参考（网评3钻版）：都匀西苑锦润酒店/都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店；4钻版酒店参考行程描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西江—格鲁格桑民俗大观园（车程约2小时）—安顺古城（车程约3小时）—安顺（车程约20分钟）
-[...11 lines deleted...]
-                今晚入住安顺酒店。
+                酒店—荔波小七孔（车程约2小时）—西江（车程约3小）
+                <w:br/>
+                早餐后，乘车前往世界自然遗产——荔波【小七孔景区】（不含电瓶车及保险50元/人，费用现场自理或现付导游），景区全长7千米，因响水河上横跨着一座青石砌成的七孔拱桥，“小七孔风景区”因此得名。主要有小七孔古桥、拉雅瀑布、68级跌水瀑布、石上森林、水上森林、卧龙潭、鸳鸯湖等21个景点。
+                <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                安顺酒店参考：
-[...3 lines deleted...]
-                网评4钻版：远承大酒店/安顺神骏温泉度假酒店/安顺千山和悦酒店/安顺维也纳/御马湾温泉酒店/安顺屯舍文化/安顺葡华酒店/安顺美居酒店/ 安颐酒店或不低于以上标准酒店。
+                1、鸳鸯湖划船船票30元/人，非必需消费，自愿选择，涉水有风险，须注意安全；
+                <w:br/>
+                2、小七孔景区内，路面湿滑，请着防滑鞋小心行走，注意安全；
+                <w:br/>
+                3、景区外街边均为个体商户店铺，非旅行社安排，请谨慎购买；
+                <w:br/>
+                4、不可抗力因素：
+                <w:br/>
+                如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没，如小七孔景区发布闭园通知，导致无法游览，取消小七孔游览行程，改为游览都匀绿博园景区或秦汉影视城景区，费用不退不补，敬请谅解。
+                <w:br/>
+                <w:br/>
+                后前往游览黔东南苗族之乡，乘车约3小时左右——【西江千户苗寨】（不含四段电瓶车以及保险30元/人，费用现场自理或现付导游），全国最大的苗族村寨, 千户苗寨四面环山，重峦叠嶂，梯田依山顺势直连云天，白水河穿寨而过，将西江苗寨一分为二。寨内吊脚楼层层叠叠顺山势而建，又连绵成片，房前屋后有翠竹点缀。誉有 “苗族露天博物馆”之称。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期。
+                <w:br/>
+                2、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
+                <w:br/>
+                3、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
+                <w:br/>
+                晚餐后入住酒店休息或自由活动。
+                <w:br/>
+                今晚入住西江特色客栈，参考如下：
+                <w:br/>
+                西江特色客栈：黔庄/清风雅居/西江水岸/蝴蝶谷/山水谈/云亭依山/听涛轩/西江依山伴水/蓝靛阁/弄花小院/璞宿山堂/西江河畔/月影酒店/西江依山伴水/弄花小院或不低于以上标准客栈
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：格鲁格桑民俗大观园、安顺古城
-[...1 lines deleted...]
-                购物点：原始苗寨（银子/药品等），消费自愿原则
+                景点：荔波小七孔、西江千户苗寨
+                <w:br/>
+                自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区4段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">安顺网评3钻版：安顺鑫悦温泉度假酒店/朴树四季东站店/艾丽金座/四季五洲/妙栖/云来/雅兰特或不低于以上标准酒店；（4钻版请参考行程描述酒店）</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：荔波瑶王宴（簸箕餐）     晚餐：高山流水长桌宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西江特色客栈：黔庄/清风雅居/西江水岸/蝴蝶谷/山水谈/云亭依山/听涛轩/西江依山伴水/蓝靛阁/弄花小院/璞宿山堂/西江河畔/月影酒店/西江依山伴水/弄花小院或不低于以上标准客栈</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店-黄果树（车程约30分钟）-贵阳/安顺
-[...27 lines deleted...]
-                温馨提示：今晚酒店入住贵阳或安顺，根据实际情况安排为准。（贵阳酒店参考第一晚/安顺酒店参考第三晚）
+                西江-贵阳青云市集（车程约3.5小时）
+                <w:br/>
+                早上伴随鸡叫虫鸣声起床，欣赏美丽的晨景，云烟缭绕，又是另一番景象。【二次登上观景台】，当第一缕阳光穿透薄雾，与寨中升起的袅袅炊烟交织，整个山谷仿佛一幅流动的水墨画缓缓展开。此时，街上只有零星早起的村民。你可能会遇到荷锄而耕的农人、背着书包上学的孩童、在风雨桥边生火做早餐的苗族阿妈……这比摆拍更真实、更动人的生活气息，是西江最本真的魅力。
+                <w:br/>
+                午餐后返回贵阳，前往——【青云市集】（无门票，无观光车），这里是贵阳火爆的夜市和潮流地标，一个由老厂房改造而成的“赛博朋克风”沉浸式街区。
+                <w:br/>
+                这里不仅是外地游客必打卡的目的地，也是本地人频繁光顾的“深夜食堂”。它的前身是贵阳针织厂的老厂区，在改造中，它没有完全抹去历史的痕迹，而是保留了斑驳的红砖墙、旧机床和通风管道等工业遗存，再将这些硬核的骨架与现代设计、霓虹灯和潮流业态融合。这种“怀旧+潮流”的混搭感，让青云市集有了不同于普通商业街的独特气质。而且，这里是贵阳夜宵文化的集大成者。从老字号到网红小吃，基本你能想到的贵州味道都能找到。
+                <w:br/>
+                游览结束后乘车前往酒店，入住后休息或自由活动。
+                <w:br/>
+                <w:br/>
+                今晚入住贵阳酒店，参考如下：
+                <w:br/>
+                网评3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店会展店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚或不低于以上标准网评3钻酒店；
+                <w:br/>
+                网评4钻版贵阳参考：汇融国际/溪山里酒店/锦江都城酒店/希顿酒店/观山湖美仑/小喜居酒店/誉住酒店/乐槿/智选假日酒店/贵怡尚品酒店/综保嘉悦/空港或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景区
-[...1 lines deleted...]
-                自费项：黄果树景区内保险+环保车60元/人,请现付导游 ；不含黄果树大瀑布往返扶梯50元/人，选择性消费
+                景点：青云市集
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">贵阳酒店参考（3钻版）：艺术酒店 /伯纳德世纪金源店 /昊丽酒店/花溪雅斯特 /溪熙里/索菲/广州久龙/同心喜酒店/凯盛酒店或不低于以上标准网评3钻酒店；【4钻版参考行程描述酒店】</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：苗家风味餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">网评3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店会展店/昊丽酒店师大店/云上漫居/柏曼/溪熙里/柏丽艾尚或不低于以上标准网评3钻酒店；【4钻版参考行程描述酒店】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 天河潭→贵阳北/东（车程约50分钟）→广州（动车车程约5.5小时）
                 <w:br/>
-                早餐后，途径参观（贵阳酒厂）（导游会与全团客人协商，如不愿意参观则放弃此点），游览贵州山水浓缩盆景、喀斯特岩溶景观精髓——【天河潭景区外景】（不含必乘交通车/保险30元/人，请现付导游，如自动放弃游览，均无退费）。
+                早餐后乘车前往贵州山水浓缩盆景、喀斯特岩溶景观精髓——【天河潭景区外景】（该景区为产品特别赠送，含外景门票，不含电瓶车30元/人请现付导游或自行购买，如自动放弃游览此景点，均无退费）。
                 <w:br/>
                 天河潭景区内，拥有国内最宽的钙化滩—卧龙滩钙化瀑布,穿天生桥,游览喀斯特地貌代表作水洞、旱洞。
                 <w:br/>
+                其中，观景台是纵览天河潭核心景区美景的最佳观赏点，凭高而望，山下卧龙飞瀑、水上梯田、欢乐草坪、石蚌滩瀑布、天生石桥等美景可尽收眼底，让人深感“会当凌绝顶，一览纵山小”的豪壮与舒远。
+                <w:br/>
                 观景台很清幽，路比较窄，宽度约一米，深受大家的喜爱，若恋人想要经过便要携手依偎而行，就像在爱情的道路上，也需要相互扶持、相互依靠直到白头偕老一样。竹林深邃和静谧将在内心的深处种下一棵温馨的种子，像竹子一般圣洁、高雅。
                 <w:br/>
-                观景台是纵览天河潭核心景区美景的最佳观赏点，凭高而望，山下卧龙飞瀑、水上梯田、欢乐草坪、石蚌滩瀑布、天生石桥等美景可尽收眼底，让人深感“会当凌绝顶，一览纵山小”的豪壮与舒远。
-[...3 lines deleted...]
-                高铁时间需订在14：00以后 (最后一天赠送景点天河潭，不去费用不退)。
+                游览结束后乘车1小时左右，返回贵阳，旅游车统一送团。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
+                1、当地实际航班为准，以防不可抗因素而影响返程时间产生损失。本社统一14:00后送站，【行程外须提前/推迟走的请自行打车，费用自理；需要我社单独送的客人具体咨询旅行社】。(最后一天天河潭不去费用不退)。
+                <w:br/>
+                2、天河潭景区赠送每人一杯特色观景咖啡，您可以一边品尝醇厚的咖啡，一边站在咖啡馆360°观景台远眺高山流水的美景。咖啡杯套有特色好运符，拆卸下来找到前台盖上一个专属特殊印章，将民族的好运带回家。（Ps：此为赠送项目，不去不退费，具体规则使用前会有专人告知）
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、为保证行程顺利，返程高铁建议安排14点后车次。
                 <w:br/>
                 3、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 4、我社送站起点均为贵阳市主城区（观山湖区、云岩区、南明区），如因提前返回，从景点送站或客人自行续住两城区以外的酒店，所产生的送站费用增加，请自理。
                 <w:br/>
                 5、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
                 <w:br/>
                 6、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
                 <w:br/>
                 7、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
                 <w:br/>
                 8、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 9、如路上因为交通事故、堵车等不可抗拒因素造成大交通延误，我社不承担任何责任。
                 <w:br/>
                 交通：动车+送站一趟
                 <w:br/>
                 景点：天河潭外景
-                <w:br/>
-                购物点：酒厂、天河潭朱砂店，消费自愿原则
                 <w:br/>
                 自费项：天河潭电瓶车30元/人，请现付导游；园区其他项目费用均不含
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1191,93 +1192,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：3晚当地高档/豪华标准建设双人间（两大标准2选1）+1晚入住西江特色客栈；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；
                 <w:br/>
-                参考酒店：（住宿先后顺序可根据实际情况调整）
-[...16 lines deleted...]
-                <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：4早4正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，天河潭）；不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。不包含景区内必乘交通车保险170元/人，请现付导游；
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，安排司机兼向导服务。
                 <w:br/>
-                6、导游：当地普通话导游服务，费用已含导游服务费（8人（含）以下安排司机兼向导服务）。不派全陪领队
+                6、导游：当地普通话导游服务，费用已含导游服务费（8人（含）以下安排司机兼向导服务，非导游）。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
-                8、购物点：全程参观2个购物店；
+                8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1307,385 +1290,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
                 6、不包含景区内必乘交通车170元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
-            </w:r>
-[...333 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -2210,51 +1858,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2398,79 +2046,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>