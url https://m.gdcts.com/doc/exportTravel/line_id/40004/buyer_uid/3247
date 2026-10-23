--- v2 (2026-07-29)
+++ v3 (2026-10-23)
@@ -1198,51 +1198,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：3晚当地高档/豪华标准建设双人间（两大标准2选1）+1晚入住西江特色客栈；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；
                 <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：4早4正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，天河潭）；不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。不包含景区内必乘交通车保险170元/人，请现付导游；
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，天河潭）；不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。不包含景区内必乘交通车保险170元/人，请现付导游或交付报名点；
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，安排司机兼向导服务。
                 <w:br/>
                 6、导游：当地普通话导游服务，费用已含导游服务费（8人（含）以下安排司机兼向导服务，非导游）。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
@@ -1282,51 +1282,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车170元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人）；
+                6、不包含景区内交通车保险费用合计170元/人，请现付导游或支付报名点（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1431,51 +1431,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西江千户苗寨/荔波小七孔/黄果树/天河潭必乘交通车、保险费用</w:t>
+              <w:t xml:space="preserve">西江千户苗寨/荔波小七孔/黄果树/天河潭交通车、保险费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人；请现付导游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1502,51 +1502,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+              <w:t xml:space="preserve">景区其他娱乐项目，如游船/电梯等，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 荔波小七孔不含鸳鸯湖划船船票30元/人，选择性消费
                 <w:br/>
                 黄果树大瀑布往返扶梯50元/人，选择性消费
                 <w:br/>
                 天河潭园区项目，费用参考景区挂牌价，选择性消费
               </w:t>
             </w:r>
           </w:p>
@@ -1858,51 +1858,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>