--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 特惠】劲爆南欧 西班牙+葡萄牙+安道尔四星全览11天 南方航空·广州==马德里往返直飞行程单</w:t>
+        <w:t xml:space="preserve">【南欧 特惠】劲爆南欧 西班牙+葡萄牙+安道尔四星全览11天 (南航广州直飞）|含签小行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -653,51 +653,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州马德里-约400KM-西班牙小镇（西班牙）
                 <w:br/>
-                酒店早餐后，开展市区观光（市区游览约1小时）
+                酒店早餐后，开展市区观光（市区游览不少于1小时）
                 <w:br/>
                 参观马德里的核心—【太阳门广场】，曾经是马德里的东大门，现为马德里市区的中心，西班牙的零公里地标就设置在太阳门广场旁的政府大楼前。同时我们还可以参观到传说中的“妈妈快跑”的马德里市标—狗熊爬树铜像。之后参观【马约尔大广场】，由西班牙国王菲里普三世在1619年修建，广场中央便其英姿飒爽的骑马雕像，这座广场是马德里最热闹的聚集地。
                 <w:br/>
                 乘车前往参观【马德里皇宫】（入内参观，含官导讲解）（约60分钟）是仅次于凡尔赛宫和维也纳美泉宫的欧洲第三大皇宫，它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二。该皇宫已被辟为博物院，供游人参观。（因大皇宫仍为西班牙皇室所使用，如遇大型宗教活动、节日或政治活动，皇宫宣布不对外开放，旅行社将调整为其他景点游览或作退票处理，恕不另行通知）
                 <w:br/>
                 游览完毕前往小镇酒店入住。
                 <w:br/>
                 交通：飞机/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -737,51 +737,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西班牙小镇-约227KM-里斯本（葡萄牙）
                 <w:br/>
-                酒店早餐后，乘车前往【里斯本】（市区游览约1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。
+                酒店早餐后，乘车前往【里斯本】（市区游览不少于1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。
                 <w:br/>
                 【贝伦塔】外观，葡萄牙七大奇迹之一，葡萄牙前海关，是启航的起点归航的终点，修建于葡萄牙文艺复兴高潮时期，是曼努埃尔建筑风格的杰出代表。1983年被列为世界文化遗产，也是里斯本地标性建筑景观。【热罗尼莫斯修道院】外观，1983年与附近的贝伦塔一起被联合国教科文组织列为世界文化遗产，航海家达伽马也长眠于此。教堂与修道院的门墙连接长达100多米，几乎占据了整条街道，雄壮的气势也彰显了昔日葡萄牙无可匹敌的海上霸主地位。
                 <w:br/>
                 【航海家纪念碑】外观，纪念碑上刻着33位在航海时代具有贡献的人物像，领头的是亨利王子的塑像，为了纪念这位航海家-亨利王子逝世500周年。
                 <w:br/>
                 【四月二十五号大桥】远观，曾是欧洲第一长桥，世界第三长悬索桥。为了纪念葡萄牙人民在“丁香革命”中推翻军政府。
                 <w:br/>
                 游览完毕前往酒店入住。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -823,53 +823,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 里斯本-约463KM-塞维利亚（西班牙）
                 <w:br/>
-                酒店早餐后，游览【罗西奥广场Praça Dom Pedro IV】（约10分钟），在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。
-[...1 lines deleted...]
-                【自由大道】自由活动（约1小时），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
+                酒店早餐后，游览【罗西奥广场Praça Dom Pedro IV】（不少于10分钟），在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。
+                <w:br/>
+                【自由大道】自由活动（不少于1小时），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
                 <w:br/>
                 安排品尝百年老店出品的【正宗葡式蛋挞】（每人一个）。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
                 乘车前往【塞维利亚】，塞维利亚是一座让人激动的城市，这里是安达鲁西亚大区的首府、佛拉门戈舞蹈艺术的发源地、更是卡门的故乡、同时也是世界著名航海家哥伦布发现美洲新大陆的起点和终点。
                 <w:br/>
                 【塞维利亚】（游览约45分钟），【塞维利亚西班牙广场】：270度的弧形红砖建筑环绕着广场，马蹄形的拱门凸显摩尔复兴的建筑风格，弧形建筑的两端分别有两座74米高高耸立的尖塔，据说分别象征着天主教双王费迪南和伊莎贝尔。
                 <w:br/>
                 【玛丽亚・路易莎公园】：塞维利亚最大的公园，占地40多万平方米。它的前身是一座浪漫派风格的花园，由路易莎·德·奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。
                 <w:br/>
                 【塞维利亚大教堂】外观：此教堂所在地原为塞维利亚大清真寺，15世纪清真寺被拆毁，在原址上建造塞维利亚大教堂，航海家哥伦布安葬于此。它曾是基督教世界里大的宗教建筑，世界三大教堂之一，已经被选为世界文化遗产【黄金塔】外观：塞维利亚辉煌的航海史的见证,这里曾经是那些满载着黄金白银从美洲回来的船只的终点。
                 <w:br/>
                 游览完毕前往酒店入住。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1079,53 +1079,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 格拉纳达-约450KM-瓦伦西亚（西班牙）
                 <w:br/>
-                酒店早餐后，乘车前往西班牙第三大城市瓦伦西亚，“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观约10分钟）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
-[...1 lines deleted...]
-                瓦伦西亚最吸引世人目光的当属【艺术科学城】（外观约10分钟），这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
+                酒店早餐后，乘车前往西班牙第三大城市瓦伦西亚（游览时间不少于60分钟，“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】（外观）和【米伽勒塔】（外观）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
+                <w:br/>
+                瓦伦西亚最吸引世人目光的当属【艺术科学城】，这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
                 <w:br/>
                 特别安排特色餐【西班牙海鲜饭】，作为西餐三大名菜之一，西班牙海鲜饭与法国蜗牛、意大利面齐名。西班牙海鲜饭源于地中海，是以西班牙产艮米为原料的一种饭类食品，成品卖相绝佳，是您体验当地美食的不二之选。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：海鲜饭   </w:t>
             </w:r>
           </w:p>
@@ -1163,61 +1163,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓦伦西亚-约348KM-巴塞罗那（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往西班牙商业港口城市-巴塞罗那。充分领略这座世界性的城市，融合了罗马风格的痕迹、中世纪风格的城区、极为漂亮的现代主义风格及20世纪的先驱者的作品，保留着丰富的历史艺术遗产的城市，同时也鼓励新的艺术潮流。
                 <w:br/>
-                开展高迪作品奇幻之旅，巴塞罗那有欧洲之花美誉，但当地人更乐意称它为高迪之城，伟大的疯狂建筑家高迪把他的作品和艺术精神贯穿于巴塞罗那的血液之中。高迪建筑艺术的巅峰之作——【圣家族大教堂】（外观）（约15分钟），被列为世界遗产的建筑物，高迪肆意挥洒天赋设计建造了这座神奇的教堂，每一处砖石，每一块彩色都带有强烈的自然色彩，赋予教堂自然生命力。
-[...9 lines deleted...]
-                【兰布拉大街】（游览约1小时）：被誉为欧洲最美丽的林荫大道之一，是巴塞罗那最著名的地标性街区。余秋雨笔下的流浪者大街，这里可以说是西班牙最有活力的大街了云集了来自世界各地的行为艺术家和游客。
+                开展高迪作品奇幻之旅（市区游览不少于1小时），巴塞罗那有欧洲之花美誉，但当地人更乐意称它为高迪之城，伟大的疯狂建筑家高迪把他的作品和艺术精神贯穿于巴塞罗那的血液之中。高迪建筑艺术的巅峰之作——【圣家族大教堂】（外观），被列为世界遗产的建筑物，高迪肆意挥洒天赋设计建造了这座神奇的教堂，每一处砖石，每一块彩色都带有强烈的自然色彩，赋予教堂自然生命力。
+                <w:br/>
+                【米拉之家】（外观）高迪私人住宅的“封笔之作”，它的波浪形的外观是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆，和宽大的窗户组成的，可让人发挥想象力。
+                <w:br/>
+                【巴特罗之家（面谱屋）】（外观）以造型怪异而闻名于世，巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
+                <w:br/>
+                【1992年奥运会会址】：位于蒙特惠奇山，第25届奥林匹克运动会，在奥林匹克官网历届奥运会的介绍中，第一集就提到1992年巴塞罗那奥运会是开幕式历史上最让人震惊的瞬间之一。
+                <w:br/>
+                【旧港】：巴塞罗那历史悠久的港口,当年哥伦布就是从这里出发发现了美洲新大陆，这座港口见证了巴塞罗那的历史沧桑。
+                <w:br/>
+                【兰布拉大街】（游览不少于1小时）：被誉为欧洲最美丽的林荫大道之一，是巴塞罗那最著名的地标性街区。余秋雨笔下的流浪者大街，这里可以说是西班牙最有活力的大街了云集了来自世界各地的行为艺术家和游客。
                 <w:br/>
                 巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1253,51 +1253,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-约200KM-安道尔-约299KM-萨拉戈萨（西班牙）
                 <w:br/>
-                酒店早餐后，乘车前往【安道尔】（游览约1.5小时），安道尔位于西南欧法国和西班牙交界处，地处比利牛斯山脉南坡，属西班牙和法国之间的内陆山地国家，是欧洲多个“袖珍国”之一；购物是安道尔主要旅游节目之一，该国共有1000多家各种免税商店和购物中心，首都安道尔城是最主要的购物城。
+                酒店早餐后，乘车前往【安道尔】（游览不少于1.5小时），安道尔位于西南欧法国和西班牙交界处，地处比利牛斯山脉南坡，属西班牙和法国之间的内陆山地国家，是欧洲多个“袖珍国”之一；购物是安道尔主要旅游节目之一，该国共有1000多家各种免税商店和购物中心，首都安道尔城是最主要的购物城。
                 <w:br/>
                 参观【安道尔人民广场】位于依地势而建的政府大楼顶层，在这里可以欣赏周边壮丽的山谷和山峰，是最受当地人欢迎的集会场所。【罗通达广场】坐落在瓦利拉河上的一座桥梁处，是安道尔城的位置中心。外观【山谷石屋】始建于1580年，最初是一位富豪的私宅，1702年开始被用作安道尔的议会大楼。外观【圣埃斯特凡教堂】俗称“安道尔石头教堂”，是安道尔城的教区教堂，建筑呈南北向排列，其历史可以追溯到11世纪；
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1335,51 +1335,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨拉戈萨-约320KM马德里广州
                 <w:br/>
                 参考航班： CZ378   MADCAN  2100 1610+1（航班仅供参考，具体以实际为准）
                 <w:br/>
-                酒店早餐后，前往游览古代阿拉贡王国的首都-萨拉戈萨，摩尔人和基督教徒曾在这里聚居，留下了丰富的文化遗产。还是西班牙国宝画家戈雅的故乡、西班牙的圣母玛利亚朝拜中心。【皮拉尔圣母教堂】（外观约20分钟）世界文化遗产，是西班牙最重要的巴洛克建筑之一，以其宏伟的穹顶、华丽的壁画和供奉的皮拉尔圣母像闻名，象征信仰与艺术的完美融合。【政府喷泉大广场】（外观约20分钟）又称皮拉尔广场，因广场上的皮拉尔圣母大教堂而得名，被趣称为萨拉戈萨的“城市客厅”。广场上还有很多重要的建筑物和具有历史意义的纪念碑。
+                酒店早餐后，前往游览古代阿拉贡王国的首都-萨拉戈萨（游览不少于1小时），摩尔人和基督教徒曾在这里聚居，留下了丰富的文化遗产。还是西班牙国宝画家戈雅的故乡、西班牙的圣母玛利亚朝拜中心。【皮拉尔圣母教堂】（外观）世界文化遗产，是西班牙最重要的巴洛克建筑之一，以其宏伟的穹顶、华丽的壁画和供奉的皮拉尔圣母像闻名，象征信仰与艺术的完美融合。【政府喷泉大广场】（外观约20分钟）又称皮拉尔广场，因广场上的皮拉尔圣母大教堂而得名，被趣称为萨拉戈萨的“城市客厅”。广场上还有很多重要的建筑物和具有历史意义的纪念碑。
                 <w:br/>
                 随后驱车返回马德里。
                 <w:br/>
                 指定时间前往机场乘坐国际航班返回广州。
                 <w:br/>
                 交通：巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
@@ -1539,123 +1539,123 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.国际往返机票、机场税，团队经济舱；
                 <w:br/>
                 2.全程欧洲标准四星级酒店，1/2标准双人房；
                 <w:br/>
                 3.行程所列餐食，酒店早餐，全程7个正餐，中式团餐六菜一汤+特色美食：西班牙海鲜饭，赠送一人一个葡挞；（如遇退餐中餐12 欧元/每人/每餐），如遇赶飞机/火车/游轮等无法安排酒店早餐，则改为打包早餐，如遇指定的餐厅关闭或无法安排中餐的城市或用餐时间在高速公路休息站无法安排用餐，将安排当地餐或退餐费，如在全团协议下同意更改为特色餐，不退正常团餐费用，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4.境外旅游巴士，保证每人一正座；
                 <w:br/>
                 5.全程专业中文领队兼导游服务；
                 <w:br/>
-                6.基本景点大门票（只含:马德里皇宫（含官导）），其它为外观或免费；
+                6.含服务费和签证费用
+                <w:br/>
+                7.基本景点大门票（只含:马德里皇宫（含官导）），其它为外观或免费；
                 <w:br/>
                 欧洲旅游意外保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含签证费+司机导游服务费合计4000元/人（该费用与团款一起收取）；
-[...21 lines deleted...]
-                12.因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
+                1.全程酒店单人间附加费3200元/人（酒店单房差仅指普通单人间如要求安排大床房或标双，单房差另议）；
+                <w:br/>
+                2..不含旅途中飞机候机及转机用餐；
+                <w:br/>
+                3.因调整航空燃油价格而导致机票价格上升，需另外补交燃油升幅的差价；
+                <w:br/>
+                4.护照费及申请签证中准备相关材料所需的制作费、手续费，如未成年人公证、认证费等；
+                <w:br/>
+                5.前往领事馆打指模及面签和面销产生的各种费用，如交通费、住宿费等；
+                <w:br/>
+                6.出入境行李的海关税、搬运费、保管费和超重（件）行李托运费或运输期间行李的损坏费；
+                <w:br/>
+                7.旅途中飞机/火车/船只等交通工具的等候及转乘时的用餐；
+                <w:br/>
+                8.行程中的一切个人消费（例如酒店内的酒水、洗衣、上网、通讯等费用）及自由活动期间的餐费、交通费等；
+                <w:br/>
+                9.行程中未提到的其它费用：如特殊门票、游船（轮）、缆车、地铁票、公交票等费用；
+                <w:br/>
+                10.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改及其它不可抗力原因导致的费用；
+                <w:br/>
+                11.因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
                 <w:br/>
                 欧洲各地有当地官方导游讲解（例如 ：威尼斯、罗马、佛罗伦萨、罗浮宫、凡尔赛宫、马德里皇宫等），为了感谢他们的热忱服务，请另付上小费1欧元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2020,68 +2020,1099 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">见附件</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">英属直布罗陀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：全团
+                <w:br/>
+                直布罗陀是欧洲四小国之一，唯一一个能看到直布罗陀海峡，感受美丽的直布罗陀灯塔为全球国家地理杂志封面图，这里的猴子都是有将军头衔的，登高望远让你在这里亲临直布罗陀海峡，左边是地中海，右边是大西洋，对面是非洲，后面是西班牙，脚下是英国，一眼看6景的神奇国度！
+                <w:br/>
+                含司机服务+导游服务费+高速费+车费+出入境
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 180.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴塞罗那深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                走进哥特区，让你穿越时空跟巴塞罗那的设计家来一次灵魂碰撞，哥特区是巴塞罗那艺术之城的核心区域，也是这座城市历史与文化的发源地。
+                <w:br/>
+                含司机服务+导游服务费+高速费+车费+进城费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣家族大教堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                圣家族大教堂由西班牙建筑师高迪设计。尽管教堂还未竣工，但已被联合国教科文组织选为世界遗产。时代杂志评价教堂“感性、神圣、异想天开、生机勃勃”
+                <w:br/>
+                含司机+导游服务费+官导服务费+车费+门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">桂尔公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                桂尔公园建于1900-1914年，并被联合国教科文组织列入世界文化遗产。高迪是奎尔公园的设计师，但高迪自然主义理念在这里逐步成熟并得到了充分展现。
+                <w:br/>
+                含司机服务+导游服务费+官导服务费+车费+门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">佛拉明哥表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                融舞蹈、歌唱、器乐于一体的西班牙艺术瑰宝，忧郁哀伤、狂热奔放而唯一的音乐风格与独特的舞蹈形式构筑强大的魅力……
+                <w:br/>
+                含司机服务+导游服务费+车费+门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">①龙达古城 或 ②托莱多古城 或 ③塞戈维亚古城</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：每项20人
+                <w:br/>
+                所示为每项停留时间参考及每项价格参考
+                <w:br/>
+                ①【龙达】曾被海明威称赞为“最适合私奔的地方”，被誉为“天空之城”的西班牙龙达小镇，诞生于罗马帝国时代，是斗牛的发源地。
+                <w:br/>
+                ②【托莱多】千年古都托莱多，地位就如同京都之于日本，西安之于中国，作为曾经欧洲的政治、文化、商业中心之一，有着丰富又包容的文明，西班牙之荣耀，西班牙城市之光。
+                <w:br/>
+                ③【塞哥维亚】塞哥维亚城边的阿尔卡萨城堡（外观），迪斯尼著名的白雪公主城堡就是以它为蓝本修建的。有千年的古罗马水渠，是世界未解之谜，同时也是电影使徒行者的核心取景地。
+                <w:br/>
+                含司机服务+导游服务费+官导费+高速费+车费+入城费+小费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">①米哈斯 或 ②马拉加 或 ③佩尼斯科拉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：每项20人
+                <w:br/>
+                所示为每项停留时间参考及每项价格参考
+                <w:br/>
+                ①【米哈斯】白色小镇米哈斯的建筑更接近天堂纯净的颜色风格，是地中海畔一个全年盛开鲜花的纯白小镇，街头没有一个匆忙的过客，只有一脸悠闲悠哉游哉的旅人。
+                <w:br/>
+                ②【马拉加】毕加索的故乡，他曾说：没有体会过马拉加阳光的人，就创造不出立体主义的绘画艺术。无论是马拉加城里城外或是远处的地中海，每一处美景都是让你流连忘返。
+                <w:br/>
+                ③【佩尼斯科拉】是西班牙最受欢迎的旅游胜地之一,全球排名前30名，佩尼斯科拉城堡还是《权力的游戏》的取景地之一。几乎每一个欧洲人都会去的圣地。
+                <w:br/>
+                含司机服务+导游服务费+高速费+车费+入城费+小费等费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">里斯本深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：每项20人
+                <w:br/>
+                阿尔法玛是里斯本老城区中最具代表性的，这里是不带杂质真正带有里斯本独有味道的地方。错综复杂的旧街道、扭曲的小巷、隐藏的街角、多彩的房屋互相层叠，宛如一个美丽如画的迷宫。
+                <w:br/>
+                含司机服务+导游服务费+车费+讲解费+停车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗卡角+卡斯卡伊斯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                【罗卡角】游览“世界必去的50个地方”之一的“陆止于此海始于此”的罗卡角，感受大西洋的波澜壮阔。【卡斯卡伊斯】闲逛卡斯卡伊斯小镇，第一部007的电影《皇家赌场》就是在卡斯卡伊斯拍摄的，感受小镇与大海的亲密。
+                <w:br/>
+                含司机服务+导游服务费+高速费+车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿尔罕布拉宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                中世纪摩尔人在西班牙建立的格拉纳达王国的王宫，是世界上最完整的阿拉伯宫殿，从任何角度来看，这都是一座美仑美奂的惊人杰作。
+                <w:br/>
+                含司机服务+导游服务费+官导服务费+车费+门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西班牙斗牛表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                西班牙的国粹，精湛的斗牛技艺，体现力与美的结合，惊心动魄的格斗展现“真实的瞬间”，以“死亡的舞蹈”享誉世界。
+                <w:br/>
+                含司机服务+导游服务费+车费+门票。
+                <w:br/>
+                备注：【此项目具有季节性限制】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">①【伯纳乌球场】或 ②【诺坎普球场】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                所示为每项停留时间参考及每项价格参考
+                <w:br/>
+                ①马德里【伯纳乌球场】皇马主场，见证世界足球史上最成功俱乐部的辉煌。
+                <w:br/>
+                ②巴塞罗那【诺坎普球场】巴塞主场，感受史无前例的6冠王的风采。
+                <w:br/>
+                含司机服务+导游服务费+车费+门票
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">烤乳猪餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                成行人数：20人
+                <w:br/>
+                烤乳猪餐是西班牙的名菜，它是西班牙中必不可少的项目。
+                <w:br/>
+                含司机服务费+导游服务费+定位费+车费+餐费+餐厅服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">关于自费说明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                旅行社在不影响正常旅程行程安排的前提下，旅行社提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双方协商一致且不影响其他旅行社的行程安排”，因此在本次旅行过程，旅行社应旅游者要求并经双方协商一致，由甲方协助安排乙方参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目； 
+                <w:br/>
+                参考价为20人以上成团的优惠价，如果人数不足20人，报价将会上涨，具体售价根据参加人数而上涨。或导游将取消自费活动的安排，请您谅解；
+                <w:br/>
+                如达到自费项目相应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目列表上勾选并签字确认。一旦发生纠纷，我社将把您签字确认的副券作为处理依据；
+                <w:br/>
+                请在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用；若参加自费风味餐，以下价格不退正常团餐费用。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2502,51 +3533,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>