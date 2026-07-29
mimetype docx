--- v0 (2026-04-07)
+++ v1 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【伊犁·春日三重奏】新疆伊进乌出双飞8天 库尔德宁|那拉提|赛里木湖|天山天池|独山子大峡谷|多巴胺六星街|天山花海|乌尉高速·天山胜利隧道行程单</w:t>
+        <w:t xml:space="preserve">【伊犁·夏日三重奏】新疆双飞8天 库尔德宁|那拉提|赛里木湖|天山天池|独山子大峡谷|多巴胺六星街|天山花海|乌尉高速·天山胜利隧道行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,115 +388,89 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                产品寄语：
-[...27 lines deleted...]
-                库尔德宁风景区，天山深处的隐秘花园，四季轮转，光影交织，每一帧都是大自然的杰作！
+                【绝色双草原】咫尺冰川，夏塔秘境的终极浪漫X草原之王-那拉提空中草原
+                <w:br/>
+                夏塔秘境丨雪山、冰川、森林、草原同框，徒步木扎尔特冰川脚下，感受“新疆阿尔卑斯”的震撼。
+                <w:br/>
+                那拉提草原丨天山下的绿色明珠，藏在云端的人间仙境、世界四大草原之一，草原初绿如茵。
+                <w:br/>
+                【遇见双湖】撒贝宁都说过的好#赛里木湖X天山天池
+                <w:br/>
+                赛里木湖丨大西洋最后一滴眼泪，云端之上的蓝宝石，，此生必去；VIP包车直通，无需排队！
+                <w:br/>
+                天山天池丨是每个初入新疆的必去之地！倾听那关于瑶池的神话传说~！
+                <w:br/>
+                【大地脉络】
+                <w:br/>
+                独库公路丨一年仅开放4个月的景观大道，一日有四季，十里不同天
                 <w:br/>
                 独库起点丨独山子大峡谷，独库起点，亿年奇观，特别安排独库公路0起点打卡，游览独库公路博物馆，独库公路回味体验！
                 <w:br/>
-                伊见双湖丨撒贝宁都说过的好#赛里木湖+天山天池
-[...31 lines deleted...]
-                特色美食：安排新疆独有特色大盘鸡+特色烤羊肉串/烤包子+奔跑的肉饼子+手抓饭+那拉提养蜂女晚宴+特色丸子汤；特别安排特色歌舞欢送晚宴，古丽/巴郎子随乐起舞，为我们伊犁深度8日画上圆满句号！
+                【震撼人文】
+                <w:br/>
+                昭苏湿地公园·天马浴河丨汉武帝为之赋诗的“天马”在河水中奔腾，场面壮阔。
+                <w:br/>
+                八卦城·特克斯丨世界上唯一保存完整、没有红绿灯的八卦布局城市。
+                <w:br/>
+                【花海盛宴】
+                <w:br/>
+                6月薰衣草丨紫色花海浪漫出片 VS  7月油菜花丨金黄与雪山相映。
+                <w:br/>
+                特别体验丨入住那拉提3圈特色民宿，推窗见草原，特别安排草原下午茶+篝火晚会，学做手抓饭、烤羊肉串。
+                <w:br/>
+                交通优势：南航、国航大航司直飞乌鲁木齐航班，平衡效率与深度！每天车程舒适，旅行不再只是赶路！
+                <w:br/>
+                优质大巴：2+1航空座椅大巴（满12人即升级），腿部空间增加50%，长途不憋屈。
+                <w:br/>
+                甄选住宿：6晚市区网评4钻舒适豪华酒店※指定入住国际品牌-温德姆旗下酒店
+                <w:br/>
+                ※那拉提指定入住设计与美感并存的特色民宿
+                <w:br/>
+                特色美食：安排新疆独有特色大盘鸡+特色烤羊肉串/烤包子+奔跑的肉饼子+手抓饭+特色丸子汤+特色歌舞晚宴，古丽/巴郎子随乐起舞，为我们伊犁深度8日画上圆满句号！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -613,85 +587,85 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州→（飞机）伊宁-（汽车15分钟约4km）六星街
-[...1 lines deleted...]
-                广州机场乘飞机赴【伊宁】。广州白云机场迎接各位贵宾，欢迎来到大美新疆！ 落地后前往游览【六星街】（游览约1H）伊宁六星街是童话的彩色小镇，新疆的浪漫角落，街道两旁富有特色的房屋错落有致，墙面上那些由民间艺术家绘制的各种墙画在阳光的照映下变得更有艺术感，传统的木质门窗镶嵌着精致的雕花，游毕后入住酒店休息。
+                广州→（飞机）乌鲁木齐
+                <w:br/>
+                广州机场乘飞机赴【乌鲁木齐】。广州白云机场迎接各位贵宾，欢迎来到大美新疆！ 抵达后前往乌鲁木齐酒店入住休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、新疆气紫外线照射强烈，也特别干燥，请做好防晒措施并及时补充水分；
                 <w:br/>
                 2、新疆与内地城市时差2小时，新疆是9点半、10点上班，14点午饭，20点晚饭；
                 <w:br/>
                 3、新疆境内安检比较严格，商店，餐厅，景区，酒店需要过安检检查，请客人随时携带身份证；
                 <w:br/>
                 4、新疆景点和景点之间的距离远，有时候不能按时吃饭，建议备好干粮、零食在车上补充能量
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">伊宁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -702,75 +676,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊宁-（汽车6H，480km）独山子大峡谷-（汽车约0.5H，约30km）独山子
-[...1 lines deleted...]
-                早餐后乘车前往网红打卡地【独山子大峡谷】（游览约1小时），揭开独库秘境「独山子大峡谷」的面纱，亿年奇观震撼无比！万物皆有裂痕，那是光照进来的地方，独山子大峡谷，一处被岁月雕琢的神秘之地。天山雪水流经这里的土壤形成冲积沟壑，沿着河道往天山脚下走，边走边看着河道和清凉的河水，欣赏着陡峭的土山，在草原上形成层次分明的土壤层，颜色主要以灰色、黑色为主。峡谷的雪水很大，经过这些土壤时，携带着泥沙的水变得很混浊。历经时间岁月及大自然的鬼斧神工，雕刻出了这令人震撼的奇特景观。【独库公路0公里处】（拍照留影），这里是独库公路的起点碑，预示着562.75公里的独库公路之旅的开始。赠送位于独库公路大本营游客广场的【独库公路博物馆】（赠送景点，如遇场馆关闭则改为外观，无门票退费，敬请谅解）这里占地1700多平方米，分为”不朽传奇 天路风华“，“戈壁明珠，天山骄子”等五个部分，通过珍贵文献、实物、照片，以及雕塑全景式展现独库公路的筑路历史和沿线美丽风光。后乘车前往酒店入住休息。夜晚安排篝火活动，与当地维吾尔族小伙/古丽学做特色新疆手抓饭，以及串烧羊肉串！舒适自在，像当地人一样的生活！
+                乌鲁木齐-（汽车3.5H，280km）独山子大峡谷-（汽车约2H，约40km）奎屯
+                <w:br/>
+                早餐后乘车前往网红打卡地【独山子大峡谷】（游览约1小时），揭开独库秘境「独山子大峡谷」的面纱，亿年奇观震撼无比！万物皆有裂痕，那是光照进来的地方，独山子大峡谷，一处被岁月雕琢的神秘之地。天山雪水流经这里的土壤形成冲积沟壑，沿着河道往天山脚下走，边走边看着河道和清凉的河水，欣赏着陡峭的土山，在草原上形成层次分明的土壤层，颜色主要以灰色、黑色为主。峡谷的雪水很大，经过这些土壤时，携带着泥沙的水变得很混浊。历经时间岁月及大自然的鬼斧神工，雕刻出了这令人震撼的奇特景观。【独库公路0公里处】（拍照留影），这里是独库公路的起点碑，预示着562.75公里的独库公路之旅的开始。赠送位于独库公路大本营游客广场的【独库公路博物馆】（赠送景点，如遇场馆关闭则改为外观，无门票退费，敬请谅解）这里占地1700多平方米，分为”不朽传奇 天路风华“，“戈壁明珠，天山骄子”等五个部分，通过珍贵文献、实物、照片，以及雕塑全景式展现独库公路的筑路历史和沿线美丽风光。后乘车前往精河酒店入住休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：独山子
+                到达城市：奎屯市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">独山子</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -781,412 +755,425 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独山子→（汽车约4h，约315KM）赛里木湖→（汽车2H，约150h）伊宁
-[...6 lines deleted...]
-                <w:br/>
+                奎屯→（汽车约7h，约248KM） 独库公路北段→（汽车2H，约120KM）那拉提
+                <w:br/>
+                早餐后，早餐后换乘（5-7座商务车或小车，根据人数安排车辆、一人一座），进入【独库公路】北段（约7小时车程，沿途停车拍照）。独库公路一年仅开放4个月（6月-9月），被誉为“中国最美公路”。一日穿越四季，雪山融水形成的瀑布，悬挂在公路旁，哈希勒根达坂：海拔3400米，6-7月仍有雪墙，乔尔玛烈士纪念碑：缅怀为修路牺牲的168位烈士，聆听感人故事。沿途停车拍照，尽情欣赏从峡谷、雪山到草原的景观变幻。傍晚抵达那拉提，入住特色民宿，享用草原下午茶，晚上参加篝火晚会。
+                <w:br/>
+                【独库公路特殊情况说明】
+                <w:br/>
+                ①独库公路通行受季节天气影响，每年只在6月至9月底开通，即使通车期遇雨雪塌方也会临时封路，在封闭管制期间，只能绕路返回；②所增加的车费、油费、司机服务费均由旅行社承担，不再向游客收费，也无任何费用退还。因封路不可抗力因素增加的游客食宿费用，火车票或飞机票，需要游客自行承担。③独库公路限速和弯道较多，且在近年来出现了堵车的情况，我们会在安全的前提前停车游玩，请做好舟车劳顿的心理准备。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、赛里木湖景区由我社旅游车游湖，节省景区排队搭乘区间车的时间，区间车费用正常产生，请悉知；
-[...3 lines deleted...]
-                3、赛里木湖景点海拔稍高，紫外线较强，天气多变，请准备好保暖、防紫外线及太阳镜、女士丝巾等用品；
+                1.独库公路属于山区道路，路况较好，但弯多路窄，容易晕车，请提前备好晕车药物；
+                <w:br/>
+                2.山区道路不能随意停车，司机会在安全的观景点适当停留拍照，下车观赏时，独库公路上仍有积雪残留，需留意脚下，注意防滑，观景点处未修有扶手护栏，注意安全！
+                <w:br/>
+                3.独库公路高达海拔三千米以上，独库公路沿岸的春夏天气温一般在5-25°左右，晚上相对寒冷，建议您带上暖和的衣服和舒适的鞋子。
+                <w:br/>
+                4.由于独库公路受制于天气影响，按惯例只有每年6月-9月中旬能通行，如遇特殊天气当地交管部门会采取封路措施以保障安全，或独库公路未正式开通，预备方案如下：
+                <w:br/>
+                行程顺序先后调整
+                <w:br/>
+                第三天奎屯-赛里木湖-薰衣草-伊宁
+                <w:br/>
+                第四天伊宁-昭苏湿地公园·天马浴河-夏塔-特克斯
+                <w:br/>
+                第五天特克斯-八卦城打卡-那拉提草原-草原下午茶+篝火晚会-那拉提
+                <w:br/>
+                第六天那拉提-独库公路-奎屯（备注：独库如调整仍交通管制，则当天往G218前往乌尉高速·天山胜利隧道前往乌鲁木齐）
+                <w:br/>
+                第七天奎屯-棉花馆-天山天池-乌鲁木齐
+                <w:br/>
+                第八天乌鲁木齐-送机
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：伊宁
+                到达城市：那拉提
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊宁</w:t>
+              <w:t xml:space="preserve">那拉提</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊宁→（汽车约80km ，约1.5H ）伊犁天山花海景区→（汽车约45km，约1H）巩留
-[...1 lines deleted...]
-                酒店享用早餐后，出发前往【天山花海景区】（游览时间约 2 小时，含区间车）新疆伊犁与法国普罗旺斯同处于一个纬度，土壤气候也极为相似，所以造就了新疆伊犁的得天独厚的优势。景区内有杏花、桃花、梨花、西梅花、天山红花会根据季节陆续开放，雪山下梦幻般的花海，总是能给人惊喜。游毕后前往巩留入住酒店休息。这天入住桃里·留墅酒店，我们提供了特色民族服装，当你穿上民族服饰，站在阳光下，仿佛就是那个古丽/巴郎子，势必会是朋友圈最爆的圈！
+                那拉提-（汽车约10min）那拉提草原-（汽车约210km，约3.5H）天山花海→（汽车约70km，约1.5km） 特克斯
+                <w:br/>
+                早餐后，前往【那拉提风景区·空中草原】（含门票，含空中草原区间车，游览时间约3小时）那拉提草原的哈萨克语意是“有太阳的地方”，隐匿在天山腹地之中，镇守着伊犁河谷东端。这里草原广袤无垠，风光旖旎，声名远播。它更是世界四大草原之一的亚高山草甸植物区，物种丰富，生态独特，是大自然鬼斧神工的杰作，也是万千旅人魂牵梦萦的诗与远方。6-8月的那拉提，绿草如茵，野花遍地，远处雪山连绵，感受“空中草原”的辽阔。随后出发前往【天山花海景区】（游览时间约 2 小时，含区间车）新疆伊犁与法国普罗旺斯同处于一个纬度，土壤气候也极为相似，所以造就了新疆伊犁的得天独厚的优势。景区内有杏花、桃花、梨花、西梅花、天山红花会根据季节陆续开放，雪山下梦幻般的花海，总是能给人惊喜。！傍晚前往【八卦城·特克斯】（游览约30分钟），这是世界上唯一保存完整、没有红绿灯的八卦布局城市，感受周易文化的精妙。晚宿特克斯。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：巩留
+                到达城市：特克斯县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">巩留</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">特克斯</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巩留→（汽车约2H，约125km）吐尔根杏花沟→（汽车约1H，约50km）那拉提
-[...3 lines deleted...]
-                【温馨提示】杏花盛放期，最美4月天，行程赠送安排库尔德宁野杏花园！
+                特克斯→（汽车92km，约1.5H）昭苏湿地公园→（汽车约50km，约1H）夏塔→（汽车270km，约4H）伊宁
+                <w:br/>
+                早餐后前往【昭苏湿地公园】，观看“天马浴河”实景表演（约30分钟）。汉武帝曾赋诗赞美“天马”，如今骏马在特克斯河中踏浪狂奔，水花四溅，场面震撼。后【夏塔景区】（游览约3小时）。夏塔是伊犁最接近雪山的地方，木扎尔特冰川巍峨耸立，云杉林与草原交织，仿佛走进《海蒂和爷爷》的电影画面。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：那拉提
+                到达城市：伊宁县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">那拉提</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊宁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                那拉提→（汽车约10min，约5km）那拉提风景区→（汽车约6h，约305km）和静
-[...1 lines deleted...]
-                早餐后，随后前往【那拉提风景区·空中草原】（含门票，含空中草原区间车，游览时间约3小时）那拉提草原的哈萨克语意是“有太阳的地方”，隐匿在天山腹地之中，镇守着伊犁河谷东端。这里草原广袤无垠，风光旖旎，声名远播。它更是世界四大草原之一的亚高山草甸植物区，物种丰富，生态独特，是大自然鬼斧神工的杰作，也是万千旅人魂牵梦萦的诗与远方。往草地上看去还可以看到草原上的冰百合！
+                伊宁→（汽车约155km，约2.5H）赛里木湖 →（汽车约315km，约4H） 奎屯
+                <w:br/>
+                早餐后，前往赛里木湖，途经果子沟大桥（车观）继续赴【赛里木湖】（游览约3H，含首道门票，安排VIP包车直入 ），赛里木湖古称"净海" ，位于中国新疆博尔塔拉蒙古自 治州博乐市境内的北天山山脉中 ，是大西洋暖湿气流最后眷顾的地方 ，被称作大西洋最后一滴眼泪。赛里木湖湖水清澈透明，如同一面镜子，映照出天空的蓝，云的白，日的金，月的银。湖面宽广无垠，仿佛是大地的一只眼睛，静静地凝视着天空，凝视着世界；傍晚抵达奎屯入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                到达城市：和静
+                到达城市：奎屯市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">和静</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奎屯</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                和静-穿越天山胜利隧道-（汽车约3H，约205km）乌鲁木齐-（汽车70km，约1h）天山天池-（汽车70km，约1h）乌鲁木齐
-[...1 lines deleted...]
-                早餐后，车轮滚滚向前，即将驶入【乌尉高速】横穿世界最长的高速公路隧道【天山胜利隧道】驾车时长从7小时压缩至3.5小时，南北疆“3小时经济圈”正式开启。隧道内部化身“光影画廊”：顶部用光影技术模拟蓝天白云与星空，两侧墙面绘制着天山冰川、沙漠胡杨的壮美画卷，让20分钟的穿行不再单调，有效缓解驾驶疲劳。乌尉高速的魅力，还在于它将新疆的极致地貌“串珠成链”。且一举创下“世界最长高速公路隧道”“高速公路竖井深度世界第一”两项世界纪录。都市风貌与天山南麓的辽阔牧区的切换。它串连多样地貌，让我们通过车轮领略天山冰川、草原牧场、森林峡谷、戈壁湿地等美景，并感受工程建设对沿线生态的守护。穿过隧道继续前往乌鲁木齐，抵达后乘车前往【天山天池】（含门票+区间车，游览时间约3小时含区间车上下山时间）古称"瑶池"，位于博格达峰前，海拔1910米，这里群山环碧、雪峰倒影、苍松叠障、毡房点点，属天山第一胜景，瑶池不二仙境！是国务院首批国家重点风景名胜区，5A风景区，也是国家级森林公园，被联合国教科文组织列为博格达人与生物圈保护区。前往天池湖畔，远眺博格达雪峰，天池湖面海拔1900余米，是世界著名的高山湖泊。游毕后前往酒店入住休息。
+                奎屯-（汽车246km，约3h）天山天池-（汽车70km，约1h）乌鲁木齐
+                <w:br/>
+                早餐后乘车前往【天山天池】（含门票+区间车，游览时间约3小时含区间车上下山时间）古称"瑶池"，位于博格达峰前，海拔1910米，这里群山环碧、雪峰倒影、苍松叠障、毡房点点，属天山第一胜景，瑶池不二仙境！是国务院首批国家重点风景名胜区，5A风景区，也是国家级森林公园，被联合国教科文组织列为博格达人与生物圈保护区。前往天池湖畔，远眺博格达雪峰，天池湖面海拔1900余米，是世界著名的高山湖泊。游毕后前往酒店入住休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、如遇天山胜利隧道方向道路临时关闭，则放弃走天山顺利隧道，改其他路段前往乌鲁木齐。
                 <w:br/>
                 2、天池海拔1800米紫外线比较强，提前准备羽绒服、太阳镜（雪地里太阳镜很重要）、防晒霜；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 到达城市：乌鲁木齐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">乌鲁木齐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1316,138 +1303,335 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.大交通：往返经济舱机票（不含机建燃油税）
-[...1 lines deleted...]
-                2、住宿：升级1晚网评5钻超豪华酒店+5晚网评4钻酒店高级舒适+1晚精品舒适3钻，单男单女请自补房差，不占床不退房差。（特殊说明：新疆酒店查得比较严格，不允许3成人住一间标双），如遇政府调整的特殊原因，不能安排备选酒店时，旅行社有权安排同级别、同标准的其他酒店。
+                1.大交通：含往返经济舱机票，不含机建燃油税
+                <w:br/>
+                2、住宿：6晚网评4钻超豪华酒店+1晚网评3钻那拉提民宿，单男单女请自补房差，不占床不退房差。（特殊说明：新疆酒店查得比较严格，不允许3成人住一间标双），如遇政府调整的特殊原因，不能安排备选酒店时，旅行社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 参考酒店：
                 <w:br/>
-                伊宁3钻：臻品酒店 /丽呈睿轩/度格/云枫/美伊天或不低于以上标准酒店
-[...13 lines deleted...]
-                乌鲁木齐5钻国际品牌高奢酒店：中建福朋喜来登或希尔顿欢朋酒店或不低于以上标准酒店
+                乌鲁木齐4钻：玉京昆仑/玄圃/亚馨/丽怡美美/千烊创新广场/澜尊酒店/百世昌东泉或同级
+                <w:br/>
+                奎屯4钻：丽呈/云居/维也纳/豪丰或同等级 
+                <w:br/>
+                伊宁4钻：颐家锦澜、景云亚丁、一方之野、中亚国际、海旭或同等级
+                <w:br/>
+                那拉提3钻民宿：云几游牧时光/缘居林景/寻梦栖客/望林苑或同等级
+                <w:br/>
+                特克斯4钻：和静喜悦/和静陌然/和静东归宾馆或同等级
+                <w:br/>
+                昭苏4钻：凤凰国际/天马/奥斯顿或同等级
+                <w:br/>
+                乌鲁木齐4钻国际品牌：温德姆花园或戴斯温德姆系列或同级
                 <w:br/>
                 说明：以上参考酒店如满房则改住其他同档次酒店，请知晓！
                 <w:br/>
                 备注:由于新疆房型比较统一，所以无三人间、加床、大床，不能退房差，请客人自行补房差；
                 <w:br/>
                 在遇到政府征用，旺季房满的情况下，旅行社不得不选用同等级的其他酒店，敬请谅解；西部地区条件不能与城市相比较，所有酒店均略低一级，所有酒店标准按照当地标准评定，携程评钻仅供参考，不作为评定星级标注，请知悉！
                 <w:br/>
-                3、用餐：全程含7早9正+1正欢送晚宴，正餐餐标40元/人，欢送晚宴餐标60元/人；不含酒水（用餐10人-12人/桌，如一桌人数不足10人，将根据实际人数酌情安排，所有餐食为包桌/包量，如自动放弃，款项恕不退还；新疆地区开发较晚，吃住娱购相对广东而言比较落后，吃、住等均存在地域的差异，请游客谅解）
-[...3 lines deleted...]
-                4、用车：根据团队人数安排旅游空调车，保证每人一个正座；满16人以上升级2+1座车，头尾安排普通车接送机；备注：不足16人，则根据人数安排7-19座普通车
+                3、用餐：全程含7早7正+1正歌舞晚宴，正餐餐标40元/人，歌舞晚宴餐标60元/人；不含酒水（用餐10人-12人/桌，如一桌人数不足10人，将根据实际人数酌情安排，所有餐食为包桌/包量，如自动放弃，款项恕不退还；新疆地区开发较晚，吃住娱购相对广东而言比较落后，吃、住等均存在地域的差异，请游客谅解）
+                <w:br/>
+                出团人数若不满10人，为保证出行，按6人铁发，按小团规则执行，不含团餐，原餐费作为车差补，餐费不退，如有不便，敬请谅解！
+                <w:br/>
+                4、用车：根据团队人数安排旅游空调车，保证每人一个正座；满12人以上升级2+1座车，头尾安排普通车接送机；备注：不足12人，则根据人数安排7-19座普通车
                 <w:br/>
                 5、门票：行程所列首道景点大门票，园中园门票自理。赠送项目不退不换。
                 <w:br/>
                 6、导服：当地中文导游服务；不足10人，司机兼任导游简单工作，不具备讲解功能
                 <w:br/>
-                7、儿童收费：儿童：指2周岁以上12周岁以下儿童，含往返儿童机票及税、含当地车位费、半价正餐费，不占床位、不含早、不含门票，如超高所产生的门票请按实际发生现付当地导游。
-[...1 lines deleted...]
-                8、保险：含旅行社责任险，不含旅游意外保险和航空保险，建议客人出发前购买旅游意外险。
+                7、儿童收费：儿童：指2周岁以上12周岁以下儿童，不含往返儿童机票及税、含当地车位费、半价正餐费，不占床位、不含早、不含门票，如超高所产生的门票请按实际发生现付当地导游。
+                <w:br/>
+                8、保险：含旅行社责任险，不含旅游意外保险和航空保险，建议组团社在客人出发前购买旅游意外险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">个人投保的旅游保险费、航空保险费、合同未约定由旅行社支付的费用，行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）、因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力因素产生的额外费用等。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                推荐景区内娱乐自费项目：①马牙山索道220元/人；②赛里木湖帆船150元/人；
+                <w:br/>
+                特色餐推荐：①新疆特色一羊三吃2680/只（10人起订）；②新疆特色歌舞宴380元/人
+                <w:br/>
+                自费项目仅供参考，游客可根据自身需求自愿选择参加
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1666,51 +1850,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1854,50 +2038,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>