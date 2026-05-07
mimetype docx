--- v0 (2026-04-02)
+++ v1 (2026-05-07)
@@ -1070,53 +1070,55 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州--新加坡/吉隆坡--广州往返含税经济舱机票。行李托运南航23KG/人；
                 <w:br/>
                 2、用车：境外空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 3、用餐：行程中所列餐食，小童不占床不含早餐；如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动放弃，款项恕不退还； 
                 <w:br/>
-                4、酒店：行程所列酒店(住宿为两人标准间，含每人每晚一床位，酒店住宿若出现单男单女，旅行社会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备；) 
+                4、酒店：行程所列酒店(住宿为两人标准间，含每人每晚一床位，酒店住宿若出现单男单女，旅行社会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。为提倡环保，部分酒店不提供一次性洗漱用品请出团前自备) 
                 <w:br/>
                 5、门票：行程内景点大门票，不含园中园。
+                <w:br/>
+                6、导游：导游服务费，当地中文导游基本服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1204,51 +1206,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。非凡假期为广东中旅品牌。此团有可能与其他旅行社招徕的旅游者联合出游。
+                1、本行程仅作界定旅游线路、接待标准及游览项目之用，由我司委托旅游目的地具有相应资质的地接社承担本旅行团在当地的接待业务，地接社的相关信息、导游姓名及电话，以及具体航班时间、最终游览行程及入住酒店等信息一并在出团通知书行程表中告知。非凡假期为广东中旅品牌，此团有可能与其他旅行社招徕的旅游者联合出游。
                 <w:br/>
                 2、在不减少行程的情况下可做先后顺序的调整；以保证游览平安顺畅为准则！某些景区内部可能有商店、特产店、士多店等等，不属于本行程安排的购物店范畴，敬请知悉！
                 <w:br/>
                 3、为了保证旅游者安全，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，凡有心血管疾病、脑血管疾病、呼吸系统疾病、精神病、严重贫血病、大中型手术的恢复期病患者、孕妇及行动不便者请勿报名。如隐瞒参团发生事故，责任自负。
                 <w:br/>
                 4、65-75 周岁老人出游，须有子女签字的《参团免责协议》、近期一个月之内三甲医院的健康证明并有60周岁以下家属或朋友陪同，并签署《身体健康申报表》方可报名。
                 <w:br/>
                 5、除持中国大陆护照的，港澳台及外籍护照加收 500 元/人,。
                 <w:br/>
                 7、全程酒店住宿均安排双人房，无自然单间，如参团时有单男单女以加床或拼房为主，如果要住单间，请提前告知，并在团款里另支付单房差。
                 <w:br/>
                 8、客人必须全程随团队旅游，确需离团自行活动者，应到当团领队处办理手续，并缴纳1000元/人/天离团费。
                 <w:br/>
                 9、团队机票因个人征信问题或误机或出票后因客人个人问题不能出游，机票不可退票（机票款与税费不作分离）。（注：机票为实名制，不可换人不可改签不可改名字不可退票）。
                 <w:br/>
                 10、游客因个人原因临时自愿放弃本次旅行，所产生的费用需由游客自己承担。行程当中的机票费用、境外景点门票费用、酒店住宿费用、餐费、车费等均不能退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1505,51 +1507,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>