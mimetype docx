--- v1 (2026-05-07)
+++ v2 (2026-05-29)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡  CZ353/08:20-12:30
-[...1 lines deleted...]
-                吉隆坡-广州CZ350 /13:35-17:40
+                广州-新加坡  CZ353（08:20-12:30）或CZ349（08:30-12:45）或CZ3047（09:25-13:40）；
+                <w:br/>
+                吉隆坡-广州CZ350 （13:35-17:40）或CZ354（13:45-17:50）或CZ3040（17:50-22:05）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -559,51 +559,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡，参考航班 CZ353 （08:20-12:30）星耀樟宜-鱼尾狮--滨海湾花园
+                广州-新加坡，星耀樟宜-鱼尾狮--滨海湾花园
                 <w:br/>
                 请各位贵宾提前3小时，自行前往广州白云国际机场集中办理登机手续，乘搭国际航班飞抵著名的花园城市--【新加坡】.
                 <w:br/>
                 【打卡星耀樟宜】（自行游览，不含付费区域门票）星耀的核心景点， 目前全世界最高的室内瀑布，滂湃 的 40 米的高空倾泻而下，从建筑的顶端到地底下 2 楼，像锅炉一样的漩涡，时时激起然然云雾，还 不时地变化多端。无论日或夜，都是不可思议的美！（备注：如遇维修不对外开放则取消此项，无费用退还）
                 <w:br/>
                 【鱼尾狮公园】（约20分钟）：坐落于新加坡河畔，是新加坡的标志和象征；公园周围地带的其他新加坡著名的地标性建筑：【政府大厦】、【高等法院】、【维多利亚剧院】、【国会大厦】、【伊丽莎白公园】、【莱佛士铜像】、【滨海艺术中心】。 
                 <w:br/>
                 【国会大厦】（外观）位于新加坡中心商业地区，与全国最大的金融中心莱佛士坊隔新加坡河相望，是本区文化建筑的地标，也是外国游客必来地之一。
                 <w:br/>
                 【市政厅】（外观）此地见证了许多的新加坡建国重大相关的历史事件。在这里新加坡总理办公室、外交部、最高法院、新加坡法律学会、公共服务委员会、仲裁法庭都在此地。
                 <w:br/>
                 【高等法院】（外观）最高法院与政府大厦相邻，建于1939年，地点为前欧洲大酒店(Grand Hotel de L'Europe)遗址，是新加坡最近期的殖民时期建筑。
                 <w:br/>
                 【滨海艺术中心】坐落在新加坡市区内的新加坡河入海口，与滨海湾毗邻。滨海艺术中心是新加坡首屈一指的艺术表演场地。造型独特的圆顶为它赢得了“榴莲”的称号。
                 <w:br/>
                 【滨海湾花园】几颗高50余米的人造天空树再滨海湾拔地而起。阿凡达电影场景重现，超级树其实是个大温室，当初设计概念便是以供应生活机能为主要诉求，超级树的树叶会在白天的时候吸收太阳光，转化成电能储存，同时还具有遮荫的效果。等到夜晚来临，树冠便会亮起成为路灯，形成照明设备，主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 【超级树灯光秀】（不含超级树门票，如遇政策原因不开，费用不退）阿凡达电影场景重现，超级树其实是个大温室，当初设计概念便是以供应生活机能为主要诉求，超级树的树叶会在白天的时候吸收太阳光，转化成电能储存，同时还具有遮荫的效果。等到夜晚来临，树冠便会亮起成为路灯，形成照明设备，主要靠的便是白天所搜集到的太阳能。
                 <w:br/>
                 温馨提示：《入境卡》——请务必在登机前 3 天内申请好电子入境卡 SG Arrival Card（需要提供有效电子邮件，以确保能收到电子通行证） 。SG Arrival Card 申请网站（免费）：https://eservices.ica.gov.sg/sgarrivalca
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
@@ -944,51 +944,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡-广州，参考航班 CZ350 （13:35-17:40）
+                吉隆坡-广州
                 <w:br/>
                 酒店享用早餐后，自由活动。于指定时间集合，前往吉隆坡机场办理登机手续，乘搭国际航班飞往广州机场。航班抵达广州机场后散团，结束愉快的旅程！
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、返程前请仔细检查自己的行李物品， 不要遗漏酒店； 
                 <w:br/>
                 2、以上行程仅作为参考，具体航班和详细安排请以出团最终确定行程为准； 
                 <w:br/>
                 3、如因航班调整或客人原因，减少用餐，餐费不退。以上酒店仅供参考，最终以出团通知书为准。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1507,51 +1507,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>