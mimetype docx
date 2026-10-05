--- v2 (2026-06-02)
+++ v3 (2026-10-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纵享三湖·魅力北疆】|新疆乌鲁木齐双飞 8 天 | 禾木  | 喀纳斯 | 赛里木湖 | 独山子大峡谷 | 天山天池 | 五彩滩行程单</w:t>
+        <w:t xml:space="preserve">【纵享三湖•魅力北疆】新疆乌鲁木齐双飞8天 | 禾木  | 喀纳斯 | 赛里木湖 | 独山子大峡谷 | 天山天池 | 五彩滩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -342,55 +342,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">以实际出票为准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -662,51 +658,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌鲁木齐→天山天池→S21沙漠高速→福海县（520KM，行车约7小时）
                 <w:br/>
                 早餐后车赴亚欧大陆腹地干旱区自然景观的代表—天池，一段美好的神话传说，激发了古往今来多少文人墨客的无尽遐想。游览【天山天池】(游览约3小时）以高山湖泊为中心，雪峰倒映，云杉环拥，碧水似镜，风光如画。可游览天池奇绝八景：石门一线、龙谭碧月、东小天池、定海神针、天镜浮空、南山望雪、西山观松、悬壶飞瀑。观赏雪峰倒映，湖水清绿的世外美境，有种回归山川森林的感觉。
                 <w:br/>
                 午餐享用回民正宗宴席“九碗三行子，吃了有面子”〖九碗三行子宴〗(用餐约60分钟)；
                 <w:br/>
-                午餐后沿S21沙漠高速前往福海县/北屯市；它横穿中国第二大沙漠—古尔班通古特沙漠：看“海市蜃楼”幻影。穿越无人区；途径乌伦古湖—这是离海最远的海；沿途北疆沙漠风光，戈壁、沙漠、古迹、盆地、湖泊，绿洲、湿地、一路风景，美不胜收。途经各具特色的五大服务区：五家渠服务区－沙漠探险第一站、103团服务区－援疆情怀、克拉美丽服务区－荒芜沙漠中的“绝色”、黄花沟服务区－戈壁黄沙中的花田、吉力湖服务区－鱼.牧之乐；观日落美景。
+                午餐后沿【S21沙漠高速】前往福海县/北屯市；它横穿中国第二大沙漠—古尔班通古特沙漠：看“海市蜃楼”幻影。穿越无人区；途径乌伦古湖—这是离海最远的海；沿途北疆沙漠风光，戈壁、沙漠、古迹、盆地、湖泊，绿洲、湿地、一路风景，美不胜收。途经各具特色的五大服务区：五家渠服务区－沙漠探险第一站、103团服务区－援疆情怀、克拉美丽服务区－荒芜沙漠中的“绝色”、黄花沟服务区－戈壁黄沙中的花田、吉力湖服务区－鱼.牧之乐；观日落美景。
                 <w:br/>
                 @温馨提示：
                 <w:br/>
                 1、天池气温低，即使夏季也是偏凉爽，备好防寒衣服。备上雨伞可以防雨防晒，不管晴天雨天都可以使用。
                 <w:br/>
                 2、天池海拔高，紫外线强烈，准备好防晒用品，以防皮肤晒黑晒伤。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1315,73 +1311,71 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                机票 广州至乌鲁木齐往返机票
-[...9 lines deleted...]
-                门票：包含行程中所列景点首道大门票+区间车，不含景区内其它自费项目及自费景点门票。
+                1、机票 广州至乌鲁木齐往返机票；机票属于团队票，一经确认，退票不退任何费用，不可改期、改签等。
+                <w:br/>
+                2、住宿：行程中所列酒店双人标准间{3晚网评4钻+3晚舒适型/网评3钻+1晚贾登峪经济型酒店）行程中酒店等级评定来自于携程网用户评定！旺季在住宿紧张的情况下则安排周边地区入住，不低于同等标准。行程中参考酒店均为常用酒店，不接受游客指定。4月30前房差850元，4月30-5月14房差1050元。
+                <w:br/>
+                3、餐费：包含7早8正（早餐酒店赠送/不吃不退费）；正餐餐标：30元/人（餐标行程中已列明、八菜一汤、十人一桌)
+                <w:br/>
+                4、用车：旅游行程中12人及以上安排航空座椅式2+1车型（满14人广东独立）；11人及以下安排其他车型（21座以下车型均无行李箱）；接送飞机/火车根据人数安排车型（保证一人一座）；说明:6→9月份旅游旺季期间，新疆资源有限，或者安排2+2旅游大巴车(并保证30%的空座率)并退费100元/人。
+                <w:br/>
+                5、门票：包含行程中所列景点首道大门票+区间车，不含景区内其它自费项目及自费景点门票。
                 <w:br/>
                 特别说明：门票报价已是旅行社团队的折扣价，报名前已是最低打包优惠，①故行程门票对所有证件（学生证、教师证、军官证、老年证、残疾证等证件）均不再享受任何优惠政策，其优惠价格不予退还。②此行程已做报名前打包优惠，因此无老人及儿童优惠门票退费，请悉知！
                 <w:br/>
-                导服：D2→D7天在行程中“中文导游”讲解服务(持导游资格证上岗)；因新疆旅游业处于起步发展阶段，当地导游服务无法与内地导游相比较，请游客谅解！(如全团人数10人及以下，司机负责行程中的衔接与办理相关门票事宜；行程中无导游服务，敬请谅解！)；接送机/站无导游！
-[...7 lines deleted...]
-                儿童 ：12岁以下含12岁是按儿童操作，精确到年份。儿童 1.2 米以下价格 ，只含半餐+车位+导服！若产生其他费用，由家长现场购买，不含：门票、床位、早餐费。（早餐费按入住酒店收费规定，由家长现付）！
+                6、导服：D2→D7天在行程中“中文导游”讲解服务(持导游资格证上岗)；因新疆旅游业处于起步发展阶段，当地导游服务无法与内地导游相比较，请游客谅解！(如全团人数10人及以下，司机负责行程中的衔接与办理相关门票事宜；行程中无导游服务，敬请谅解！)；接送机/站无导游！
+                <w:br/>
+                7、购物：1个棉花店（备注：各景区、酒店以及公路服务区内均有商品销售，不属于行程内购物店范畴、非在本协议内商场商店内购买的商品，我社不提供退换货的协助工作，敬请谅解）。
+                <w:br/>
+                8、自费：特殊项目不含（如景区内小景点：景区内自费、游船、漂流等水上娱乐活动；景区小交通如索道、缆车；夜晚歌舞晚宴、美食套餐及个人消费项目等除外）。
+                <w:br/>
+                9、保险 ：我社已购买了旅行社责任险，特别提醒旅游者应当按照规定另行投保人身意外伤害保险。
+                <w:br/>
+                10、儿童 ：12岁以下含12岁是按儿童操作，精确到年份。儿童 1.2 米以下价格 ，只含半餐+车位+导服！若产生其他费用，由家长现场购买，不含：门票、床位、早餐费。（早餐费按入住酒店收费规定，由家长现付）！
                 <w:br/>
                 老人： （1）新疆地处最西北，山区海拔高、天气干燥炎热，景区车程长，路途颠簸；出于安全考虑，本产品不接受66周（含66周岁）以上老人单独报名出游本跟团游产品！不接受70周岁以上（含）参团出游，敬请原谅。
                 <w:br/>
                 （2）出行人中如有66→69周岁老人参团，须与旅行社签署《游客健康申明》和《担保书》并有30周岁→65周岁家属陪同方可参团！本人以及子女一同签订《老年人参团免责承诺书》（直系亲属陪同出游也需要签署此承诺书）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1846,51 +1840,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>