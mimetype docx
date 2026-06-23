--- v0 (2026-04-07)
+++ v1 (2026-06-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【清远1天】嘉宝果任摘任吃+农家风味宴丨打卡‘水上秘境’白庙码头行程单</w:t>
+        <w:t xml:space="preserve">【清远古龙峡1天】农家葡萄基地香印青提任吃到饱丨农家风味宴、古龙峡观网红河谷古龙市集行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260407SP10318430</w:t>
+              <w:t xml:space="preserve">TX-20260623SP10318753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -404,55 +404,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、树干上的“紫玛瑙” 解锁春日鲜甜：嘉宝果任摘任吃
-[...3 lines deleted...]
-                3、品尝农家美食宴午餐并送30只鸡蛋带走
+                1、葡萄成熟时，相约暑期，一起采摘！香印青提任吃到饱
+                <w:br/>
+                2、超亿流量爆款古龙峡景区打卡古龙市集+远观网红河谷 大片随手拍
+                <w:br/>
+                3、品尝农家美食宴午餐特色大盘宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,59 +569,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                集中出发-白庙码头-午餐- 嘉宝果-返程
-[...3 lines deleted...]
-                约10：00-12：00 前往白庙码头，其实这里是一个小渔村，属于白庙社区。这里靠着北江有一条3.6公里左右的沿江栈道，非常适合徒步闲逛，看看江边风景、渔船等。在这里能看到有很多当地居民售卖自己晾晒的咸鱼，一条条摆挂出来，明码标价～都是自己捕鱼自己风干处理的。感觉近距离体验这种烟火气，非常的朴实～
+                集中出发-古龙峡观网红河谷、古龙市集-午餐-农家水果基地-打卡白庙码头-返程
+                <w:br/>
+                08：00集中前往——珠江三角洲后花园——清远市。
+                <w:br/>
+                约10：00【古龙峡远观网红河谷】“一河两岸”一步一景，河面碧波荡漾，溪流、红桥、小舟错落有致，相得益彰。溪流沿着河边的长廊观景步行，能听见溪水潺潺，在河岸树下隔河对望两岸的绿，享受着这自然风光。远观红桥之上，更能把整个景观一览无余。如更想好体验网红景点古龙九瀑自费加48元/人游玩【古龙九瀑】古龙九瀑，又名万丈崖瀑布群，位于古龙峡河谷，长度610米，总落差263米，终年水流充沛，是国内落差最大的阶梯瀑布群；古龙九瀑顾名思义是由九段瀑布组成的浩大瀑布群，一瀑九曲，一曲一瀑，一折一潭，其中主瀑布为云龙大瀑布，单体落差131米（从瀑布顶到水帘洞底），宽45米，犹如狂野的巨龙从天而降，气吞山河，在悬崖峭壁的撞击下，飞入峡谷激起惊涛骇浪。位于瀑布群入口的双龙瀑布，形似两条白龙，一曲一直，一隐一现，犹如双龙迎宾，沿着双龙瀑逆溪而上，林密谷幽，瀑流相伴，自下而上分布着天龙、藏龙、飞龙、见龙、猛龙、跃龙、云龙等九级阶梯瀑布，有的水帘悬挂，有的银珠飞溅，有的飞流直下。
                 <w:br/>
                 约12：30-13：30前往餐厅享用午餐。
                 <w:br/>
-                约14：30-15:30嘉宝果迎来成熟旺季，一场专属“树葡萄”的甜蜜盛宴正式拉开帷幕！嘉宝果富含维生素C、高钙、蛋白质及花青素等多种营养成分，被誉为“天然营养果”。不同于寻常水果挂于枝头，嘉宝果独特地簇生在树干之上成为春日里最别致的风景暖阳洒落间，未成熟的果实晶莹翠绿似一颗颗镶嵌在枝干上的绿宝石透着青涩灵气。熟透的嘉宝果则染成深紫油亮饱满宛如一串串沉甸甸的紫玛瑙，密密麻麻缀满枝干。风一吹便漾开清甜果香，眼下正是嘉宝果采摘的黄金时节，此时的果实个个饱满多汁果肉软绵细腻，还带着淡淡的天然奶香味风味兼具山竹绵密、芭乐清香葡萄甘甜与凤梨爽冽一口爆浆、清甜回甘每一口都让人回味无穷！（果期受天气等原因影响，请以实际情况为准）
+                约14：00【农家葡萄园】香印葡萄原产于日本，由日本果树试验场通过杂交选育而成，正式名称为“Shine Muscat”，中文音译为“香印青提”或“阳光玫瑰”。其名称源于果实成熟时散发的浓郁玫瑰香味，仿佛被阳光亲吻过一般。香印葡萄因其独特的口感和高颜值，常被视为葡萄界的“爱马仕”，是高端水果市场的热门品种，适合鲜食或用于制作甜品、果汁等。富含维生素C、维生素B族、膳食纤维、花青素、白藜芦醇等营养成分，具有抗氧化、抗衰老、促进消化等功效，被誉为“水果界的抗氧化皇后”（基地指定地方任吃后参观，带走另计算费用按照当时果场水果价格为准）（果期受天气等原因影响，请以实际时令水果为准，没有费用可退）
+                <w:br/>
+                约15：30前往白庙码头，其实这里是一个小渔村，属于白庙社区。这里靠着北江有一条3.6公里左右的沿江栈道，非常适合徒步闲逛，看看江边风景、渔船等。在这里能看到有很多当地居民售卖自己晾晒的咸鱼，一条条摆挂出来，明码标价～都是自己捕鱼自己风干处理的。感觉近距离体验这种烟火气，非常的朴实～
                 <w:br/>
                 约16：00行程结束，返回温馨的家，结束愉快之旅！
                 <w:br/>
                 <w:br/>
                 *********************祝旅途愉快*********************
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 <w:br/>
                 由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -697,67 +699,68 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                限期推出： 7月11/15/18/22/25/29日  
+                <w:br/>
                 1.2米以上及成人价格：99元/人， 
                 <w:br/>
-                1.2米以下价格：79元/人（仅含往返车位费）
+                1.19米以下价格：89元/人（仅含往返车位费）
+                <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：根据实际人数安排45-53座旅游空调车，保证一人一个正座
                 <w:br/>
-                用餐：含1正餐+时令水果任吃（行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）
+                用餐：含1正餐+葡萄园任吃（行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）
                 <w:br/>
                 景点：景区第一道门票
                 <w:br/>
                 购物：全程不入购物点
                 <w:br/>
                 导游：提供导游服务（广州接团清远送团）
-                <w:br/>
-                其他：参团每人送30只蛋带走
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1012,51 +1015,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>