--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -810,51 +810,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：黎苗簸箕餐     晚餐：火车头海鲜广场爆款海鲜餐，如放弃不用费用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：海棠湾万达嘉华酒店.园景房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：海棠湾万达嘉华酒店.园景房，备选酒店：三亚湾亚太诺富特/丽景海湾/洛克铂金/京海假日/金莎海景/金凤凰或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1855,51 +1855,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>