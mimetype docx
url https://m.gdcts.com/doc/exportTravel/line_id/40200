--- v3 (2026-06-18)
+++ v4 (2026-09-14)
@@ -29,51 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯净三亚5月版】海南三亚双飞4天丨蜈支洲岛丨南山文化旅游区丨槟榔谷丨呀诺达热带雨林丨升级1晚海棠湾海边五钻酒店行程单</w:t>
+        <w:t xml:space="preserve">【纯享三亚】海南三亚双飞4天丨蜈支洲岛丨南山文化旅游区丨槟榔谷丨呀诺达热带雨林丨三亚千古情演出行程单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全程网评5钻酒店连住</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260409SY1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260817SY1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -392,57 +406,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 每团不超过22成人（不包括儿童）
+                ★ 每团不超过22成人【9月升级不超16成人精品团】
                 <w:br/>
                 ★ 玩转大牌经典：5A蜈支洲岛、5A南山、5A槟榔谷、5A天涯海角、5A呀诺达热带雨林
                 <w:br/>
+                ★ 精彩演出：赠送欣赏价值300元/人《三亚千古情演出》
+                <w:br/>
                 ★ 舌尖美食：定制赠送-火车头万人海鲜广场爆款海鲜餐、文昌鸡特色餐、黎家簸箕宴
                 <w:br/>
-                ★ 甄选睡眠：2晚三亚网评4钻近海酒店+1晚升级海棠湾海边超豪华标准酒店-海棠湾万达嘉华酒店
+                ★ 甄选睡眠：全程三亚网评5钻近海酒店连住
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -576,142 +592,145 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25（周四），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                6、航班参考：广州三亚(周2/3/4/6/7) AQ1111/20:10-21:40、(周1/5) AQ1111/20:55-22:30、AQ1113/06:35-08:30、CZ6744/18:30-20:25（周四），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
-                8、第一晚如需升级酒店标准，费用可单询。
-[...1 lines deleted...]
-                9、外籍护照游客参团需加收200元/人
+                8、外籍护照游客参团需加收200元/人
+                <w:br/>
+                9、五钻近海版酒店参考：西藏大厦.园景房/明申高尔夫.花园房/四季海庭.市景房/三亚胜意海景度假酒店.城市景观房/半山半岛帆船港.景观房/海立方.园景房/海湾维景.山景房/三亚湾伯爵佰悦酒店.轻奢房或不低于以上标准酒店
+                <w:br/>
+                如需升级五钻海景版住宿标准，可补差价升级，具体请单询。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城/玉海国际/维塔斯海景/马兰花假日或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（五钻版）：西藏大厦.园景房/明申高尔夫.花园房/四季海庭.市景房/三亚胜意海景度假酒店.城市景观房/半山半岛帆船港.景观房/海立方.园景房/海湾维景.山景房/三亚湾伯爵佰悦酒店.轻奢房或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 早餐后，乘船登上5A级景区【蜈支洲岛】（含往返船费，含上下岛时间不少于4小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，这里是玩海的天堂，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松。还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）；
                 <w:br/>
-                <w:br/>
-                ● 温馨提醒：
+                ◎ 晚上欣赏【三亚千古情演出】（演出时间60分钟），一个小时的演出贯穿海南长达万年的历史长卷，酷炫的灯光舞美，庞大的演出阵容，堪称视觉盛宴。演出包括鹿回头的美丽传说，落笔洞的万年回声，鉴真东渡时的惊涛骇浪，更有巾帼英雄冼夫人的荡气回肠。景区还有特色快闪、抛绣球等互动演出，你可以打卡科技馆、 黎街、鬼屋、爱情街、崖州古街等。
+                <w:br/>
+                ● 蜈支洲岛温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证100%可提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人。
                 <w:br/>
                 5、岛上环岛电瓶观光车、海上娱乐项目等费用均不含，费用参考景区当天挂牌价，如需体验费用请现场自理，遵循自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：蜈支洲岛
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -719,51 +738,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：文昌鸡   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城/玉海国际/维塔斯海景/马兰花假日或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（五钻版）：西藏大厦.园景房/明申高尔夫.花园房/四季海庭.市景房/三亚胜意海景度假酒店.城市景观房/半山半岛帆船港.景观房/海立方.园景房/海湾维景.山景房/三亚湾伯爵佰悦酒店.轻奢房或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -810,104 +829,104 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：黎苗簸箕餐     晚餐：火车头海鲜广场爆款海鲜餐，如放弃不用费用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（升级五钻）：海棠湾万达嘉华酒店.园景房，备选酒店：三亚湾亚太诺富特/丽景海湾/洛克铂金/京海假日/金莎海景/金凤凰或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（五钻版）：西藏大厦.园景房/明申高尔夫.花园房/四季海庭.市景房/三亚胜意海景度假酒店.城市景观房/半山半岛帆船港.景观房/海立方.园景房/海湾维景.山景房/三亚湾伯爵佰悦酒店.轻奢房或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
                 早餐后，游览【三亚亚龙湾国际玫瑰谷】（赠送电瓶车，时间不少于120分钟）位于三亚市亚龙湾国际旅游度假区内，总占地2755亩，是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的玫瑰谷。
                 <w:br/>
-                下午游览5A景区【南山文化旅游区】(时间不少于120分钟)；瞻仰目前全球最高海上塑像----108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；
+                下午游览5A景区【南山文化旅游区】(时间不少于120分钟)；瞻仰108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；
                 <w:br/>
                 下午游览5A景区【天涯海角】（时间不少于90分钟）这里海水澄碧，烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境；
                 <w:br/>
                 4天3晚游客晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25（周四）；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州(周2/3/4/6/7) AQ1112/22:40-00:25、(周1/5) AQ1112/23:30-01:15+1；CZ6735/20:50-22:25（周四）；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 4、海南大部分景区内自设有购物商场，属于景区自行商业行为，不属于旅行社单独安排的购物店，消费均遵循自愿原则，请知悉。
                 <w:br/>
                 5、如遇出到南方航空航班，由于返程时间过早会导致天涯海角取消游览或压缩游览时间，请谅解，如介意慎订。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
                 景点：玫瑰谷、南山、天涯海角
                 <w:br/>
                 购物点：玫瑰谷商场，主售化妆品、精油、特产等
                 <w:br/>
                 自费项：南山电瓶车、天涯海角电瓶车，园中园项目（参考景区当天挂牌价），选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -989,59 +1008,59 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：入住2晚当地豪华标准建设双人间（网评4钻）+1晚升级当地超豪华标准建设双人间（网评五钻），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；
+                2、住宿：入住2晚当地超豪华标准建设双人间（网评5钻，详细酒店参考行程描述），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；
                 <w:br/>
                 参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3、用餐：全程安排4正3早，早餐酒店含（不用不退），全程共3个特色餐，火车头万人海鲜广场爆款海鲜餐（如放弃不用费用不退）+文昌鸡特色餐（30元）+黎家簸箕宴(35元），人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：全程安排4正3早，早餐酒店含（不用不退），全程共3个特色餐，火车头万人海鲜广场爆款海鲜餐（如放弃不用费用不退）+文昌鸡特色餐（30元）+黎家簸箕宴(35元），人数增减时，菜量相应增减，但维持餐标不变。8人以下如无法安排用餐则按实际餐标现退客人自理；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：海南省全程空调车5-50座，按实际人数安排用车，保证一人一正座（海南26正座以下旅游车无行李箱）；
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机（无空座率）；
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行或客人取消体验等，均不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票/早餐以景区、酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
                 8、购物点：全程参观1个购物店（玫瑰谷）；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 海南大部分景点均自设有购物场所（如南山/天涯海角/大小洞天/槟榔谷/呀诺达/亚龙湾天堂森林公园等等），均属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1079,51 +1098,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、2-12岁且1.2米以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：导游会推荐晚间自费项目（如三亚千古情）/海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                9、娱乐项目：导游简单介绍海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 娱乐项目（景区特殊娱乐项目如：潜水、景区游船，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1417,121 +1436,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚千古情演出，消费自愿原则</w:t>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">各大景区项目/电瓶车/潜水等，选择性消费项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">请参考景区当天挂牌价，遵循消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1713,51 +1661,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
-                2、此线路会推荐晚间自费项目，消费自愿原则
+                2、海南大部分景区均自设有购物场所，并非我司额外安排购物店，请知悉。
                 <w:br/>
                 3、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 4、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 5、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 6、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 7、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 8、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 9、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 10、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 11、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 12、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 13、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 14、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
@@ -1855,51 +1803,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>