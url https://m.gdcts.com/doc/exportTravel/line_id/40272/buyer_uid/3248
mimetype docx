--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260410THCQ</w:t>
+              <w:t xml:space="preserve">WZ-20260626THCQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -643,51 +643,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆市区一日游
                 <w:br/>
-                早餐后，前往【渣滓洞】(不含电瓶车20元/人，非必须乘坐自愿选择)，全国重点文物保护单位，位于重庆市歌乐山麓。渣滓洞原为人工开采的小煤窖，1920年由资本家程尔昌所建，因产出的煤中含煤矸石多，被称为渣滓洞, 1943年军统局将此改为监狱。此地曾居住过“小萝卜头”和他们一家人。1949年11月27日国民党特务在溃逃前夕策划了震惊中外的大屠杀，仅15人脱险。有文艺作品《烈火中永生》《红岩》《江姐》等以此为原型完毕后。
+                早餐后，前往【渣滓洞】(不含电瓶车20元/人，自愿乘坐，自愿选择)，全国重点文物保护单位，位于重庆市歌乐山麓。渣滓洞原为人工开采的小煤窖，1920年由资本家程尔昌所建，因产出的煤中含煤矸石多，被称为渣滓洞, 1943年军统局将此改为监狱。此地曾居住过“小萝卜头”和他们一家人。1949年11月27日国民党特务在溃逃前夕策划了震惊中外的大屠杀，仅15人脱险。有文艺作品《烈火中永生》《红岩》《江姐》等以此为原型完毕后。
                 <w:br/>
                 前往【磁器口古镇】国家AAAA级景区，中国历史文化名街，重庆市重点保护传统街，重庆“新巴渝十二景”， 一条石板路，千年磁器口，是重庆古城的缩影和象征，被赞誉为“小重庆”。
                 <w:br/>
                 前往【李子坝轻轨穿楼观景台】观赏国内其他城市绝对没有的特色景观--轻轨穿过楼房，感受山城魅力。李子坝站是重庆轨道交通2号线的一座高架侧式车站，设置于居民楼的八楼，车站编号207，位于重庆市渝中区嘉陵新路与桂花园路交汇处，北临嘉陵江，背靠桂花园路。
                 <w:br/>
                 完毕后，乘车游览【鹅岭二厂】它的全名叫重庆印制二厂,曾经是国民政府中央银行制币厂。到现在已有80年历史了，电影《从你的全世界路过》的拍摄地。
                 <w:br/>
                 后前往【鹅岭栈桥】被比喻为崖线飘带；沿山岩蜿蜒，如轻盈缎带绕青山悬浮于崖壁，全长460米，宽3米，最大架空高度28米；结束后返回酒店入住。
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，重庆市区以及全程景点我社可根据实际情况调整游览的先后顺序，请知悉。）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【渣滓洞】
                 <w:br/>
                 自费项：【渣滓洞】电瓶车20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -736,59 +736,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆—仙女山—天生三桥  （重-武190公里约2.5-3小时）
                 <w:br/>
-                酒店用早餐，出发前往武隆，游览被誉为“东方瑞士”、“南国第一牧场”的【仙女山国家深林公园】（必消套餐含优惠门票，不含小火车25元/人自愿选择），仙女山平均海拔1900米，以其江南独具魅力的高山草原，被誉为“南国第一牧场” 也是国家AAAAA级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色。
-[...1 lines deleted...]
-                完毕后前往张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群——【天生三桥风景区】（必消套餐含优惠门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物主竟是如此的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜，使人流连妄返；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 由好莱坞导演迈克尔贝执导，美国派拉蒙电影公司出品的动作科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。
+                酒店用早餐，出发前往武隆，游览被誉为“东方瑞士”、“南国第一牧场”的【仙女山国家深林公园】（当地自费项目含优惠门票，不含小火车25元/人自愿选择），仙女山平均海拔1900米，以其江南独具魅力的高山草原，被誉为“南国第一牧场” 也是国家AAAAA级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色。
+                <w:br/>
+                完毕后前往张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群——【天生三桥风景区】（当地自费项目含优惠门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物主竟是如此的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜，使人流连妄返；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 由好莱坞导演迈克尔贝执导，美国派拉蒙电影公司出品的动作科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【天生三桥风景区】、【仙女山国家深林公园】
                 <w:br/>
-                自费项：必消套餐含：【天生三桥风景区】含门票和电梯/环保车+【仙女山国家深林公园】门票，不含：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人，滑雪费用自理
+                自费项：当地自费项目含：【天生三桥风景区】含门票和电梯/环保车+【仙女山国家深林公园】门票，不含：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人，滑雪费用自理
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1028,51 +1028,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：双程动车组二等座火车票（不保证连坐）动车票为团队票，不可单张票退票或改签。
                 <w:br/>
                 2、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                3、门票：不含景点第一道大门票，[必消套餐498元/人:武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票 +车导全程综合服务费（必须选择）]；注:此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
+                3、门票：不含景点第一道大门票，[当地自费项目498元/人:武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票 +车导全程综合服务费（需要选择）]；注:此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 4、小童：6岁以下小童含餐不含动车票不含门票不占床； 中童（6-13岁）含动车半票含餐不含门票不占床；（小孩也不享受赠送景点，如超高费用自理）。
                 <w:br/>
                 5、住宿：全程入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 6、用餐：3正4早，餐标30元人（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
                 <w:br/>
                 7、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1235,74 +1235,74 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消套餐：门票+小交通</w:t>
+              <w:t xml:space="preserve">当地自费项目：门票+小交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                此行程含必须消费项目，费用落地后请游客现付给当地导游，报名即认可此协议！
-[...4 lines deleted...]
-                2、必消小孩收费：中童（6-13岁） 200元/人，6岁以下小童120元/人，当地现交导游。
+                此行程含当地自费项目，费用落地后请游客现付给当地导游，报名即认可此协议！
+                <w:br/>
+                1、当地自费项目：498元/成人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票 +车导全程综合服务费（需要选择）;
+                <w:br/>
+                <w:br/>
+                2、当地自费项目：小孩收费：中童（6-13岁） 200元/人，6岁以下小童120元/人，当地现交导游。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2160,51 +2160,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>