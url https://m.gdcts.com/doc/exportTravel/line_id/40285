--- v1 (2026-05-15)
+++ v2 (2026-06-18)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">五一【经典•全景山西 】双飞6天丨平遥古城丨王家大院丨五台山丨悬空寺丨云冈石窟丨壶口瀑布丨隰县小西天丨山西博物院丨云丘山（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【亲子游•山西内蒙国宝物语】双飞6天丨平遥古城丨乔家大院丨五台山丨悬空寺丨云冈石窟丨应县木塔丨晋祠博物馆丨山西博物院丨乌兰哈达火山群丨辉腾锡勒草原（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-2026051F1（太原早机）</w:t>
+              <w:t xml:space="preserve">DFY-2026708D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -347,114 +347,122 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【去程】广州-太原，CZ3701/0815-1050或者CZ3377/2015-2255
                 <w:br/>
                 【回程】太原-广州，CZ3696/1955-2300或者CZ3952/2055-2355
                 <w:br/>
-                （具体航班时间以实际出票为准，行程顺序会根据航班时间调整）
+                （具体航班时间以实际出票为准，旅行社有权根据航班时间调整游览顺修 ）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 中国四大佛教名山，文殊菩萨道场【五台山】聆听佛钟祈福新年好运道，开启美好一年！
-[...15 lines deleted...]
-                ☆ 探访国家一级博物馆【山西博物馆】一天之内看遍五千年，开启一场晋魂探索之旅！
+                ☆ 【广东独立成团·纯玩0购物·满16人升级2+1车·必消景交一价全含】
+                <w:br/>
+                ☆ 【多元素搭配】6天=2门必修课：5000年文明史+亿万年地球课！从山西古建到内蒙狂野，配备文史讲解员+地质科普向导，双重硬核加持，带您读懂中国的时间尺度！
+                <w:br/>
+                ☆ 【住宿不讲究】平遥入住1晚古城内特色客栈+砂河体验1晚特色民宿+辉腾锡勒入住1晚草原蒙古包住进风景里，【升级一晚五钻酒店】舒适与野趣并存，体验感满分！
+                <w:br/>
+                ☆ 【博物通史·含金值+++】五千年中国看山西【山西博物院】（精讲）近距离感受朝代变迁，让孩子从小培养历史兴趣！
+                <w:br/>
+                ☆ 【东方比萨斜塔】比埃菲尔铁塔还稳的中国奇迹【应县木塔】处处体现中国古代工匠智慧！
+                <w:br/>
+                ☆ 【世界文化遗产】北魏皇帝下令：凿山为佛，一干70年——【云冈石窟】5万尊佛像，藏着希腊雕塑+印度佛光+中原面孔！带孩子数一数：哪尊菩萨在对你微笑？
+                <w:br/>
+                ☆ 【晋商“商学院”】家训里的中国式家庭教育【乔家大院】在没有MBA的时代，乔家就是中国最成功的“家族企业大学”。带孩子走进乔家，不是看豪宅，而是上一堂 “看不见的财商与品格课”
+                <w:br/>
+                ☆ 【地质奇观】国家地理杂志封面同款【乌兰哈达火山群】拍一张帅爆朋友圈的“火星照”【宇航服拍照】，体验不一样的假期乐趣！
+                <w:br/>
+                ☆ 【自然疗愈】世界上保持最完好的典型高山草甸之一【辉腾锡勒草原】，植被覆盖率80%-95%，草原上天然湖泊星罗棋布，素有“九十九泉”之称。特别安排参与【篝火晚会】，沉浸式感受草原文化盛宴，尽享休闲度假乐趣！
+                <w:br/>
+                ☆ 【悬崖上的奇迹】李白题“壮观”，徐霞客称“天下巨观”——【悬空寺】一根柱子撑起千年信仰，孩子看得目瞪口呆！
+                <w:br/>
+                ☆ 【文殊菩萨的“智慧总部”】中国四大名山之首，文殊菩萨道场【五台山】带娃绕白塔、挂祈福牌，
+                <w:br/>
+                ☆  在文殊菩萨道场许个“心静自然凉”的小心愿～！
+                <w:br/>
+                ☆ 【86版《西游记》取景地】中国最早的皇家园林【晋祠博物馆】圣母殿、鱼沼飞梁、献殿，是晋祠三大国宝级建筑。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,77 +581,91 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-太原-平遥
                 <w:br/>
-                根据航班时间，前往广州白云机场集中，送团人将为您办理登机手续，搭乘航班飞赴太原。车赴平遥（约1小时），游览【平遥古城】（自由活动，此景点为开放式古城，进城不需门票，如需参观古城内小景点，费用自理125元/人，非必须），一座城就是一部历史，一座城就生出了许许多多的故事，留下了万万千千美好回忆，欣赏全国四大古城中保存最完整的古城风貌，漫步在青石长街，感受古城气息，漫步于明清一条街自费品尝地道美食
+                根据航班时间，前往广州白云机场集中，送团人将为您办理登机手续，搭乘航班飞赴太原，接机后入住酒店。 参观被称为“华北第一民俗博物馆”的【乔家大院】（约1.5小时），在没有MBA的时代，乔家就是中国最成功的“家族企业大学”。6座大院、313间房，最珍贵的不是青砖灰瓦，而是刻在门楣、写进家规、传了五代的 24字家训：“重信义、讲诚信、慎俭德、戒骄奢、和待人、严教子。”带孩子走进乔家，不是看豪宅，而是上一堂 “看不见的财商与品格课”：
+                <w:br/>
+                “不准纳妾、不准虐仆、不准DU博” 
+                <w:br/>
+                —— 告诉孩子：真正的体面，是尊重他人； 
+                <w:br/>
+                “子孙虽愚，经书不可不读” 
+                <w:br/>
+                —— 强调：知识比银子更值得传承；
+                <w:br/>
+                  账房先生可查东家账目  
+                <w:br/>
+                ——演绎：权力之上，还有规则。在这里，孩子会惊讶地发现：乔家富可敌国，却连一块金砖都没炫耀；他们最骄傲的资产，是“信誉”二字。
+                <w:br/>
+                  车赴平遥（车程约1小时），游览【平遥古城】（此景点为开放式古城，进城不需门票，如需参观古城内小景点，费用自理125元/人，非必须），探古城民宅、观古城建筑、品古城韵味，穿越历史，走近明清的那一抹繁华！
                 <w:br/>
                 <w:br/>
                 我社有权根据港口及具体航班时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间的情况下，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【平遥古城】
+                景点：【乔家大院】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含餐     午餐：团餐餐标40元/人     晚餐：不含餐   </w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：特色餐晋商家宴     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">平遥古城：平遥会馆、颐和裕、松盛长、大戏堂宾舍、里棠或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -654,398 +676,420 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                平遥-隰县-临汾
-[...1 lines deleted...]
-                早餐后，车赴隰县（约2小时），游览中国佛教“西方圣境”之地—【隰县小西天】（约 2 小时），原名千佛庵。一看明版善本藏经；二看彩色悬塑艺术：全堂彩塑是我国少见的彩塑艺术群塑；三看小西天楹联“果有因因有果，有果有因，种甚因结甚果；心即佛佛即心，即心即佛，欲求佛先求心”。车赴壶口（约2小时），参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴云丘山（约2小时），晚餐后入住酒店。
+                平遥-五台山-砂河
+                <w:br/>
+                早餐后，车赴五台山（车程约3.5小时），参观世界文化遗产、国家5A级景区【五台山】（约4小时），作为中国佛教四大名山之首、世界五大佛教圣地之一的五台山，充满神秘充满壮美，漫步佛国世界让人感动让人神畅。参观五台山最大的喇嘛寺院、历代皇帝朝拜五台山时的行宫【菩萨顶】（登高阶，遇贵人），康熙曾在此礼佛，乾隆题匾“灵峰胜境“，登高望远，烦恼顿消；心向文殊，贵人自来。五台山第一大寺【显通寺】（保平安，定心神）、于无量殿前静坐片刻，让千年梵音涤荡焦虑。身体欠安者，祈健康长寿；人生迷茫者，寻内心答案。五台山标志性建筑、五台之冠的【塔院寺】（绕白塔，消业障），此塔藏释迦牟尼舍利，绕塔即积无量功德——为父母祈寿，为先人超度，为自己净业，为全家纳福。文殊菩萨的祖庭【殊像寺】（启智慧，登金榜），走进文殊祖庭殊像寺，仰望9.87米高的文殊骑狮巨像，手持智慧剑，脚踏青狮，破愚暗、开慧光。学子祈福，考场如虎添翼；家长代求，子女聪慧明达。五台山十大黄庙之一【罗睺寺】（求麟儿，佑家昌）康熙帝曾为皇嗣亲诣礼佛，赐修殿宇；乾隆更御题“慈云普荫”，赞其“莲开送瑞，麟趾呈祥”。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【隰县小西天】【黄河壶口瀑布】
+                景点：【五台山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队餐餐标40元/人     晚餐：特色餐农家宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乡宁/吉县：云丘山琪尔康度假村、稷山云景智慧、吉县吉州宾馆、七月轩或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队餐餐标40元/人     晚餐：团队餐餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">砂河：五台山宾馆、憨山雅苑、菲尔斯文华或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                临汾/云丘山-灵石-太原
-[...1 lines deleted...]
-                早餐后，参观“河汾第一名胜”【云丘山】（约3小时），这里历史文化积淀博大精深，上古时期，是稷王教民稼穑的农耕文化始发地。参观【塔尔坡古村】欣赏云丘山婚俗表演，体验打花鼓、观皮影戏、村长家访、听民歌！期间可自费参观世界三大冰洞奇观【万年冰洞群】（不含门票+电瓶车套票130元/人，非必须，如需参观敬请自理）洞内滴水成冰，更为奇观的是犬牙交错的冰凌柱争奇斗艳，十分壮观。车赴灵石（约2小时），游览【王家大院】（约1.5小时），被誉为“华夏民居第一宅”、“中国民间故宫”，王家大院的建筑，有着 "贵精而不贵丽，贵新奇大雅，不贵纤巧烂漫"的特征，是清代民居建筑集大成者！车赴太原（约2小时），打卡太原网红街区【柳巷钟楼街】是太原市历史悠久的繁华街市，搜寻散落在大街小巷的三晋美食，充分满足您的味蕾！
+                砂河-乌兰哈达火山-草原
+                <w:br/>
+                早餐后，车赴乌兰察布（车程约4小时），打卡【乌兰哈达火山群】（含景交，景区目前无门票，如后期因景区规划产生门票，届时客人现付即可，约2小时）世界上最年轻的火山，也是蒙古高原南缘现今发现的唯一全新世有喷发的火山地区；坐落 30 余座大小不一的火山，是研究现代地壳活动性和火山资源、环境及灾害的天然“窗口”，具有极高的科学研究、考察、地学教育和旅游观光价值。尤其是晚更新世以来形成的裂隙式火山等，国内少有、世界罕见。这里亦是国家地理杂志封面拍摄地，震撼的景色令人不虚此行；车赴辉腾锡勒草原（车程约1.5小时）
+                <w:br/>
+                晚上：享用草原晚餐，可自费品尝招待蒙古王公的【诈马宴】，晚餐后自由参加草原【篝火晚会】，一起载歌载舞，共度狂欢之夜，在银河下跳舞的孩子永远不会忘记这个夏天！晚上入住草原特色蒙古包。
+                <w:br/>
+                火山游玩攻略：
+                <w:br/>
+                1、北炼丹炉—3 号火山，可徒步登顶，俯瞰火山口和周边草原风光；
+                <w:br/>
+                2、中炼丹炉—5 号火山，保存最完整，火山的完整锥形最标准；
+                <w:br/>
+                3、南炼丹炉—6 号火山，火山体被开采，裸露的黑色火山岩极具视觉冲击力，近距离观察拍摄“火星地貌”大片；北、南尖山——7 号 8 号火山：在 7 号和 8 号火山中间草地上据说可以捡到亮闪闪的“玛瑙”哦；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【云丘山】【万年冰洞群】【王家大院】
+                景点：【乌兰哈达火山群】【篝火晚会】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐 养生宴     晚餐：不含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">太原：美丽豪酒店、百合丽呈瑞轩、G酒店（太钢店）或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：特色餐手把肉   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">草原：特色蒙古包</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太原-大同
-[...1 lines deleted...]
-                酒店早餐后，车赴大同（约3小时），参观佛教艺术雕刻的惊世之作【云冈石窟】（约2.5小时）,53个主要的大型洞窟，东西连绵达1公里，活像一个满布蜂洞的巨型蜂巢。藏身里而后5万多尊佛、菩萨造像，经历了风月的侵蚀更显古朴、凝重，令人叹为观止。游览【大同古城】（约1小时），据《大同府志》记载，大同古称“云中”，大同，位于山西最北端，北靠内蒙古大草原，东接河北张家口，南瞰山西忻州市。扼晋、冀、内蒙古之咽喉要道，是全晋之屏障、北方之门户，素有“北方锁钥”之称。作为北魏首都、辽金陪都，这座拥有2300余年建城史的古城，留存的文物古迹数量稳居北方地级市前列，被誉为“中国古代建筑艺术博物馆”，每一处遗存都镌刻着时代的印记。
+                辉腾锡勒-大同
+                <w:br/>
+                早餐后，游览【辉腾锡勒草原】（约3小时），辉腾锡勒，蒙古语意为“寒冷的高原“，却因夏季均温仅18℃，成了游客心中的“天然空调房”，这里不是荒漠，而是草高过膝、水清如镜的真草原。黄花遍野，绿浪翻涌，九十九眼泉星罗棋布，风车群缓缓转动，牛羊悠然吃草，牧人策马归家——一眼望去，天地辽阔，心就静了。无颠簸、无爬坡、无强制骑马，您可坐在观景台喝一碗热奶茶，听一曲悠扬马头琴，看夕阳把草浪染成金黄——这一刻，仿佛青春又回来了。
+                <w:br/>
+                特别安排4大沉浸式蒙古文化体验：
+                <w:br/>
+                1、蒙古袍换装：穿上蒙古长袍，在风车与湖泊前定格大片，无需滤镜随手一拍即是《国家地理》封面！
+                <w:br/>
+                2、熬奶茶：学用砖茶，鲜奶，炒米熬制一碗咸香奶茶，喝一口暖到心窝，这才是草原味道！
+                <w:br/>
+                3、蒙古语教学：跟牧民阿妈学几句地道蒙古语！ “赛音白努（你好）！”“巴雅尔赖（谢谢）！”
+                <w:br/>
+                4、射箭&amp;投布鲁：体验挽弓射靶，感受成吉思汗铁骑的豪情； 投掷“布鲁”（传统狩猎工具）在竞技中读懂游牧民族的智慧与勇气。
+                <w:br/>
+                下午：乘越野车穿越【云谷蓝天】草原深处的森林诗篇，穿行辉腾锡勒腹地的云谷之间，邂逅澄澈蓝天，探秘无垠草原秘境——这是一场不赶路、只走心的草原漫游。乘越野车穿越【草原秘境】人迹罕至的天然次生林区，白桦挺拔，松杉苍翠，山杏与樱桃点缀其间，耳畔虫鸣鸟语，鼻尖草木清香，仿佛走进一幅会呼吸的北国山水画。
+                <w:br/>
+                赠送越野车航拍: 以天空为镜，记录您穿越云谷、拥抱草原的悠然身影，返程后即可收到一段专属空中视角大片！
+                <w:br/>
+                乘车前往大同（车程约2.5小时），漫步于【大同古城】（自由活动约1小时），位于山西最北端，北靠内蒙古大草原，东接河北张家口，南瞰山西忻州市，被誉为“中国古代建筑艺术博物馆”。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【云冈石窟】【大同古城】
+                景点：【辉腾锡勒草原】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标40元/人     晚餐：不含餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">大同/浑源：美丽豪酒店、艺龙万国酒店、浑源怡朵酒店、山水居或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐铜火锅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大同：禧悦酒店、柳莺酒店或怀仁：丽豪酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大同-五台山-忻州
-[...5 lines deleted...]
-                如因气候原因，温度降低，遇到下雨或下雪等人力不可抗力因素，五台山前往大同需绕路，则需增加车费50元/人，此费用需自理，由导游当地现收，感谢您的谅解与配合！
+                大同-浑源-应县-忻州
+                <w:br/>
+                早餐后，参观佛教艺术雕刻的惊世之作【云冈石窟】（约2小时）,53个主要的大型洞窟，东西连绵达1公里，活像一个满布蜂洞的巨型蜂巢。藏身里而后5万多尊佛、菩萨造像，经历了风月的侵蚀更显古朴、凝重，令人叹为观止。车赴浑源（车程约1.5小时），参观北岳恒山第一胜景【悬空寺】（约1小时）（不含登临100元/人，非必须，为了爱护古建，不建议登临，如需登临，自行前往悬空寺公众号自行预约，当天早上 08：00 放票，每天限定 1000 张，先到先得，政策随时变动，实际以景区公告为准，敬请谅解），悬空寺又名玄空寺，是国内仅存的佛、道、儒三教合一的独特寺庙,是中国古代建筑精华的体现。车赴应县（车程约1小时），游览世界三大奇塔之一【应县木塔】（约1小时），全名佛宫寺释迦塔，供奉着两颗全世界佛教界尊宗的圣物佛牙舍利，是佛陀瑞现世界的唯一道场，是我国及世界现存最古老最高大的纯木结构楼阁式建筑，它与法国埃菲尔铁塔和意大利比萨斜塔并称为世界三大奇塔。车赴忻州（车程约2小时），打卡【忻州古城】（自由活动约1小时），晚餐在忻州古城自费品尝当地特色小吃，自由活动后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【悬空寺】【五台山】【忻州古城】
+                景点：【云冈石窟】【悬空寺】应县木塔】【忻州古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐素斋     晚餐：不含餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">忻州：实习酒店、美豪酒店、美豪丽致酒店、阳光假日或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">忻州：忻美酒店、凯悦酒店、维也纳、漫菲络酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 忻州-太原机场-广州
                 <w:br/>
-                酒店早餐后，车赴太原（约1.5小时），参观国家级博物馆【山西省博物院】（游约1 小时，逢周一闭馆，如遇闭馆则改为参观太原古县城，敬请谅解），五千年华夏文明看山西，山西地上地下的古代遗珍灿若星辰。而山西博物院，正是山西最大的文物征集和展示中心。探访太原网红打卡地【太原古县城】，根据航班时间，前往机场乘机返程，结束愉快的山西之旅！
+                早餐后，车赴太原（约1小时），参观国家级博物馆【山西省博物院】（约2小时，逢周一闭馆，需提前预约，如遇闭馆或预约不成功，则改为游览：4A景区东湖醋园了解山西陈醋文化，旅行社无参加退还，敬请谅解），五千年华夏文明看山西，山西地上地下的古代遗珍灿若星辰，而山西博物院，正是山西最大的文物征集和展示中心。参观【晋祠博物馆】（约2小时），位于太原市晋源区晋祠镇，距今已有三千多年的历史，晋祠原名为晋王祠，初名唐叔虞祠，是为纪念晋国开国诸侯唐叔虞（后被追封为晋王）及母后邑姜而建。它是中国现存最早的皇家祭祀园林。打卡太原网红街区【柳巷钟楼街】是太原市历史悠久的繁华街市，搜寻散落在大街小巷的三晋美食，充分满足您的味蕾，根据航班时间，前往机场乘机返程，结束愉快的山西之旅！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐晋商家宴     晚餐：不含餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐山西会馆     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1092,61 +1136,63 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、含广州-太原往返机票经济舱,机票一经开出，不得更改、不得签转、不得退票），此线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售或隐瞒是失信人而产生的损失，由客人负全责。国家法院失信人验证网站为：http://shixin.court.gov.cn/。
                 <w:br/>
-                2、门票：所列景点第一道大门票，不含景区交通！
+                2、门票：所列景点第一道大门票，含必消景交！
                 <w:br/>
                 3、住宿：全程入住豪华酒店标准双人间。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准；小孩不占床含半价早餐，超高自理！如以上参考酒店不能入住的情况下，调整入住不低于以上酒店档次的酒店；
                 <w:br/>
                 4、餐食：含5早7正，正餐餐标40元/人/正。温馨提示：行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。
                 <w:br/>
                 5、导服：当地持证优秀中文导游！
                 <w:br/>
                 6、用车：用车将根据团队人数安排9-55座的空调旅游车，保证每人1正座。
                 <w:br/>
                 7、赠送：每人每天一瓶水！
+                <w:br/>
+                8、儿童含往返机票，半价门票，餐费、车费、导服、不占床、含早餐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1307,155 +1353,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区交通+耳麦租用</w:t>
+              <w:t xml:space="preserve">推荐自费项目（，自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                山水景观必消环保车费用（当地现付给导游）
-[...85 lines deleted...]
-                广胜寺景区60岁以下160元，60岁以上120元
+                诈马宴	398元/人（含烤全羊）
+                <w:br/>
+                马术表演	280元/人，约90分钟
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1517,67 +1479,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
-                8、山西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
-[...1 lines deleted...]
-                9、购物：山西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                8、山西、内蒙古地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：山西、内蒙古地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
@@ -1802,51 +1764,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>