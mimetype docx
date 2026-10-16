--- v6 (2026-08-25)
+++ v7 (2026-10-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">暑期【零钱旅游&amp;住进风景里】华东五市纯玩双飞6天：乌镇西栅景区客栈+拈花湾景区客栈丨复旦大学丨穿汉服簪花西塘旅拍丨上海金茂88层丨宋城千古情丨南京牛首山丨良渚博物院丨苏州留园丨三晚超豪华酒店丨含8大正餐+外婆家价值600/桌行程单</w:t>
+        <w:t xml:space="preserve">【零钱旅游&amp;住进风景里&amp;赏秋季】华东五市双飞6天：乌镇西栅景区客栈丨拈花湾景区客栈丨赏枫圣地苏州天平山丨九溪烟树丨梧桐大道&amp;美龄宫梧桐项链丨玄武湖银杏大道丨金茂88层丨宋城观千古情演出丨杭州西湖丨三晚网评五钻酒店丨广东独立成团丨8大正餐行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,91 +394,87 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 尊享升级五钻酒店 · 住进景区客栈
                 <w:br/>
                 ※ 1晚拈花湾景区主题客栈 | 一晚拈花湾景区内禅意文化客栈，竹影花香伴酣眠，远离尘嚣，住在风景里！
                 <w:br/>
                 ※ 1晚乌镇西栅景区内客栈 | 一晚景区内五星客栈，白+黑深度游，清晨拥抱小镇的阳光，体会“从前慢”的美好！
                 <w:br/>
-                ※ 享升级三晚入住超豪华酒店 | 升level，3晚入住甄选超豪华酒店，享豪华自助早餐，舒适客房，体验感十足棒！
+                ※ 享升级三晚入住五钻酒店 | 升level，3晚入住甄选五钻酒店，享豪华自助早餐，舒适客房，体验感十足棒！
                 <w:br/>
                 ※ 纯玩五市0自费不推加点 | 行程不再推荐任何自费项目，承诺推一自费罚5000！放心出游享受旅游时光！
                 <w:br/>
                 <w:br/>
-                一入江南水乡趣味多 · 簪花新体验
-[...12 lines deleted...]
-                ※ 对话五千年华夏文明良渚博物院 | 探秘良渚文化的“前世今生”，共同领略跨越五千多年的中华文明瑰宝！
+                ※每一帧都美到犯规！多彩的江南秋日绝对惊艳！
+                <w:br/>
+                ※ 皇家玄武湖·银杏出片了 | 梁洲银杏大道层林尽染，铺天盖地的黄色海洋，如诗如画！
+                <w:br/>
+                ※ 南京美龄宫·梧桐听私语 | 当整条项链开始泛金，美龄宫便成了紫金山最昂贵的吊坠！
+                <w:br/>
+                ※ 中国四大赏枫地·天平山 | 美上央视！这里是中国四大赏枫胜地之一，有着五彩斑斓的枫景！
+                <w:br/>
+                ※ 看尽金陵秋色·梧桐大道 | 一叶梧桐“醉”金陵，南京钟山风景区梧桐路是秋季必打卡点之一！
+                <w:br/>
+                ※ 媲美九寨沟的·九溪烟树 | 漫山火红，山间的枫树沿着溪涧生长，倒映在溪水之中，油画感极强，相当出片！
+                <w:br/>
+                <w:br/>
+                ※秋风起，“蟹”逅美味！品味秋意尽享蟹鲜！
+                <w:br/>
+                ※ 秋/日/限/定/蟹/宴 | 为您特别安排的“秋日蟹宴”！从鲜嫩蟹肉到秋季时令菜品，每一口都散发着浓浓的秋意！尝鲜江南特有的大闸蟹！价值800/桌，吃货不可错过！
+                <w:br/>
+                <w:br/>
+                一入江南水乡趣味多 · 旅拍新体验
+                <w:br/>
+                ※ 手作桂秋香囊｜封存秋日桂香，秋桂入囊，把一整个秋天的甜香揣在身上！香气萦绕，岁岁平安！
+                <w:br/>
+                ※ 古风限定体验・西塘汉服换装 | 独家赠送西塘汉服换装体验，多款古风华服任选，一秒化身江南才子佳人，在白墙黛瓦、烟雨长廊间沉浸式入戏！白墙黛瓦水乡街巷随手拍，秒出古风大片！（每人赠送1张电子照片）
                 <w:br/>
                 <w:br/>
                 精选超人气景区 · 眼睛忙不过来
                 <w:br/>
-                ※ 中国园林天花板留园 | 中国四大园林之一，一座书香与奢华并存的江南园林，一花一树自成一景！
-                <w:br/>
                 ※ 登上海金茂高空观景 | 霸占陆家嘴天际线，360°饱览上海滩璀璨两岸风光，赏一出上帝视角下的魔都大片！
                 <w:br/>
                 ※ 穿越宋城观赏千古情 | 一秒穿越回宋朝，置身宋城恍如隔世，观世界三大演艺、一生必看的演出《宋城千古情》！
                 <w:br/>
-                ※ 拈花湾夜幕光影世界 | 2025春晚无锡分会场拈花湾夜景太美了！五灯湖畔，花开五叶，一场场震撼人心的视觉盛宴！
-[...10 lines deleted...]
-                ※ 杭帮菜外婆家 | 外婆喊你吃饭啦！365天排队的地道杭帮菜菜馆，入味好吃又充满着家的
+                ※ 拈花湾AI塔无人机烟花秀 | 无人机腾空而起，配合AI塔光影，在夜空中勾勒出巨大的“拈花一指”等无人机画面，烟花秀与AI塔光影交织，科技共绘浪漫！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -601,57 +597,56 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—上海
                 <w:br/>
                 集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，后乘机前往上海，抵达后专职导游接团，开启江南之旅。
                 <w:br/>
                 注意：华东港口众多（参考港口：上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州/宁波），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解！
                 <w:br/>
-                游览：【走进985高校•上海复旦大学】（参观时间1小时，由于学校非旅游场所，将由导游现场告知预约流程，自行预约入校参观。如学校预约或管控等限制导致无法入校参观，则调整为外观或改为参观其他学校（同济大学、上海交通大学、华东师范大学、浙江大学等），敬请谅解）创建于1905年，是国人自主创办的第一所高等院校，创始人为知名教育家马相伯，国父孙中山先生则是学校的首任校董。学校历史悠久，中西合璧的校园建筑、自由开放的校园文化，也吸引了不少来沪游客前去参观拜访。
-                <w:br/>
                 游览：【魔都的百年风华•外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。
                 <w:br/>
                 游览：【探寻老上海文化传承•城隍庙商城】（自由活动，游览时间不少于1小时）上海开埠以前，城隍庙是上海民众唯一的游乐之处。它代表了上海的历史与传统，是上海本土文化的一个载体。多年来由庙市发展形成的庙会文化，几乎囊括了宗教、商业、民俗等民众物质、精神生活的各个层面，被誉为上海滩旅游的名片。在老城隍庙内，汇集了众多的上海地方小吃，绿波廊的特色点心，松月楼的素菜包，桂花厅的鸽蛋圆子，松云楼的八宝饭，还有南翔小笼和酒酿圆子，真可称得上是小吃王国了，可自行前往享用。
                 <w:br/>
                 登高：【魔都天际·上海金茂大厦88层】（游览时间不少于1小时）金茂大厦选址陆家嘴黄金地段，与外滩隔江相望，首批4A旅游景点。既有现代气派，又有民族风格，除了是魔都标志性的地标建筑，同时也是21世纪的标志性建筑！黄浦江畔，问鼎云霄，倚阑外滩，俯瞰滨江，这里是88层观光厅，高度340.1米，凭栏远眺，黄浦江两岸的都市风光以及长江口的壮丽景色尽收眼底！
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 特别提示：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。 
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。 
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。 
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。 
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -700,85 +695,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上海—苏州—无锡
                 <w:br/>
                 车赴：苏州（车程约1.5小时）；
                 <w:br/>
-                游览：【中国四大园林·留园】（游览时间不少于1.5小时）中国四大名园之一，园内亭台楼阁、奇石曲廊，加上满园的绿意和一汪碧水池塘，一步一景，秀气而不小气。在这里，可以体会一种园林山水之间的平淡气息。留园内建筑的数量在苏州诸园中居冠，厅堂、走廊、粉墙、洞门等建筑与假山、水池、花木等组合成数十个大小不等的庭园小品。其在空间上的突出处理，充分体现了古代造园家的高超技艺、卓越智慧和江南园林建筑的艺术风格和特色。
-[...7 lines deleted...]
-                3、冠云峰：池塘东侧走廊，很适合拍，可做可站，而且背景也很有层次感~
+                游览：【中国四大赏枫圣地·天平山风景名胜区】（游览时间不少于2小时）天平山位于苏州市城西15公里处，海拔221米。景区占地近百公顷，向以“红枫、奇石、清泉”三绝著称，有万笏朝天、高义叠翠、万丈红霞、玉泉轻吟等十八胜景。“吴中第一山”、“江南胜境”之美誉，是中国四大赏枫胜地之一，枫叶爱好者必打卡之地！天平山的枫叶是五彩斑斓的，所以也被称为“五彩枫”。漫山遍野的枫叶，从翠绿渐变到金黄，再到火红，层次分明，美得让人心醉！宛如一抹绚丽的彩霞挂在山间。亭台楼榭掩于枫叶之间，露出点点青瓦屋檐，平添诗意。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                苏州天平山绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、白云池：枫影映水，诗情画意。天平山赏枫的经典机位，清澈池水倒映着岸边的五彩枫林；
+                <w:br/>
+                2、十景塘：枫岸连绵，满目锦绣。两岸枫香树密集排布，形成长达百米的 “红枫走廊”；
                 <w:br/>
                 车赴：被誉为太湖边“充满温情和水的城市”的无锡（车程约1.5小时）；
                 <w:br/>
                 游览：【唐风宋韵•拈花湾小镇】中国最具禅意小镇，位于山环水抱的太湖之滨，世界佛教论坛永久会址，一砖一石，一花一草都透着淡淡的禅意，给人带来自然的宁静和平和。【香月花街】香月花街是拈花湾的禅意主题街，是欣赏和体验拈花湾禅意生活的绝佳去处，被称为“禅意生活的缩影和绝佳体验地”。【拈花湖】拈花湖旁的檐下走廊，在水雾中宛如仙境。夜里的拈花湖在彩灯、水雾和倒影的环绕下显得格外明媚。
                 <w:br/>
-                晚上：【《禅行》•光影秀】G20文艺晚会总制片人及核心团队打造——拈花湾《禅行》，入夜之后，华灯初上，声电光影的完美结合被演绎得璀璨夺目、流光溢彩。全新升级的舞美灯光效果，360°沉浸的梦幻表演景致，一步一景，皆是画卷！（演出时间以景区公布为准，若因天气或机械原因停演，敬请谅解！）
-[...9 lines deleted...]
-                水幕电影     地点：半山衔日广场          表演时间：18:00-20:30 循环播放
+                秋入：【诗意拈花湾】橹声迟、偏舟停，雨打归篷波回应；浣溪石、苔痕青，秋水渔歌秋风紧。来拈花湾，不负万里秋光，挽一帘风月，踏山过水，体味静心。行走在拈花湾的街巷之上，处处皆秋意，步步见惊喜。一叶枫红，一片秋色。入秋的拈花小镇，绵亘起伏的茅草屋顶、影影绰绰的红墙树影，植物与建筑、景色与人文相结合的独特美感，无一不诉说着秋日的明丽与浪漫。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                晚上：【夜游天花板•拈花一笑无人机烟花秀】（演出地点：微笑广场）拈花一笑无人机烟花秀，将东方美学与现代科技完美碰撞，2000架无人机腾空而起，以AI塔为轴，光影流转间，夜空中勾勒出拈花一指、莲花绽放等图案。当漫天烟花次第绽放，声、光、影交织成一场震撼人心的视听盛宴。华灯初上，星光璀璨，站在微笑广场，看烟花漫天，氛围值拉满。（演出时间以景区公布为准，若因天气或机械原因停演，敬请谅解！）
                 <w:br/>
                 拈花湾绝佳拍照机位推荐•Tips：
                 <w:br/>
                 1、拈花塔：拈花湾的C位，木质的楼阁式佛塔，唐氏建筑风格，在不远处的小桥上拍照最佳~
                 <w:br/>
                 2、香月花街： 有很多文艺的小商铺，一不小心以为出了国门来到小京都，随手一拍都是哇塞~
                 <w:br/>
                 3、鹿眠谷：谷内有许多禅寺建筑，人少而且清净，不过这里没有真的小鹿噢~
                 <w:br/>
                 4、梵天花海：景区一绝，花种类最多，很容易拍出置身花海的感觉~
+                <w:br/>
+                入住：无锡拈花湾客栈（如遇法定节假日或拈花湾景区内满房的情况，为保证成行，调整到景区外同级酒店，无费用退补，敬请谅解）鉴于拈花湾独特地理位置和建筑特色等原因，部分客栈保留了2-3层的低层建筑风貌，酒店并未配备电梯，可能会为您的入住带来些许不便，敬请理解与支持！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -816,61 +803,57 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 无锡—南京
                 <w:br/>
                 住在：拈花湾，清晨早起避开人山人海。在阳光里呢喃柔风正暖，与花枝红叶互道早安；在云端水边漫步滋味，聆听时光静美！
                 <w:br/>
                 车赴：六朝古都南京（车程约2.5小时）；
                 <w:br/>
-                圣景：【金陵胜境•牛首山】（游览时间不少于2小时，景交自理20元/人）牛首山又名“天阙山”，因山顶突出的双峰对峙，恰似牛头双角而得名，是金陵四大名景之一。素有“春牛首，秋 栖霞 ” 的说法。景区内【佛顶宫】属于深坑建筑，佛顶骨舍利长期供奉之所，其外部空间分为大穹顶、小穹顶和佛顶摩崖三大部分；内部空间共九层，地上三层、地下六层，由禅境大观、舍利大殿和舍利藏宫三大空间构成。整个佛顶宫不仅是珍藏佛祖顶骨舍利、接受信众瞻礼参拜的主要场所，还是将舍利文化、世界佛禅文化以各种艺术手法集中呈现的文化展陈场所。
-[...9 lines deleted...]
-                游览：【夫子庙秦淮河商业街】（不含夫子庙门票，自由活动，游览时间不少于1小时，夫子庙商业街实施常态化交通管控措施，需换乘循环接驳线进入夫子庙商业街（公交费用10元/人/往返），重点时间段春节、元宵节、清明节、劳动节、国庆节等节假日和暑期期间实行预约入内，造成不便敬请谅解！）看秦淮河两岸风光，感受旧时“江南佳丽地、金陵帝王洲”的气势，在这里不仅能看到古都南京的历史建筑，还能吃到地道的秦淮风味小吃，可自费品赏特色小吃（魁光阁的五香茶叶蛋、五香豆；永和园的蟹壳黄烧饼、开洋干丝；奇芳阁的鸭油酥烧饼、麻油干丝）；
+                打卡：【金陵鎏金•梧桐大道】梧桐落秋，金陵染金。百年林荫大道褪去盛夏的苍翠，在晚风里缓缓晕开温柔的鎏金。细碎阳光穿过交错的枝桠，铺就绵延无尽的金色长廊，簌簌落叶随风起舞，裹挟着秋日独有的慵懒与诗意。一步一光影，一树一温柔，这是南京最动人的秋日限定，藏尽古城独有的静谧与浪漫。每逢秋季，泛黄的法国梧桐将中山陵外的陵园路装点成一条项链，在茫茫梧桐林海中，就如同走进了一条时光隧道，金黄的，火红的，交织出历史的幻像，在秋日中透出浓浓的浪漫气息。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                <w:br/>
+                游览：隐藏在山林里的那条“浪漫美丽的项链”——【美龄宫】（游览时间不少于1小时）建于1931年，由当时的南京政府建造，耗资36万银元，占地近百亩，建筑中外合璧，典雅壮观，空中俯瞰恰如珍珠钻石链，这是蒋介石、宋美龄亲自选址、创意建造的一所豪宅，把西式恩爱秀到极致，堪称空前，这串超大绿宝石项链时至今日，仍令世人叹为观止！航拍视角下，梧桐树大道包裏住官邸，堪称民国版“海洋之心”，美龄宫也是一座“凤宫”。琉璃瓦上千只凤凰的雕刻，独一无二。秋天里，环绕美龄宫的法国梧桐，褪去青翠，染成琥珀色，宛如一条金镶玉的项链，坠着蓝琉璃屋顶的吊坠。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                温馨提示：钟山风景名胜区实行交通管制，除景区电瓶车外，其他的车辆禁止进入，抵达美龄宫需乘坐景区电瓶车，往返20元/人自理。
+                <w:br/>
+                游览：【老门东历史街区】（自由活动，游览时间不少于1小时，老门东历史街区实施常态化交通管控措施，需换乘循环接驳线进入老门东（公交费用10元/人/往返），重点时间段春节、元宵节、清明节、劳动节、国庆节等节假日和暑期期间实行预约入内，造成不便敬请谅解！）是南京老城南地区的古地名，位于南京夫子庙箍桶巷南侧一带。历史上的老城南是南京商业及居住较为发达的地区，如今按照传统样式复建传统中式木质建筑、马头墙，再现老城南原貌。老门东，因为地处中华门以东，所以被称为“门东”。要说什么地方还能寻得到活着的“老 南京 ”？老门东必须有姓名。它带着整个城市的记忆画出 南京 的历史符号，历久弥新焕发出新的生机与活力。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -904,55 +887,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南京—杭州
                 <w:br/>
+                游览：中国最大的皇家园林湖泊、仅存的江南皇家园林，被誉为“金陵明珠”——【玄武湖】(游览时间不少于1.5小时）湖中分布着五块绿洲，环游烟柳、樱洲花海、梁洲秋菊翠洲云树、凌洲山岚等。李煜《虞美人》：春花秋月何时了，往事知多少，小楼昨夜又东风，故国不堪回首明月中，雕栏玉砌应犹在，只是朱颜改，问君能有几多愁，恰似一江春水向东流；【淋一场“杏花”微雨·玄武湖梁洲银杏大道】60多棵高大银杏树，树龄50 年以上，金黄灿烂，尽头览胜楼古色古香，二者相映成趣。银杏叶飘落，像一只只金色的蝴蝶随风飘舞，在这里你会真实的感受到，从来银杏不负秋的浪漫，真的美极了！这里的银杏看点就在与古色古香的建筑相映成趣，不是孤零零的。揽胜楼的红窗绿瓦在金色银杏的衬托下，格外有韵味。水面上倒映着银杏和古建筑的影子，上下对称的美景让人看得心都要醉了。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
                 车赴：浙江省会、丝绸之府、休闲之都杭州（车程约3.5小时）；
-                <w:br/>
-[...2 lines deleted...]
-                游览：【五千年文化探索·良渚博物院】（游览时间不少于1.5小时，免费参观，周一闭馆则改游京杭大运河不含游船）位于浙江省杭州市余杭区良渚街道美丽洲公园内，是一座收藏、研究、展示和宣传良渚文化的考古遗址博物馆。良渚博物院由英国著名建筑设计师戴卫﹒奇普菲尔德设计，建筑非常简洁，突破了具象形态的束缚，体现了艺术与自然、历史与现代的和谐融合。博物院常规展览面积4000余平方米，分为3个展厅。常规展览的主题是：良渚遗址是实证中华五千年文明史的圣地。展览依托“水乡泽国”、“文明圣地”、“玉魂国魄”三个展厅，全面、立体、真实地展示了良渚遗址和良渚文化的考古成果、遗产价值，体现了良渚文明在中华文明“多元一体”历史发展进程中的重要地位和独特贡献。 
                 <w:br/>
                 游览：【带你一秒穿越大宋·杭州宋城】景区并欣赏大型演出——《宋城千古情》（观众席，观看表演及自由活动不少于120分钟）秉承建筑 为形，文化为魂的经营理念，园区内宋河东街、土豪家族、胭脂巷、非来巷、美食街、市井街六大主题街区华丽升级，热闹非凡。 大宋博文化体验馆、柳永风月 阁、七十二行老作坊等崭新亮相；活着的清明上河图、聊斋惊魂鬼屋、步步惊心鬼屋、人皮客栈听音室等高科技体验项目惊喜不断；土豪家族尝现打年糕、览古法木 榨油、吃手工豆腐、饮乌毡帽酒，寻找父辈的记忆；
                 <w:br/>
                 观看：【世界三大名秀·宋城千古情】这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -992,161 +973,167 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 杭州—乌镇
                 <w:br/>
                 游览：【西湖风景区】（游览时间不少于1.5小时，不含游船，若需乘船，船费自理，此团是不加点团，若自愿前往可委托导游代为购买，但不在加点赔偿范畴内）西湖是杭州的一张名片，更是杭州的灵魂，一年四季各有千秋，春来“花满苏堤柳满烟”，夏有“红衣绿扇映清波”，秋是“一色湖光万顷秋”，冬则“白堤一痕青花墨”。导游侃侃道来“山外青山楼外楼，西湖歌舞几时休，暖风吹得游人醉，直把杭州作汴州”的西湖历史，听许仙白娘子的爱情故事。
                 <w:br/>
+                游览：【“小九寨沟”九溪烟树】（游览时间不少于1小时）西湖新十景之一，又名九溪十八涧，一直以来以意境深幽的自然景观取胜。这个地方真的是一年四季都是美景，去的人也是络绎不绝。当秋风拂过杭州的九溪烟树，这里便化作了红叶的海洋。九溪烟树的红叶如同燃烧的火焰，在青山绿水的映衬下显得尤为绚丽夺目。漫步在这里，可以看到橘黄、橙红交织的红叶，有的黄中透红，有的红艳如火，构成了一幅幅秋天的绚烂画卷。总之，去杭州一定要去九溪十八涧，在这里，你能够遇见最美的杭州。（此景点为季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
                 提示：如遇西湖风景区交通管制，除公交车外，其他的车辆禁止进入西湖风景区，需要步行或是转乘公交车（此费用自理）进入景区，造成不便敬请谅解！
                 <w:br/>
                 享用：【农家茶园宴】茶林野趣间，吃农家茶园宴，品纯正龙井茶，悠然自得，看国饮千年龙井泡出杭州这座休闲茶都。
                 <w:br/>
-                车赴：最后的枕水人家——【乌镇西栅】（车程约1.5小时）；
+                车赴：最后的枕水人家——【乌镇西栅】（车程约1小时）；
                 <w:br/>
                 漫游：【枕水人家·乌镇西栅】西栅是乌镇的精华所在，与东栅同为主要景区，这里没有东栅的繁闹市井，却是人们向往的休闲文艺之地，这里的一切都经过重新整修和设计，街头巷尾的咖啡馆、酒吧，充满了文艺情怀。欣赏奇丽的古镇遗风，感受纯朴的江南水乡气息，体验“小桥、流水、人家”，街区内的名胜古迹、手工作坊、经典展馆、宗教建筑、民俗风情、休闲场所让人流连忘返，自然风光美不胜收；
                 <w:br/>
                 游览：【草木本色染坊】蓝印花布是乌镇的名片之一，看蓝印花布随风飘荡、袅娜起舞，领略蓝印花布朴素典雅的民俗风情；参观：【乌镇邮局】这家老邮局创办于清朝光绪年间，至今仍在营业。邮局内部保存了昔日的场景，值得一观；
                 <w:br/>
                 入夜：【提灯走桥】执一盏花灯，踏着咿呀橹声，踏入绮丽梦幻的夜色中，重寻古人提灯走桥的仪式感，趣味良多！
                 <w:br/>
                 乌镇西栅绝佳拍照机位推荐•Tips：
                 <w:br/>
                 1、白莲塔：夜空中古镇“最亮的仔”，尤其是其灯光映衬在水中，如梦如幻，一种宁静而神秘的感觉~
                 <w:br/>
                 2、西栅老街：夜晚的老街灯火通明，古色古香的建筑在灯光的映照下更显得韵味十足~
                 <w:br/>
                 3、水上集市：这里也是整个西栅夜景最幽静的地方，灯火燃亮的时候，这里的场景和《千与千寻》的梦境一模一样的~
                 <w:br/>
                 3、昭明书院&amp;草木本色染坊：在景区中心的必游景点，书院很有人文历史情怀，旁边的染坊也很出片~
                 <w:br/>
                 4、沿河两侧小巷、临水长凳：充满江南水乡故事风格，可以让照片更具韵味~
                 <w:br/>
+                入住：乌镇通安客栈/通安民宿/昭明书舍/水乡驿同等级酒店
+                <w:br/>
+                温馨提示：如遇法定节假日或乌镇有重大会议或重大活动或乌镇互联网大会（2026年11月1-4日举行）等或旅游旺季团队满房的情况或景区关闭【景区关闭调整至游览濮院古镇】，为保证成行，乌镇内住宿调整到景区外或桐乡或濮院同级酒店，无费用退补，敬请谅解！
+                <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：乌镇通安客栈/通安民宿/昭明书舍/水乡驿同等级酒店 温馨提示：如遇法定节假日或乌镇有重大会议或重大活动等或旅游旺季团队满房的情况，为保证成行，乌镇内住宿调整到景区外或桐乡同级酒店，无费用退补，敬请谅解！</w:t>
+              <w:t xml:space="preserve">入住：乌镇通安客栈/通安民宿/昭明书舍/水乡驿同等级酒店 温馨提示：如遇法定节假日或乌镇有重大会议或重大活动或乌镇互联网大会（2026年11月1-4日举行）等或旅游旺季团队满房的情况或景区关闭【景区关闭调整至游览濮院古镇】，为保证成行，乌镇内住宿调整到景区外或桐乡或濮院同级酒店，无费用退补，敬请谅解！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌镇—西塘—上海—广州
                 <w:br/>
                 上午：享用酒店自助早餐，享受江南水乡清晨的静谧时光；
                 <w:br/>
                 贴士：乌镇西栅最佳游览时间段是一晚一早，住在乌镇里面的客人，建议您早点起床，清晨的西栅静谧安详，没有一丝多余的嘈杂。青石板路上车马邮都慢，运河上水雾袅袅，正如刘若英所感“我最喜欢清晨的乌镇，因为这里有生活本来的样子。
                 <w:br/>
-                手作：【指尖非遗・茧爱新生】亲手挑选圆润饱满的天然蚕茧，手绘专属图案，粘贴强力磁铁，制作一枚独一无二的蚕茧冰箱贴。这不仅是一个家居小物，更是一份承载着圆满与新生的美好寓意的亲子纪念品，把田园诗意与非遗文化带回家！
+                手作：【指尖DIY・秋日桂香香囊】桂=贵，自带祥瑞福气，寄托了秋日安康、岁岁顺遂的期许。揣在兜里、挂在包上、悬在枕边，风一动，便满是秋意，岁岁安然，步步生香！
                 <w:br/>
                 车赴：西塘；
                 <w:br/>
                 穿梭：【一座“活”着的千年古镇·西塘】（游览时间+体验活动不少于2.5小时）春秋的水、唐宋的镇、明清的建筑和现代的人，全然融合在西塘。水乡的白墙墨顶，舟影波光，在薄雾的漂浮中，小船悠悠地来回穿梭，看上去恰如一幅淡彩的宣纸画。古朴的石桥，就像一条条或长或短、或宽或窄的纽带，把一个又一个的两岸连接，串联成一幅“细雨湿衣看不见，闲花落地听有声”的水乡画。  
                 <w:br/>
-                独家：【西塘水乡&amp;簪花汉服体验】“簪花”的风还是吹到了西塘，当美丽的“繁花”遇上江南水乡，罗衣飘飘，簪花摇曳，让你瞬间穿越千年，挑选喜欢的汉服，尽情绽放自己的美丽，感受古人的优雅与风华，微风拂过，裙摆飘飘与古镇的小桥流水相得益彰，随手一拍都是大片！【特别说明：每人赠1张电子照，服务仅包含换装+旅拍，不包含妆造】！
+                独家：“古镇汉服旅拍”新玩法——【西塘汉服换装秀+专业旅拍】赠送体验项目，游客自愿参加，如不参加，无费用增减，敬请知晓。西塘，堪称汉服展示的绝佳舞台。这里的自然风光与人文景观交相辉映、浑然一体。当你换上一袭典雅的传统华服，瞬间便成为景点中一道亮丽的风景线，在专业摄影师精心捕捉的镜头下，定格成一幅幅美轮美奂的照片。【特别说明：每人赠1张电子照，服务仅包含换装+旅拍，不包含妆造】！
                 <w:br/>
                 送机：车赴机场乘机飞返，结束愉快华东之旅！
                 <w:br/>
                 <w:br/>
                 行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1219,61 +1206,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
-                2.住宿：三晚超豪华酒店，一晚拈花湾景区客栈，一晚乌镇景区内客栈；全程不设三人房和加床；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
-[...1 lines deleted...]
-                3.用餐：行程中含5早8正，酒店内含早餐，正餐40元/人（儿童减半），外婆家60元/人；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
+                2.住宿：全程五钻酒店（未挂牌），一晚拈花湾景区客栈，一晚乌镇景区内客栈，成人每晚一个床位；全程不设三人间和加床，出现单男单女报名时请补或退房差；行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
+                <w:br/>
+                3.用餐：行程中含5早8正，酒店内含早餐（不用不退，儿童含早餐），正餐40元/人，金秋蟹宴80元/人（儿童减半），十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
                 <w:br/>
                 4.用车：根据实际人数全程当地选用5-55座空调旅游车（保证一人一个正座），客人请保管好自己财物。（根据航班时间不同，第一天接机的车会与第二天的用车不同，请注意携带好自身物品） 
                 <w:br/>
                 5.导游：当地普通话导游；费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6.成人含景点第一道大门票，其中园中园门票需客人自理。除遇不可抗力自然原因外，以上景点门票客人自愿放弃的及赠送项目在任何情况下都不予退款；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
-                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票369元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
+                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票315元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1289,243 +1276,50 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、不含机场建设费燃油税（备注：税费按出票时航空公司实际收取金额为准，多退少补），合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1678,51 +1472,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1951,51 +1745,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2139,79 +1933,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>