--- v0 (2026-05-05)
+++ v1 (2026-08-25)
@@ -343,62 +343,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                以下航班为参考航班，具体航班以出团通知书为准!
+                <w:br/>
                 参考航班：
                 <w:br/>
-                广州-海拉尔 GJ8567/0620-1255
-[...5 lines deleted...]
-                长龙航空温馨提示：
+                广州-海拉尔 ZH8101/09:30-14:00
+                <w:br/>
+                海拉尔-广州 ZH8102/15:00-19:40
+                <w:br/>
+                深圳航空温馨提示：
                 <w:br/>
                 1、此航班飞机上不设免费餐饮，可自备食物上机
-                <w:br/>
                 <w:br/>
                 2、每人免费行李额20公斤（包括托运和随身携带的行李）
                 <w:br/>
                 3、航空公司规定每人随身携带一件物品不超过7公斤（随身携带的行李体积不超过20×30×40立方厘米），逾重行李费率每公斤按国家公布的经济舱全票价的1.5％计算
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -609,297 +608,258 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州——海拉尔（以实际出票为准）
-[...1 lines deleted...]
-                广州新白云机场国内出发厅集中，我社安排工作人员统一送机。飞往乘飞机前往有着“世界四大草原之一”被称为世界最好的草原－【呼伦贝尔】，是全国旅游二十胜景之一。
+                广州——海拉尔（以实际出票为准）——诺干湖景区（170KM车程约3小时）
+                <w:br/>
+                广州新白云机场国内出发厅集中，我社安排工作人员统一送机。飞往乘飞机前往有着“世界四大草原之一”被称为世界最好的草原－【呼伦贝尔】，是全国旅游二十胜景之一。之后乘车前往【诺干湖景区】“诺干”在蒙古语中意为“绿色”。这不仅指湖水在不同光照下呈现的翠绿光泽，更是指环抱着它的、无边无际的生命之绿。将草原的辽阔、森林的深邃、湖泊的澄澈与湿地的灵动，完美地融合成了一幅18平方公里的生态画卷。
+                <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、工作人员在出发前1天会以短信的方式，将入住酒店信息及导游信息发送到客人的手机上。  
                 <w:br/>
                 2、飞机落地后请及时打开手机，接机人员会和您联系，由于机场出口处不能长时间停车，如您比预计抵达的时间早，请提前联系导游前往出口处接您。
                 <w:br/>
                 3、出行前请再次确认携带有效身份证原件，上下飞机/火车请携带好贵重物品。
                 <w:br/>
                 4、如酒店无三人间和加床，建议单人出游请补齐单房差。
                 <w:br/>
                 交通：飞机
                 <w:br/>
+                景点：诺干湖景区
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">呼伦贝尔澜庭璞悦酒店、全季酒店、索伦嘎骐骥酒店、如家睿柏·云酒店、朗丽兹酒店、海拉尔宾馆、亿豪大酒店、德盛大酒店、天植酒店或同级酒店</w:t>
+              <w:t xml:space="preserve">诺干湖度假酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海拉尔—莫日格勒河—黑山头（180KM车程约2.5小时）
-[...31 lines deleted...]
-                4、草原为自然保护区，房间内可能会遇到小飞虫，不要害怕，请亲们多多谅解草原地区特殊情况。并注意防护蚊虫。
+                诺干湖景区——阿尔山国家森林公园（130KM车程约2小时）——阿尔山
+                <w:br/>
+                早餐后，准备好随身用品，我们乘车前往阿尔山国家森林公园
+                <w:br/>
+                ◆ 阿尔山国家森林公园森林与火山的史诗（门票已含，电瓶车105元/人自理）
+                <w:br/>
+                在中国雄鸡版图的脊梁——大兴安岭的西南麓，隐藏着一部用森林书写、以火山为韵脚的壮阔史诗。这里不是单纯的森林公园，而是一座被联合国教科文组织收录的世界地质公园，一个国家5A级旅游景区。
+                <w:br/>
+                景点1：三潭峡奔腾支脉：哈拉哈河在此段穿越火山熔岩，形成卧牛潭、虎石潭、悦心潭三处深潭。河水湍急，撞击黑色玄武岩轰鸣作响，两岸秋色浓郁。行走其间，水声、松香与斑斓秋色交织，充满灵动生命力。
+                <w:br/>
+                景点2：网红蓝房子：（车观，没有费用可退）在不冻河东岸约二百米处的新晋网红打卡点。爬到山坡上，可以拍到整条公路和蓝房子好像一场浪漫的电影。
+                <w:br/>
+                景点3：乌苏浪子湖：湖面干净无比。这里是我们的秘密基地，夏季清晨雾气缭绕，冬季堪称最大的一块蓝冰。
+                <w:br/>
+                景点4：阿尔山天池：这里藏着火山地貌的浪漫，阿尔山天池冬日里像镶嵌在林海中的蓝宝石，冰封湖面透着静谧的蓝；（根据自身情况选择是否登山）
+                <w:br/>
+                景点5：石塘林：石塘林的黑色玄武岩被白雪覆盖，黑白交织宛如水墨画；
+                <w:br/>
+                景点6：杜鹃湖静美之镜：春季因湖畔盛开杜鹃花而得名。但它的美不止于春天，秋季水平如镜，将岸边的金黄与墨绿完美倒映，宁静而壮阔，是拍摄倒影与日落的绝佳地点。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：莫尔格勒河
+                景点：阿尔山国家森林公园
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：指定用餐地点   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">草原特色蒙古包</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿尔山宾馆、阿尔万豪大酒店、阿尔山诚悦大酒店、阿尔山圣彼得堡大酒店或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黑山头—满洲里（207KM车程约3.5小时）
-[...31 lines deleted...]
-                游牧小活动：乘坐游牧行军大帐+油桶小火车等特殊活动。
+                阿尔山—满洲里（430KM车程约6.5小时）
+                <w:br/>
+                ◆ 阿尔山火车站一座建筑，半部历史（外观）
+                <w:br/>
+                阿尔山火车站。它被誉为“中国最小的火车站”，也是无数旅人心中“最美的火车站”。初见阿尔山站，你会惊异于它的精巧与袖珍。作为全国重点文物保护单位，它静静地提醒着人们那段不容忘却的历史。结束行程后入住阿尔山特色酒店
+                <w:br/>
+                ◆ 玫瑰峰粉色的石头一眼万年的自然史诗（外观）
+                <w:br/>
+                红褐色的花岗岩石林在白雪映衬下格外巍峨，登顶就能俯瞰整片大兴安岭雪原，是摄影爱好者的绝佳机位。
+                <w:br/>
+                ◆ 阿尔山到满洲里穿越一段不断变化的油画长廊（外观）
+                <w:br/>
+                这是一场从斑斓林海到金色草原的视觉盛宴，也是一次从原始秘境到现代边境的时空穿越。它不只是地图上约450公里的距离，更是一段浓缩了呼伦贝尔与新巴尔虎草原精华。离开无垠的呼伦贝尔草原，很快驶入满洲里的异域风情。
+                <w:br/>
+                ◆ 国门屹立在经纬线上的钢铁史诗（外观）
+                <w:br/>
+                满洲里国门作为中国与俄罗斯之间的重要陆路口岸，见证了中国百年的沧桑巨变，从第一代木制国门到现在宏伟壮观的第五代国门，每一代国门都承载着不同时期的历史记忆和国家使命。特别是革命时期，满洲里曾是红色国际秘密交通线的重要一环，为中国革命提供了关键支持。
                 <w:br/>
                 ◆ 边境口岸城市满洲里（入住地区，晚上自由活动）
                 <w:br/>
                 被誉为北疆明珠，中国十大魅力之城美誉。它北接俄罗斯，西邻蒙古国，独领中俄蒙三国风情，巍峨耸立的国门，庄严肃穆；远古文明的扎赉诺尔文化，源远流长；中西交融的城市风格，独具魅力。这一切编织成一幅幅自然生态与现代景观、民族文化与异域风情交融和谐的优美画面，令无数海内外游人心驰神往。
-                <w:br/>
-[...10 lines deleted...]
-                3、草原日出可以根据客人自身生活习惯自由选择起早观看。（自由活动项目，无导游陪同）
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 自费项：草原实景马术演出
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -933,255 +893,285 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                满洲里——阿尔山（430KM车程约6.5小时）
-[...15 lines deleted...]
-                阿尔山火车站。它被誉为“中国最小的火车站”，也是无数旅人心中“最美的火车站”。初见阿尔山站，你会惊异于它的精巧与袖珍。作为全国重点文物保护单位，它静静地提醒着人们那段不容忘却的历史。结束行程后入住阿尔山特色酒店
+                满洲里——黑山头（207KM车程约3.5小时）
+                <w:br/>
+                ◆ 呼伦贝尔迪士尼-套娃广场（外观）
+                <w:br/>
+                套娃广场是以俄罗斯传统工艺品——套娃形象为主题的大型综合旅游度假景区，以圣彼得堡喋血大教堂为外观的俄罗斯民俗体验馆、以伊萨吉普大教堂为建筑形象的中俄友谊展览馆。素有呼伦贝尔的“迪士尼乐园”之称！
+                <w:br/>
+                ◆ 牧民家访 | 住进草原的呼吸里（活动已含）—— 掀开毡房的门帘，遇见最真实的游牧人生
+                <w:br/>
+                沉浸式体验：
+                <w:br/>
+                牧民家的早安仪式：挤羊奶时被小羊顶屁股的滑稽初体验
+                <w:br/>
+                做个临时牧羊人：挥动布鲁棒（牧羊棍）赶羊群，结果被山羊带偏路线
+                <w:br/>
+                亲手喂小羊羔喝奶，指尖残留着阳光和青草的味道
+                <w:br/>
+                非遗交流时光：听着蒙古族的”马头琴“”长调“”呼麦“。
+                <w:br/>
+                游牧小活动：乘坐游牧行军大帐+油桶小火车等特殊活动。
+                <w:br/>
+                ◆ 草原实景马术演出（费用自理，280元/人）
+                <w:br/>
+                在草原景区演艺广场定时欣赏大型草原演艺活动；套马表演、驯马表演、搏克表演、马术表演等，彻彻底底的接触草原牧民原始草原活动，感受草原活动的震撼演出。其中马术表演可分为倒挂金钩、马上站立、马上拾物、马镫藏人等。
+                <w:br/>
+                ◆ 狂野穿越 | 车轮碾过自由，引擎咆哮荒野，这才是真正的草原硬核玩法！（活动已含）
+                <w:br/>
+                【无人区草原狂飙】驾驶专业改装越野车，冲上起伏的草甸，感受“过山车式”失重快感！偶遇牧羊人赶着千只羊群迁徙，赶紧停车让道——草原堵车名场面+1！
+                <w:br/>
+                【草原一霸旱獭】360°环视草原对生命图谱，游客心中的萌宠，草原小霸主。
+                <w:br/>
+                【草原天空之镜】草原之上，天空为镜，映照着整个苍穹，邂逅一场银河倾泻的浪漫！
+                <w:br/>
+                【186彩云之巅观景台】草原天镜，186公里的诗意蜿蜒，登高俯瞰界河的壮观，和对面清晰可见俄罗斯“杜罗伊小镇”。
+                <w:br/>
+                ◆ 额尔古纳右岸传奇 | 探秘中国北疆的史诗卡线（外观）
+                <w:br/>
+                从满洲里至黑山头，车轮下的每一寸土地都是国家地理的封面，车窗外的每一帧画面都是流动的史诗。X904县道，被誉为“中国最美的边防公路”。它不只是一条路，而是一部在额尔古纳河右岸书写的壮阔传奇——额尔古纳河是中国的第三大河黑龙江的南源。在这里，河流是国界，草原是舞台，森林是乐章，而历史的风则吹过每一处名为“卡”的古老坐标。
+                <w:br/>
+                ◆ 黄金盛宴—烤羊排（备注：11人以下赠送烤羊排/腿平均6人一条羊腿）烤羊排是蒙古宫廷名菜， 吃法别致，入口外酥内嫩，鲜美爽滑;不油不腻，不膻不燥，加工出的烤羊肉，色泽金黄，鲜香不腻，外焦里嫩，味道独特。
+                <w:br/>
+                ◆ 观草原日落（自行观看）
+                <w:br/>
+                ⊙定格瞬间-落日余晖下，并肩齐望，享受宁静美好时刻，捕捉温馨剪影。夜幕降临前登上山，看壮美的日落景象。届时，太阳靠近草原地平线，飘荡在草原之上的云彩被日落的光辉所渲染。 
+                <w:br/>
+                ◆ 赠送--星空下的篝火 PARTY
+                <w:br/>
+                ⊙定格瞬间-篝火旁，家人手牵手，双脚离地跳跃，定格欢乐瞬间。远离一切纷扰嘈杂，享受自在的大自然生活，陪伴孩子共度美好时光与晚风共舞（如遇防火期、下雨天或大风天、篝火晚会因人力不可抗拒的因素不能游玩费用不退，敬请谅解！）
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1、边防公路为单车道路段，车辆行驶过程中禁止停车。
+                <w:br/>
+                2、景区内或停车点或酒店餐厅内有商家和居民售卖特产或工艺品，属于商家自行商业行为，与旅行社无关，请自行判断产品质量和价格
+                <w:br/>
+                3、草原上蒙古包住宿条件有限，保证独立卫浴，双标间，非有线电视，以太阳能热水器（因天气情况或水压问题，有时冷热不均）
+                <w:br/>
+                4、草原为自然保护区，房间内可能会遇到小飞虫，不要害怕，请亲们多多谅解草原地区特殊情况。并注意防护蚊虫。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：满洲里国门、阿尔山火车站
+                景点：套娃广场（外观）、186彩带河
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：指定地点用餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">阿尔山宾馆、阿尔万豪大酒店、阿尔山诚悦大酒店、阿尔山圣彼得堡大酒店或同级酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：指定地点用餐     晚餐：指定地点用餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">草原特色蒙古包</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿尔山——阿尔山国家森林公园——诺干湖景区（130KM车程约2小时）
-[...19 lines deleted...]
-                ◆ 诺干湖景区：“诺干”在蒙古语中意为“绿色”。这不仅指湖水在不同光照下呈现的翠绿光泽，更是指环抱着它的、无边无际的生命之绿。将草原的辽阔、森林的深邃、湖泊的澄澈与湿地的灵动，完美地融合成了一幅18平方公里的生态画卷。
+                黑山头——莫日格勒河（180KM车程约2.5小时）——海拉尔
+                <w:br/>
+                ◆ 骑马体验 | 马蹄踏碎地平线，在风与草的原野，找回失落的自由（活动已含10分钟）
+                <w:br/>
+                黑山头马场是呼伦贝尔著名的骑马胜地，骑上骏马奔腾在草原上，傍晚追逐草原日落，这里的马都很温顺，骑马的时候是有马倌带着的所以不用害怕，骑马的户具和装备都很齐全，穿戴上这些装备，再带上酷酷的墨镜，以草原为背景迅速拍上几张，简直帅爆了！！！
+                <w:br/>
+                ◆ 赠送网红草原震撼航拍——记录您在草原上的美好时光（赠送项目） 无论岁月何老，不忘青春年少，和小伙伴们一起览锁草原新玩法，用上帝的角度欣赏呼伦贝尔大草原，创造一份难忘的回忆；
+                <w:br/>
+                备注：赠送无人机航拍剪辑vlog小视频，如遇天气或政府管控无法进行，则项目取消无费用退换
+                <w:br/>
+                ◆ 莫尔格勒河 | 草原上的“天下第一曲水”（电瓶车已含，门票先免费，如政策调整费用自理）
+                <w:br/>
+                 300公里蜿蜒成诗，老舍笔下的神仙牧歌，莫尔格勒河从不好好走路——它醉汉般扭出九十九道弯，每一弯都蓄满故事。当牧羊犬跃过河面，溅起的水珠里能看到整个草原的倒影。这里的河水比时钟慢，慢到足够用一辈子等一场完美日落。
+                <w:br/>
+                ◆ 成吉思汗广场（游览约30分钟）游览有“海东青”主题雕塑、成吉思汗的战将群雕、成吉思汗箴言碑林、成吉思汗迎亲铜雕、成吉思汗与呼伦贝尔浮雕、巴彦额尔敦敖包（有从成吉思汗出生地运来的圣石）等景观，充分再现了成吉思汗光辉荣耀的一生，同时展示了草原之都海拉尔的蒙元文化内涵。
+                <w:br/>
+                ◆ 海拉尔古城：（开市时间随季节调整，以实际为准）海拉尔古风一条街，同时是海拉尔的小吃一条街，浓缩着当地小吃的精华。
+                <w:br/>
+                ◆ 呼伦贝尔博物馆：（周一闭馆）了解一座城，要看博物馆，全方位的了解这座草原小城的前世今生！了解草原三少民族的生活习俗、历史文化。博物馆是呼伦贝尔市惟一的一所综合性博物馆，具有鲜明的地域特色和民族特色。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：阿尔山国家森林公园、诺干湖景区
+                景点：莫日格勒河、成吉思汗广场、呼伦贝尔博物馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定地点用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">诺干湖度假酒店</w:t>
+              <w:t xml:space="preserve">呼伦贝尔澜庭璞悦酒店、全季酒店、索伦嘎骐骥酒店、如家睿柏·云酒店、朗丽兹酒店、海拉尔宾馆、亿豪大酒店、德盛大酒店、天植酒店或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                诺干湖景区——海拉尔（170KM车程约2.5小时）——广州（以实际出票为准）
-[...7 lines deleted...]
-                ◆ 呼伦贝尔博物馆：（周一闭馆）了解一座城，要看博物馆，全方位的了解这座草原小城的前世今生！了解草原三少民族的生活习俗、历史文化。博物馆是呼伦贝尔市惟一的一所综合性博物馆，具有鲜明的地域特色和民族特色。
+                海拉尔——广州（以实际出票为准）
+                <w:br/>
+                早餐后根据航班时间前往机场，接受草原之旅感谢您选择呼伦贝尔草原作为旅行目的地。我们衷心希望您在此领略了草原的辽阔壮美，体验了独特的蒙古族文化，并留下了美好的回忆。在您心间留下了珍贵的烙印…
                 <w:br/>
                 交通：大巴+飞机
-                <w:br/>
-                景点：成吉思汗广场、海拉尔古城、呼伦贝尔博物馆
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1245,61 +1235,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返程经济舱机票，未含340元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含120元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
+                1、交通：成人含往返程经济舱机票，未含240元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含60元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：2晚三钻酒店+1晚阿尔山四钻酒店+1晚草原特色蒙古包+1晚诺干湖度假酒店，入住双人标间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共5正5早，餐标30元/人（不含酒水）早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤）；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 温馨提示：6人以下含6人无法安排用餐，退餐费200元/人
                 <w:br/>
-                4、用车：全程地接根据团队人数安排用车9-55座旅游空调车，每人一个正座；
+                4、用车：满16人升级VIP 2+1豪华空调旅游车，保证每人一正坐
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、如不满16人则更换为普通空调旅游大巴； 
+                <w:br/>
+                2、由于旺季用车紧张，第1天和第6天接送机用普通空调旅游大巴，保证第二天-第五天用豪华2+1大巴
                 <w:br/>
                 5、导游：当地优秀导游；
                 <w:br/>
                 备注：
                 <w:br/>
                 1、此线路为广东散客拼团，出发地不派全陪；为确保团队能如期出发，广东同业共同组团出发！
                 <w:br/>
                 2、散客拼团10人以上当地派导游，若不足10人不安排导游，全程司机兼向游
                 <w:br/>
                 6、门票：行程表内所列景点首道大门票（不含小门票、景区里的电瓶车等小交通及娱乐项目）；以上门票旅行社打包采购，其它所含门票因天气原因、年龄优惠、证件及不可抗力因素均不可退费，敬请谅解！（部分景区实行实名制管理，务必携带随身携带有效身份证）
                 <w:br/>
                 门票特别说明：所有已含门票及赠送大礼包项目因天气或其他任何自身等原因不参加，无任何退费，也不更换等价项目，行程中遇天气原因，航班取消，道路塌方等自然灾害人力不可抗拒因素，所产生的费用及损失由客人自理。
                 <w:br/>
                 （此备注视产品标准可以自由选择添加）此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：儿童费用（2-11周岁。身高1.4M以下）：含往返机票、导游费、交通费、半价正餐； 不含床位、不含早餐、不含门票和景交）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1335,51 +1331,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、个人旅游意外保险（国家旅游局强烈建议游客在团队出发前购买旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买）。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含当地必消景区电瓶车：阿尔山森林公园电瓶车105元/人
                 <w:br/>
                 8、不含往返机场税费。
                 <w:br/>
-                9、房差价：5月补房差680元、6月补房差780元（不支持退房差）。
+                9、房差价：8月21日~9月20日补房差680元，不支持退房差（不支持退房差）。
                 <w:br/>
                 10、行程未注明包含的费用，园中园门票、景点缆车费用等，行程表以外的活动项目所需的一切费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1480,102 +1476,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">草原实景马术演出，消费自愿原则</w:t>
+              <w:t xml:space="preserve">为增加客人的体验感，特别推荐以下自费娱乐项目，客人自愿为主</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、 骑马穿越300-500/人 
+                <w:br/>
+                2、atv穿越  280/人 
+                <w:br/>
+                3、中俄蒙三国演绎2968/人
+                <w:br/>
+                4、俄罗斯家访150/人
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="indent"/>
+              <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通/娱乐项目等，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1907,51 +1911,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>