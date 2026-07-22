--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -1362,51 +1362,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州-西安/郑州-广州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档标准建设双人间（网评3钻，参考酒店详细看行程）。不提供自然单间，郑州/西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：6早4正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；
                 <w:br/>
                 38座旅游车：14人起 安排37-38座正规旅游用车；
                 <w:br/>
                 18座旅游车：8-13人安排18座正规旅游用车；
                 <w:br/>
                 如8人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准；
                 <w:br/>
                 5、导游：当地优秀持证导游服务（分段导游服务，不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；
                 <w:br/>
-                3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。4人起一车一导服务
+                5人以下（含5人）不提供专职导游服务，由正规持证导游兼司机进行服务。6人起一车一导服务
                 <w:br/>
                 6、门票：含65岁以上（免票）景区首道大门票+赠送《西安千古情》演出+单汉服体验（小交通及园中自费项目自理）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 65岁以下客人不含门票，请按年龄段自补门票，参考如下：
                 <w:br/>
                 60岁以下：补759元/人；（报名时交付报名点或当地现补均可）
                 <w:br/>
                 60周岁-65岁：补504元/人；（报名时交付报名点或当地现补均可）
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童：2-11周岁1.2米以下包含：往返机票、正餐费、车位、导游服务，西安汉服体验；
                 <w:br/>
                 不含：床位以及床位早、景点门票、西安千古情等费用，产生费用请自付景区或酒店。
                 <w:br/>
                 2岁以下婴儿费用均不含，由家长自理；
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
                 <w:br/>
@@ -2083,51 +2083,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>