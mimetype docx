--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">纯享版【王牌内蒙古】内蒙双飞5天（呼和浩特往返）丨内蒙古大草原 丨 响沙湾 丨 呼和浩特 丨 鄂尔多斯 丨 骑马丨烤全羊行程单</w:t>
+        <w:t xml:space="preserve">纯享版【王牌内蒙古】内蒙双飞5天（呼和浩特往返）丨内蒙古大草原 丨 响沙湾 丨 呼和浩特 丨 鄂尔多斯 丨烤全羊（参考：早对晚航班）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260414</w:t>
+              <w:t xml:space="preserve">LT-20260630-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,61 +388,66 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【尊享价值580元特色骑士运动骑马】：草原深度游沼泽地，让你的骑乘不空虚；礼遇神圣的蒙古祭祀，去巴特儿和琪琪格的爱情邂逅之地敖包山。
-[...3 lines deleted...]
-                ★【赠送价值3880元/只的内蒙古烤全羊】：伴随着蒙古族悠扬的歌声，品尝着美味的内
+                ★ 国家5A顶级景点银肯响沙湾体验，绝不偷梁换柱，只想让您玩更多精华景点；
+                <w:br/>
+                ★ 赠送：珍贵的蓝色哈达和草原篝火晚会，与蒙古族小伙、姑娘一起跳起安代舞；
+                <w:br/>
+                ★ 安排蒙古族美食—烤全羊、传统手扒肉、特莜面、地方菜、涮羊肉；
+                <w:br/>
+                <w:br/>
+                ★1.【尊享价值80元私家牧场】：这里有纯净的蓝天白云，旖旎多姿的草原风光，喝奶茶，唱红歌，学蒙语，身着民族服装体验蒙古人一天的游牧生活、原生态互动活动体验，祭祀苏鲁锭，搭建蒙古包，射箭等、了解草原萌宠神兽等等一些活动，我们不妨放慢节奏，解锁更多温柔的娱乐方式；
+                <w:br/>
+                ★2.【乐享价值300元沙漠娱乐套票】：300元/人度假天堂尽情“撒欢”仙沙岛：沙海游艇、轨道自行车、北极星全地形车、高空滑索、骑骆驼、果老剧场《果老传说》演出、响沙之巅（飞行塔）、神仙过山车、驼峰过山车、果虫小滑车（儿童）、碰碰车（儿童）、儿童游乐等设施。
+                <w:br/>
+                ★3.【赠送价值3880元/只的内蒙古烤全羊】：伴随着蒙古族悠扬的歌声，品尝着美味的内
                 <w:br/>
                 蒙古秘制烤全羊，围绕着篝火一起狂欢
                 <w:br/>
-                ★【特别赠送价值198的活动福包】（赠送 护具头盔租用+马靴租用+保险+茶费+骑马教练指导+五彩沙袜+沙漠围巾+骑马电子靓照）
-[...1 lines deleted...]
-                ★【精选网评四钻酒店+1晚草原豪华蒙古包】：栖息在一望无际的大草原，推门而出就是灿烂星空，牛羊马儿守候您的美梦。置身热情的篝火晚会，观看草原的日出日落和璀璨的星空。
+                ★4.【精选网评四钻酒店+1晚草原豪华蒙古包】：栖息在一望无际的大草原，推门而出就是灿烂星空，牛羊马儿守候您的美梦。置身热情的篝火晚会，观看草原的日出日落和璀璨的星空。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -559,82 +564,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：广州（飞机）呼和浩特
-[...9 lines deleted...]
-                （备注：如遇去程是晚班机，则把第一天行程景点调整到最后一天游览）
+                广州-呼和浩特
+                <w:br/>
+                请各位贵宾在广州白云机场集中，乘坐航班飞往--内蒙古首府，塞外青城-呼和浩特，抵达酒店后自由活动。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：呼和浩特网评4钻酒店（祥泰大酒店、海亮广场大酒店、瑞莱克斯酒店或同级）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -645,143 +642,145 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天:呼和浩特—希拉穆仁草原
+                呼和浩特—希拉穆仁草原
                 <w:br/>
                 早餐后赴【希拉穆仁大草原】（车程约2.5小时，参观1天）;抵达草原接受蒙古族最隆重的欢迎仪式--下马酒，猛干一口热情的下马酒，接上蒙古姑娘尊贵的哈达，在歌声中为您洗去一路风尘。
                 <w:br/>
-                中餐品尝手把肉；后体验贵族运动--草原策马，赠送骑马体验【大约1小时左右，敖包山、高草地、牧民家、自然保护区】
-[...3 lines deleted...]
-                游览之后，刚刚夜幕降临，晚餐也可以自费体验蒙古族贵族宴会--诈马宴（此特色餐属于草原景区内餐厅，如需升级用餐，费用自理398元/人），沉浸式感受蒙古贵族的传统盛宴。身着华丽的蒙古盛装，围坐一堂，品尝烤全羊、等特色美食，伴着马头琴与长调，参与互动仪式，在欢声笑语中，读懂草原的豪迈与精致，让草原娱乐更有仪式感与文化底蕴。
+                中餐品尝手把肉；后前往《私家欢乐牧场》这里有纯净的蓝天白云，旖旎多姿的草原风光，喝奶茶，唱红歌，学蒙语，身着民族服装体验蒙古人一天的游牧生活、原生态互动活动体验，祭祀苏鲁锭，搭建蒙古包，射箭等、了解草原萌宠神兽等等一些活动，我们不妨放慢节奏，解锁更多温柔的娱乐方式；
+                <w:br/>
+                下午在草原上自由活动，一望无际的草原有很多丰富的娱乐项目，在草原肆意的时光里，您也可以自费观看《漠南传奇》（此景点位于草原景区内收费项目，如需观看表演，费用自理280元/人），这场以天地为幕、以骏马为笔、以历史为墨的实景马术剧，剧情以“相知、征兵、那达慕、反抗、战争、回归”六幕剧情，串联起蒙古民族成长、壮大、驰骋疆场的英雄史诗，百余位演员与数十匹骏马组成的阵容，将马背民族的骁勇与柔情演绎得淋漓尽致。观看完之后可别着急休息，还可以自费参加《特色骑士运动骑马》（此景点位于草原景区内收费项目，如体验骑马，费用自理280元/人）：草原深度游沼泽地，让你的骑乘不空虚；礼遇神圣的蒙古祭祀，去巴特儿和琪琪格的爱情邂逅之地敖包山。
+                <w:br/>
+                游览之后，刚刚夜幕降临，晚餐也可以自费体验蒙古族贵族宴会--诈马宴（此特色餐属于草原景区内餐厅，如需升级用餐，费用自理298元/人），沉浸式感受蒙古贵族的传统盛宴。身着华丽的蒙古盛装，围坐一堂，品尝烤全羊、等特色美食，伴着马头琴与长调，参与互动仪式，在欢声笑语中，读懂草原的豪迈与精致，让草原娱乐更有仪式感与文化底蕴。
                 <w:br/>
                 晚餐品尝内蒙烤全羊【如团队人数不足16人，安排6人一只烤羊腿】。
                 <w:br/>
                 晚餐后参加精彩的【夜间篝火晚会】（时间约30分钟，遇到雨天无法举行，由于是景区赠送项目，无费用可退），富有民族特色的歌舞表演将带给您难忘的一夜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
+                自费项：《漠南传奇》（此景点位于草原景区内收费项目，如需观看表演，费用自理280元/人）；《特色骑士运动骑马》（此景点位于草原景区内收费项目，如体验骑马，费用自理280元/人）；自费体验蒙古族贵族宴会--诈马宴（此特色餐属于草原景区内餐厅，如需升级用餐，费用自理298元/人）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：草原蒙古包/草原驿站（神鹰宏浩/古列延/那仁艾木嘎/蒙古人）（如蒙古包不能入住，调整为草原驿站或市区酒店）。注：草原蒙古包条件有限，洗漱用具请自备。</w:t>
+              <w:t xml:space="preserve">早餐后赴【希拉穆仁大草原】（车程约2.5小时，参观1天）;抵达草原接受蒙古族最隆重的欢迎仪式--下马酒，猛干一口热情的下马酒，接上蒙古姑娘尊贵的哈达，在歌声中为您洗去一路风尘。 中餐品尝手把肉；后前往《私家欢乐牧场》这里有纯净的蓝天白云，旖旎多姿的草原风光，喝奶茶，唱红歌，学蒙语，身着民族服装体验蒙古人一天的游牧生活、原生态互动活动体验，祭祀苏鲁锭，搭建蒙古包，射箭等、了解草原萌宠神兽等等一些活动</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天:希拉穆仁草原-响沙湾-鄂尔多斯 /达拉特旗
+                希拉穆仁草原-响沙湾-鄂尔多斯 /达拉特旗
                 <w:br/>
                 早起的朋友可自行观看草原日出（视天气情况而定）。
                 <w:br/>
-                早餐后乘车前往国家5A级景区【响沙湾】（车程约4小时，门票已含，不含索道100元/人必座请自理、游览约3小时）。【响沙湾景区】 中国沙漠度假地—— 响沙湾是集观光与休闲度假为一体的综合型的沙漠休闲景区，地处中国库布其沙漠的东端，是中国境内距离内地及北京比较近的沙漠旅游胜地。
+                早餐后乘车前往国家5A级景区【响沙湾】（车程约4小时，门票已含，强烈推荐景区内小交通：索道费100元/人自理、游览约3小时）。【响沙湾景区】 中国沙漠度假地—— 响沙湾是集观光与休闲度假为一体的综合型的沙漠休闲景区，地处中国库布其沙漠的东端，是中国境内距离内地及北京比较近的沙漠旅游胜地。
                 <w:br/>
                 度假天堂尽情“撒欢”【仙沙岛】：沙海游艇、轨道自行车、北极星全地形车、高空滑索、骑骆驼、果老剧场《果老传说》演出、响沙之巅（飞行塔）、神仙过山车、驼峰过山车、
                 <w:br/>
                 果虫小滑车（儿童）、碰碰车（儿童）、儿童游乐等设施。（以上活动属于赠送项目，具体项目已景区实际开放为准，如遇景区某个项目不开放无费用可退）。
                 <w:br/>
                 游玩后结束后入住酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -819,51 +818,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第四天：鄂尔多斯/达拉特旗—呼和浩特
+                鄂尔多斯/达拉特旗—呼和浩特
                 <w:br/>
                 早餐后前往鄂尔多斯市4A级城市旅游区【康巴什新区】（游览约1小时），参观耗资 350 亿元打造、 面积达 32 平方公里的豪华新城。
                 <w:br/>
                 观以乌兰木伦湖为依托的【亚洲雕塑艺术主题公园】、【蒙古象棋广场】（游览约1小时）外观建筑艺术和民族文化相结合的标志性建筑：鄂尔多斯文化艺术中心、图书馆、大剧院、博物馆、成吉思汗广场。
                 <w:br/>
                 后前往国家4A级景区【颐和生态文化博览园】（游览约30分钟），位于阿镇北山植物园内，设计理念为“大士之途、修量之境”。建有游客活动中心、人文艺术展示中心、活
                 <w:br/>
                 佛府邸、闭关修行中心等。整个建筑群融蒙、汉、藏风格于一体，气势宏大，溢彩流光。 第十二世乌兰活佛在这里生活学习，宏法护国，利益众生。
                 <w:br/>
                 游览结束后入住酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -905,77 +904,85 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第五天：呼和浩特（飞机）广州
-[...1 lines deleted...]
-                酒店打包早餐（如当天晚机回程，当天自由活动，不安排车和导游），按航班时间前往机场，结束愉快的内蒙之旅！
+                呼和浩特-广州
+                <w:br/>
+                早餐后前往参观国家级综合性博物馆、内蒙古60周年大庆献礼工程——【内蒙古博物院】(游览约1.5小时，周一闭馆，如遇到闭馆可根据实际情况调整时间观看或更换为将军衙署)。内蒙古博物院坐落在自治区首府呼和浩特市中心，成立于1957年5月1日，是内蒙古自治区唯一的国家一级博物院。全院建筑面积15000余平方米，展厅面积7000平方米。也是国内外游客到内蒙古旅游、领略内蒙古的历史与草原文化的重要"驿站"。内蒙古博物院以其独特的文化品位、民族特色和地区特点，为内蒙古的文博事业、旅游业走向全国、走向世界发挥着重要的作用。
+                <w:br/>
+                后参观国家3A级景区【和硕恪靖公主府】（游览约1小时、如关闭更换为通顺大巷、塞上老街）；和硕恪靖公主府建于清代康熙年间，是康熙皇帝的六女儿和硕恰靖公主居住过的府邸，距今已有三百多年的历史。清朝对蒙古实行怀柔政策，将恪靖公主下嫁给喀尔喀蒙古部土谢图汗的儿子敦多布多尔济，初封为和硕公主，又封为恪靖公主，再封为固伦恪靖公主。
+                <w:br/>
+                【呼和浩特城市展示中心】走进呼和浩特城市展示中心，仿佛步入时光的长廊，过去与未来在此交织，在这里各民族的文化元素熠熠生辉，融合共生，展现出多元而和谐的魅力，丰富的展示内容，生动的呈现出城市的发展脉络与辉煌成就，城市展示中心就像是一个微缩的呼和浩特，将交往交流交融的美好画卷徐徐展开，感受中华魅力，领略北疆风采。
+                <w:br/>
+                后乘车前往【宽巷子美食街】（游览约30分钟），感受魅力青城的老街蒙元文化，前往游览【宝尔汗佛塔】（游览约1小时）屹立天地间，承载千年信仰，聆听梵音，感悟心灵的宁静。
+                <w:br/>
+                后按航班时间前往机场，结束愉快的内蒙之旅！
                 <w:br/>
                 <w:br/>
                 特别提示：所有景点游览顺序仅供参考，由于交通航班时间、天气路况等诸多因素导游有权对行程安排进行合理调整。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1250,76 +1257,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">如有景区电瓶车/园中园项目/其他项目等，选择性消费</w:t>
+              <w:t xml:space="preserve">自由选择项目（无压力自愿选择）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                响沙湾不含索道100元/人必座请自理
-[...6 lines deleted...]
-                可以自费体验蒙古族贵族宴会--诈马宴（此特色餐属于草原景区内餐厅，如需升级用餐，费用自理398元/人
+                《漠南传奇》（此景点位于草原景区内收费项目，如需观看表演，费用自理280元/人）；
+                <w:br/>
+                《特色骑士运动骑马》（此景点位于草原景区内收费项目，如体验骑马，费用自理280元/人）；
+                <w:br/>
+                自费体验蒙古族贵族宴会--诈马宴（此特色餐属于草原景区内餐厅，如需升级用餐，费用自理298元/人）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1634,51 +1638,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>