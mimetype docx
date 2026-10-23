--- v1 (2026-07-29)
+++ v2 (2026-10-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号】南极三岛季末远征 | 2027年3月行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号 | 自由行套餐】南极三岛季末远征23天 | 2027年3月行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,53 +388,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.7月31日前预订享受机票补贴优惠，每人可优惠20000元/人。
-[...1 lines deleted...]
-                2.此价格已享受6.5折的早鸟优惠，最高已优惠80000元/人。
+                1.9月30日前预订享受机票补贴优惠，每人已优惠20000元/人。
+                <w:br/>
+                2.此价格已享受8折的早鸟优惠，最高已优惠20000。
                 <w:br/>
                 <w:br/>
                 极地日落与鲸鱼季的深度探险：南极半岛、南乔治亚、福克兰群岛（马尔维纳斯群岛）
                 <w:br/>
                 *在南极航季的尾声启程，您将迎来一段兼具生态奇观与极地光影的深度探险航程。随着南极逐渐告别极昼，日落与柔和的极地光线重新映照冰山与冰川，为航行带来更加丰富的层次与色彩。此时南极半岛海域正进入鲸类活动高峰，座头鲸与小须鲸频繁出没。航程将串联南极半岛、南乔治亚与福克兰群岛（马尔维纳斯群岛）三大生态区域。在冰川峡湾、百万王企鹅繁殖地与亚南极岛屿文化之间，您将逐步展开一幅层次丰富的南大洋探险画卷。
                 <w:br/>
                 <w:br/>
                 *在南极航季尾声启程，您将看到极昼结束后的南极日落。冰山与冰川在金色光影中呈现出更加丰富的层次，也是极地摄影爱好者格外珍视的时刻。
                 <w:br/>
                 *三月的南极半岛正进入鲸类活动高峰。冲锋舟巡游时，您将有机会近距离见证这些海洋巨兽的优雅身影。
                 <w:br/>
                 *在天气与冰况允许的情况下，我们将尝试继续向南推进并穿越南极圈。越过这条纬度线，是许多探险者向往的重要极地时刻。
                 <w:br/>
                 <w:br/>
                 *追随探险家沙克尔顿的传奇足迹，回望极地探索史上最令人敬佩的生存故事之一，感受人类挑战未知世界的勇气与精神。
                 <w:br/>
                 *在条件允许的情况下，航程将前往中国南极长城站所在区域。这里承载着中国极地科考的重要历史，也为旅程增添特别的意义。
                 <w:br/>
                 *从南极半岛的冰川峡湾，到南乔治亚的王企鹅王国，再到福克兰群岛的海鸟天堂，您将完整体验南大洋丰富而壮丽的生态景观。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2977,51 +2977,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>