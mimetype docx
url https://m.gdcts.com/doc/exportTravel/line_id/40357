--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【仙螺跨海.塞上春来】河北双飞5天 | 仙螺岛跨海索道 | 唐山河头老街·东征王朝.打树花 | 山海关古城-老龙头 | 皇家园林·避暑山庄 | 莫奈海上花园-坐快艇、花间下午茶 | 甘丹驼城-沙漠奇观| 骏马奔腾.马术表演行程单</w:t>
+        <w:t xml:space="preserve">【仙螺跨海.塞上春来】河北双飞5天 | 仙螺岛跨海索道 | 唐山河头老街·东征王朝.打树花 | 山海关古城-老龙头 | 皇家园林·避暑山庄 | 莫奈海上花园-坐快艇、花间下午茶 | 甘丹驼城-沙漠奇观| 骏马奔腾.马术表演 | 乌兰布统大草行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,53 +394,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【品质保障】广东独立成团、0购物0自费一价全含、性价比超高线路，全程提供旅游管家式贴心服务！全程启动 24 小时质量服务，时刻保障并完善您的假期旅行！
-[...1 lines deleted...]
-                ★【深度畅游】独立研发，盛行十数年经典再次升级！打卡 5A+4A 经典美景+独家专享，全部为正规大景点，拒绝走马观花，旅游就应该一次玩个透！ 
+                ★【品质保障】广东独立成团、性价比超高线路，全程提供旅游管家式贴心服务！全程启动 24 小时质量服务，时刻保障并完善您的假期旅行！
+                <w:br/>
+                ★【深度畅游】独立研发，盛行十数年经典再次升级！打卡 5A+4A 经典美景+独家专享，全部为正规大景点，拒绝走马观花，旅游就应该一次玩个透！  
                 <w:br/>
                 ★【完美设计】皇帝般的出巡，帝王般的享受；精彩大环线，不走回头路，碧海蓝天、沙漠、狂欢、 古典园林、万亩林海、辽阔大草原、通通一网打尽；不要盲目跟风，这次就要玩“出圈”
                 <w:br/>
                 ★夜游体验新升级·河头老街·东征王朝·打树花 夜游河头老街，梦回东征王朝的盛世风华。灯火璀璨处，千年绝技“打树花”震撼上演——铁水泼洒城墙，万朵金花迸溅，如流星雨幕倾泻而下，火光映照河面，惊艳了时光。光影交错间，仿佛穿越古今，沉浸式感受非遗技艺的炽热与浪漫，开启一场视觉与心灵的双重震撼。
                 <w:br/>
                 ★越野车路线新升级-穿越无人区路线 踏入好汉坡蜿蜒沙径、在金色沙丘间，劈开泥浆，碾过乱石， 车轮卷起混浊的浪，泥水如泼墨般飞溅！车身半没水中，排气管轰鸣着挑衅湍流，水幕落下的一瞬——穿沙涉水，好不刺激！！
                 <w:br/>
                 ★景区新升级·莫奈海上花园·做一天画中旅人 集逐浪、乘船、花间下午茶、沙滩运动、NPC互动于一体，开启滨海度假新体验。做一天画中旅人，没有KPI的海岸线，随手定格油画大片。
                 <w:br/>
                 ★山海关古城——两京锁钥无双地，万里长城第一关
                 <w:br/>
                 ★鸽子窝大潮坪——观鸽子窝大潮坪，赏天地间澎湃画卷，赴一场大潮坪的视觉盛宴
                 <w:br/>
                 ★河头老街：东征王朝历史光影，梦回繁华盛世。
                 <w:br/>
                 ★塞罕坝国家森林公园——中国最大的人工林场、习主席号召全国人民学习塞罕坝精神的地方！
                 <w:br/>
                 ★驯鹿部落：亲近林间精灵，体验人与自然和谐共生。
                 <w:br/>
                 ★快艇出海远观孤独图书馆；乘快艇破浪出海，海风拂面，浪花飞溅，远眺那座著名的孤独的图书馆，感受沧海的辽阔与文艺的静谧。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1941,51 +1941,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>