--- v2 (2026-05-27)
+++ v3 (2026-07-02)
@@ -1941,51 +1941,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>