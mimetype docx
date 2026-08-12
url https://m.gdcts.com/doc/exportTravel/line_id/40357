--- v3 (2026-07-02)
+++ v4 (2026-08-12)
@@ -670,61 +670,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌兰布统景区-甘丹驼城-滑沙-沙漠奇观-歌舞晚会
                 <w:br/>
+                【今日亮点】乌兰布统景区-甘丹驼城-滑沙-沙漠奇观-歌舞晚会
+                <w:br/>
                 上午：前往开车赴河北省与内蒙古克什克腾旗交界处——【界河】沿途观赏燕山塞外俊美风光，奔向美丽的克什克腾旗乌兰布统大草原，车辆在草原公里上穿梭驰骋，随时可见羊群自由的散落在早地上，马群悠闲的在路上溜达。蓝天白云下，欣赏丘陵式草原的独特美景，远离雾霾，享受大自然带来的纯净。
                 <w:br/>
                 途经穿越【塞罕坝国家森林公园】塞罕坝是国内最大的人工机械林场，历经三代造林人55年的努力，在黄沙蔽日的沙漠里造出了112万亩人工林海，静观郁郁葱葱的浩瀚林海，让人无不感到震撼。参观【万亩林海】，世界最大面积的人工林，塞罕坝人用了半个世纪的时间创造了荒原变林海的人间奇迹！如按照株距1米计算，塞罕坝的树可绕地球赤道12周。
                 <w:br/>
                 中午：品尝当地美食，补充一天的能量。
                 <w:br/>
-                下午:独家VIP专享（价值380元/人，费用包含，）草原上，原住五户牧民遵循古老游牧生活，以蒙古包为家。在此，可学摔跤、赛马，还能与他们一起向长生天祈愿。听草原名摔跤手讲英勇事迹，学正宗蒙古 “博克” 技巧凭独特经验饲养百头骆驼，擅做奶食与煮奶茶草原套马高手分享马文化，展示精湛马术技巧琪琪格家献蒙古三宝，斯琴家展猎户风情【宝格达乌拉】1300 米的宝格达乌拉是神山，可赏景，经幡寄福愿【漫柯布拉格】漫柯布拉格有湖有沙，站高点可远眺将军泡子与乌兰布统峰，忆往昔金戈铁马【浑善达克沙地】浑善达克沙地景美物丰，乌兰布统【观景台】，赏晨雾日出，远眺多样景观，汇聚自然之美与魅力。【沙漠徒步】漫步沙海，感受沙漠徒步的新奇刺激。【滑沙】（费用已包含）沙漠浩瀚，驼铃悠扬，漫游沙漠。徒步穿行沙海，登顶沙丘，乘上滑板，一跃而下，沙浪透迤，豁然开朗。【皇家围猎情景剧】生动再现清朝皇室狩猎盛景，演员们身着华服、纵马驰骋，演绎热血围猎，带观众穿越回风云激荡的往昔 。【歌舞晚会】星空卡拉OK，吃着肥美烤全羊，载歌善舞的蒙古姑娘小伙带动大家一起跳草原“安代舞”，唱起来、跳起来！载歌载舞过一个草原狂欢夜，【篝火晚会】为赠送项目，6 月 20 日之前，9 月 10 日之后，为草原防火期，禁止一切室外用火，篝火晚会取消，无费用可退，敬请谅解！
+                下午:独家VIP专享（价值380元/人，费用包含，不含景区小交通50元/人）草原上，原住五户牧民遵循古老游牧生活，以蒙古包为家。在此，可学摔跤、赛马，还能与他们一起向长生天祈愿。听草原名摔跤手讲英勇事迹，学正宗蒙古 “博克” 技巧凭独特经验饲养百头骆驼，擅做奶食与煮奶茶草原套马高手分享马文化，展示精湛马术技巧琪琪格家献蒙古三宝，斯琴家展猎户风情【宝格达乌拉】1300 米的宝格达乌拉是神山，可赏景，经幡寄福愿【漫柯布拉格】漫柯布拉格有湖有沙，站高点可远眺将军泡子与乌兰布统峰，忆往昔金戈铁马【浑善达克沙地】浑善达克沙地景美物丰，乌兰布统【观景台】，赏晨雾日出，远眺多样景观，汇聚自然之美与魅力。【沙漠徒步】漫步沙海，感受沙漠徒步的新奇刺激。【滑沙】（费用已包含）沙漠浩瀚，驼铃悠扬，漫游沙漠。徒步穿行沙海，登顶沙丘，乘上滑板，一跃而下，沙浪透迤，豁然开朗。【皇家围猎情景剧】生动再现清朝皇室狩猎盛景，演员们身着华服、纵马驰骋，演绎热血围猎，带观众穿越回风云激荡的往昔 。【歌舞晚会】星空卡拉OK，载歌善舞的蒙古姑娘小伙带动大家一起跳草原“安代舞”，唱起来、跳起来！载歌载舞过一个草原狂欢夜，【篝火晚会】为赠送项目，6 月 20 日之前，9 月 10 日之后，为草原防火期，禁止一切室外用火，篝火晚会取消，无费用可退，敬请谅解！
                 <w:br/>
                 晚餐：当地特色美食 ---【塞北牧歌·大汗盛宴】手把肉或羊肉不限量，豪情不限量！精选牧场现宰羔羊，从烤到炖，从肉到汤，羊肉畅吃，酣畅淋漓。更有开羊仪式、席间敬酒、献哈达，沉浸式体验蒙古族的热情与豪迈，尽享一场舌尖上的盛宴。
-                <w:br/>
-                晚上：入夜后，自由【夜观星空】草原上看星空则完全是另一种心绪，星空是浩瀚的是静谧的更是灵动的，对自然的敬畏，和对天地大美而无言的震撼。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -756,61 +756,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越野车穿越无人区-驯鹿部落-土特产超市
-[...1 lines deleted...]
-                上午：越野深入草原·穿沙涉水，探寻奇妙自然越野车穿越无人区（自理，380元/人*4小时）
+                自由活动(自费越野车穿越草原)--驯鹿部落-土特产超市
+                <w:br/>
+                【今日亮点】越野车穿越无人区（推荐项目，380元/人，自愿自费）-驯鹿部落-土特产超市
+                <w:br/>
+                上午：在坝上草原自由活动(自由活动约4小时)
+                <w:br/>
+                当地自由活动项目推荐【红色勇士四驱硬派越野车·穿越乌兰布统草原】(380元/人，自愿自费，市场唯一有正规手续的越野车)前往乌兰布统草原深处，寻找草原无人区的绝美秋景，看金灿灿的草原铺向天际，五颜六色的树木点缀。
                 <w:br/>
                 第一站（探秘好汉坡沙径）踏入好汉坡蜿蜒沙径，细腻沙粒相伴。两侧沙丘各异，探秘时或遇沙窝、沙纹。登顶赏沙海，艰辛与惊喜交融，收获难忘体验。第二站（定格金沙麦浪）步入金黄麦浪，微风轻拂，麦浪翻涌。阳光洒下，麦穗闪耀。定格此刻，珍藏丰收喜悦与自然馈赠。第三站（漫步松树林觅菇之旅）入静谧松树林，觅菇之旅开启。松针铺地，俯身寻觅，或能寻到蘑菇。漫步其中，呼吸松香，收获自然惊喜。第四站（草原趣动欢乐集结）草原上，“草原趣动欢乐集结” 开场。拔河齐心呐喊，足球场上奔跑，跳绳处笑声不断，众人畅享草原活力。第五站（蒙韵华服观景留影）穿上车队提供的精美蒙古服，浓郁蒙韵萦绕身旁。登上小观景台，远处草原美景如画。此时留影，华服与风光相映成趣，为你定格下别具一格、饱含民族风情的美好瞬间。第六站（亲水探秘）开启亲水探秘。清澈河水蜿蜒，踏入即感凉意。探寻河底，偶遇鱼虾，尽享自然惊喜
                 <w:br/>
                 中午：用当地特色团队餐。
                 <w:br/>
-                下午【鄂温克驯鹿部落】是鄂温克族的分 ，史称 “使鹿部” ，现主要居住在内蒙古呼伦贝尔根河市敖鲁古雅鄂温克民族乡。他们的祖先于公元前 2000 年就生活在外贝加尔湖等地，后迁至大兴安岭。这里冬季漫长酷寒，部落民众凭借牧养驯鹿与狩猎自给自足。驯鹿是他们生活的核心，肉奶为食、皮制衣物，还当作交通工具。其文化与驯鹿紧密相连，从语言到民俗礼节皆有体现，如驯鹿是嫁娶聘礼 ，并为其制作保护神。
-[...1 lines deleted...]
-                之后前往土特产超市品尝土特产（不视为旅行社安排的购物店，无时间限制，随意选购）。
+                下午【鄂温克驯鹿部落】是鄂温克族的分 ，史称 “使鹿部” ，现主要居住在内蒙古呼伦贝尔根河市敖鲁古雅鄂温克民族乡。他们的祖先于公元前 2000 年就生活在外贝加尔湖等地，后迁至大兴安岭。这里冬季漫长酷寒，部落民众凭借牧养驯鹿与狩猎自给自足。驯鹿是他们生活的核心，肉奶为食、皮制衣物，还当作交通工具。其文化与驯鹿紧密相连，从语言到民俗礼节皆有体现，如驯鹿是嫁娶聘礼 ，并为其制作保护神。之后前往土特产超市品尝土特产（不视为旅行社安排的购物店，无时间限制，随意选购）。
                 <w:br/>
                 后前往承德用晚餐入住
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 购物点：土特产超市品尝土特产（不视为旅行社安排的购物店，无时间限制，随意选购）
                 <w:br/>
                 自费项：越野深入草原·穿沙涉水，探寻奇妙自然越野车穿越无人区（自理，380元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -850,56 +852,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 皇家园林避暑山庄-仙螺岛跨海索道-莫奈海上花园-坐快艇远观孤独的图书馆
                 <w:br/>
+                【今日亮点】皇家园林避暑山庄-仙螺岛跨海索道-莫奈海上花园-坐快艇远观孤独的图书馆
+                <w:br/>
                 早餐后游览【避暑山庄】5A级旅游景区（含大门票，耳机.小交通等费用不含），以朴素淡雅的山村野趣为格调，取自然山水之本色，吸收江南塞北之风光，成为中国现存占地最大的古代帝王宫苑。景区分宫殿区、湖泊区、平原区、山峦区四大部分,康熙寻父的 --【金山上帝阁】；看一看冬日不会封冻的河流--【热河泉】；遥遥远观一柱擎天，承德十大融南北造园艺术的 精华于一身。游览《还珠格格》里的“漱芳斋”，抚摸小燕子爬过的百年古松；追寻传说名山之首---【磬锤峰】
                 <w:br/>
                 随后前往北戴河用中餐
                 <w:br/>
                 下午游玩【仙螺岛跨海大道】（备注70周岁以上不能乘坐索道，现退50/人，敬请谅解）根据海螺仙子的美丽传说而建，该岛由1038米的索道连接岛屿海岸。乘坐千米海上缆车，跨越大海，听着海浪拍打的声音，风吹过脸庞，望着无边的海景，在轻柔的海风里，尽情的徜徉在缆车之中，游览海螺仙子、三道关、海中海、海中喷泉、七星灵石、观海长廊、仙螺阁、临海栈道等造型古朴典雅的景观，也可自费体验海上蹦极，海上漂流河海上跳伞的惊险和刺激（注意：此景点如遇临时性政策性关闭，则换成帆船出海，网红打卡地—【帆船】扬帆起航，乘风破浪，（游览时间约40分钟）扬帆起航，驶向波澜壮阔的海洋深处，迎着海风，体验海中航行，乘风破浪的刺激，在阳光与大海之间与海鸥亲密接触，感受大自然的和谐之美，观渤海海岸线的风光。（任何证件无优惠无免票）。
-                <w:br/>
                 <w:br/>
                 追梦莫奈丨在地玩家私藏玩法，没有KPI的海岸线—重金打造的莫奈海上花园·做一天画中旅人（价值380元/人5.20日开始营业）
                 <w:br/>
                 「浪」是解锁莫奈花园的灵魂玩法：踏上“逐浪花汐漫径”，繁花簇拥通向蔚蓝深处；坐上“海屿逐梦摇椅”荡向天际；走进“海畔光影花墅”玻璃花房，在“幻彩印象花垣”花墙前随手定格油画大片。
                 <w:br/>
                 「乘」是拥抱沧海的辽阔奔赴：乘快艇【逐浪行】破浪出海，远眺那座著名的孤独的图书馆，海风拂面，浪花飞溅。
                 <w:br/>
                 「午后花间·水果下午茶」是解码花海鲜甜的密钥：走进【海屿果·畅吃吧】，30余种时令鲜果无限畅吃，搭配缤纷果汁、沁爽汽水，多种饮料无限畅饮。一场丰盛的水果下午茶，清甜果香与海风花香交融，一口尝尽海岸的鲜活与温柔。
                 <w:br/>
                 「乐」是唤醒滨海活力的开关：脚踩绵柔金沙，组队沙滩足球、沙滩排球；赤脚赶海，寻觅贝壳小螃蟹，收获惊喜。走进海洋馆看海豚跃出水面，在7D影院沉浸视听盛宴。
                 <w:br/>
                 「趣」是藏不住的惊喜时刻：NPC互动秀空降花海之间，趣味游戏轮番上演，免费合影定格心动瞬间，更有惊喜大奖等你揭晓，海边氛围感悄然拉满。
                 <w:br/>
                 晚上自行晚餐后前往酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1941,51 +1944,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>