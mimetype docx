--- v0 (2026-04-19)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【仙螺跨海.塞上春来】河北双飞5天 | 仙螺岛跨海索道 | 唐山河头老街·东征王朝.打树花 | 山海关古城-老龙头 | 皇家园林·避暑山庄 | 莫奈海上花园-坐快艇、花间下午茶 | 甘丹驼城-沙漠奇观| 骏马奔腾.马术表演行程单</w:t>
+        <w:t xml:space="preserve">【仙螺跨海.塞上春来】河北双飞5天 | 仙螺岛跨海索道 | 唐山河头老街·东征王朝.打树花 | 山海关古城-老龙头 | 皇家园林·避暑山庄 | 莫奈海上花园-坐快艇、花间下午茶 | 甘丹驼城-沙漠奇观| 骏马奔腾.马术表演 | 乌兰布统大草行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,53 +394,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【品质保障】广东独立成团、0购物0自费一价全含、性价比超高线路，全程提供旅游管家式贴心服务！全程启动 24 小时质量服务，时刻保障并完善您的假期旅行！
-[...1 lines deleted...]
-                ★【深度畅游】独立研发，盛行十数年经典再次升级！打卡 5A+4A 经典美景+独家专享，全部为正规大景点，拒绝走马观花，旅游就应该一次玩个透！ 
+                ★【品质保障】广东独立成团、性价比超高线路，全程提供旅游管家式贴心服务！全程启动 24 小时质量服务，时刻保障并完善您的假期旅行！
+                <w:br/>
+                ★【深度畅游】独立研发，盛行十数年经典再次升级！打卡 5A+4A 经典美景+独家专享，全部为正规大景点，拒绝走马观花，旅游就应该一次玩个透！  
                 <w:br/>
                 ★【完美设计】皇帝般的出巡，帝王般的享受；精彩大环线，不走回头路，碧海蓝天、沙漠、狂欢、 古典园林、万亩林海、辽阔大草原、通通一网打尽；不要盲目跟风，这次就要玩“出圈”
                 <w:br/>
                 ★夜游体验新升级·河头老街·东征王朝·打树花 夜游河头老街，梦回东征王朝的盛世风华。灯火璀璨处，千年绝技“打树花”震撼上演——铁水泼洒城墙，万朵金花迸溅，如流星雨幕倾泻而下，火光映照河面，惊艳了时光。光影交错间，仿佛穿越古今，沉浸式感受非遗技艺的炽热与浪漫，开启一场视觉与心灵的双重震撼。
                 <w:br/>
                 ★越野车路线新升级-穿越无人区路线 踏入好汉坡蜿蜒沙径、在金色沙丘间，劈开泥浆，碾过乱石， 车轮卷起混浊的浪，泥水如泼墨般飞溅！车身半没水中，排气管轰鸣着挑衅湍流，水幕落下的一瞬——穿沙涉水，好不刺激！！
                 <w:br/>
                 ★景区新升级·莫奈海上花园·做一天画中旅人 集逐浪、乘船、花间下午茶、沙滩运动、NPC互动于一体，开启滨海度假新体验。做一天画中旅人，没有KPI的海岸线，随手定格油画大片。
                 <w:br/>
                 ★山海关古城——两京锁钥无双地，万里长城第一关
                 <w:br/>
                 ★鸽子窝大潮坪——观鸽子窝大潮坪，赏天地间澎湃画卷，赴一场大潮坪的视觉盛宴
                 <w:br/>
                 ★河头老街：东征王朝历史光影，梦回繁华盛世。
                 <w:br/>
                 ★塞罕坝国家森林公园——中国最大的人工林场、习主席号召全国人民学习塞罕坝精神的地方！
                 <w:br/>
                 ★驯鹿部落：亲近林间精灵，体验人与自然和谐共生。
                 <w:br/>
                 ★快艇出海远观孤独图书馆；乘快艇破浪出海，海风拂面，浪花飞溅，远眺那座著名的孤独的图书馆，感受沧海的辽阔与文艺的静谧。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1941,51 +1941,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>