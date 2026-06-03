--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -585,53 +585,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-丽江（航程约3小时）
                 <w:br/>
                 从您的城市出发，我们在丽江三义机场等您前来，专业工作人员带您入住酒店稍事休息，愿您以最佳精神状态迎接此次云南之旅。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.云南地区紫外线较强，气候变化较快，请您在出行前提前做好相应准备，雨伞、外套、防晒霜.
                 <w:br/>
                 2.为避免出现饮食问题，请您在自行品尝美食时，选择正规的餐饮场所.
                 <w:br/>
                 3.在自由出行时，请您保管好个人财物，注意人身安全。
                 <w:br/>
                 <w:br/>
                 特别注意：含往返程飞机经济舱特惠机票。进出港口、航班时间等以航司出票为准。  参考航班起飞时间（06：00-23：55）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改。
                 <w:br/>
                 特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；更改云杉坪小索道退80/人，不上索道-120/人，贵宾并签订证明。大索道不保证一定能上，望周知！！！
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -663,384 +660,381 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丽江（ 行驶约1小时）
+                丽江-大理（ 行驶约2小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
-                上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车 不含雪山能量包氧气+防寒服）观雪山沿途欣赏原始森林。
-[...24 lines deleted...]
-                5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
+                上午：早餐后丽江前往后乘车前往大理，游览【双廊古镇】是最适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉.玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。
+                <w:br/>
+                后前往有中国圣托里尼之称的【理想邦】天空与海洋的梦境，从这里开始，蓝色浪漫，白色纯净，温柔与风和白云一样恍惚， 在这里忘记时间，只留享受。
+                <w:br/>
+                随后前往【开启大理洱海廊道浪漫之旅：含廊道s湾骑行+旅拍+航拍】洱海生态廊道有亚洲第一生态廊道之美称，是大理走向世界的名片,远观苍山云起云涌，近览洱海碧波荡漾。沿途芳草萋萋，人在画中行，让人的心不自觉地慢了下来，感受“大理福尼亚”。行程结束之后晚大理入住酒店
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
+                <w:br/>
+                2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。
+                <w:br/>
+                3.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：玉龙雪山风景区 演出《印象·丽江》 【蓝月谷】 【丽江古城】
-[...3 lines deleted...]
-                到达城市：丽江市
+                景点：双廊古镇、 理想邦、 大理洱海廊道
+                <w:br/>
+                到达城市：大理市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江温德姆花园，麦克达温德姆、戴斯温德姆或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理网评四钻参考酒店：大理理途、大理华遇、漫悦*M酒店、智选假日、凯里亚德、戴斯温德姆、洱海龙湾、苍海觅踪或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丽江--大理（车程约2小时）
+                大理-泸沽湖（车程约2小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
-                早上：酒店内早餐
-[...16 lines deleted...]
-                3.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
+                早餐：酒店内早餐
+                <w:br/>
+                上午：早餐后前往游览【大理古城】街道两旁，白族民居古香古色。城内由南到北，一条大街横贯其中深街幽巷，由西到东纵横交错，全城清一色的清瓦屋面，鹅卵石堆砌的墙壁，显示着古城 的古朴、别致、优雅，透出一种诱人气韵。
+                <w:br/>
+                下午：后大理出发前往泸沽湖，车程约4个小时左右，途经十八湾，树底，到达宁蒗县成，湖畔人家，沿途小凉山风光村落、途径狗钻洞原始森林抵达泸沽湖。
+                <w:br/>
+                后到达【泸沽湖观景台】泸沽湖美景尽收眼底。沿泸沽湖环湖公路游览湖边景点。到达【大洛水】开始环湖（游玩约2小时左右）环湖网红打卡地标：云南情人沙滩、情人树--里格观景台--环湖美拍
+                <w:br/>
+                晚餐品尝【摩梭石锅鱼】后参加【摩梭篝火晚会】体验地道摩梭风情，结束行程入住泸沽湖酒店。
+                <w:br/>
+                特别提醒：以上行程视天气情况而定，如遇寒冷天气，摩梭家访与乘猪槽船登里务比岛游览顺序调换，还请谅解！  
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1.泸沽湖常年温度较低，早晚温差大，请注意带保暖的衣物，天气干燥，多带点补水的东西。
+                <w:br/>
+                2.泸沽湖少数民居众多，请贵宾尊重当地的风俗习性，避免引起冲突，带来不必要的麻烦。
+                <w:br/>
+                3.因泸沽湖地域限制，当地就餐环境有限，如不符合您的口味，还请多见谅。
+                <w:br/>
+                4.今日路途较远，行车时间较长，途中山路弯多，晕车的朋友请准备好晕车药，提前一晚好好休息，保持体力。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：大理双廊古镇-理想邦-s湾廊道
-[...1 lines deleted...]
-                到达城市：大理市
+                景点：大理古城 泸沽湖观景台+ 环湖 摩梭篝火晚会
+                <w:br/>
+                到达城市：丽江泸沽湖
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">大理网评四钻参考酒店：大理理途、大理华遇、漫悦*M酒店、智选假日、凯里亚德、戴斯温德姆、洱海龙湾、苍海觅踪或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：摩梭石锅鱼   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">泸沽湖参考特色客栈：泸沽湖花时间、锦尚居湖景、清尘假日酒店、匠心湖畔海景房或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大理-泸沽湖（行驶约4.5小时）
+                泸沽湖-丽江（行驶约4.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                上午：早餐后前往游览【大理古城】街道两旁，白族民居古香古色。城内由南到北，一条大街横贯其中深街幽巷，由西到东纵横交错，全城清一色的清瓦屋面，鹅卵石堆砌的墙壁，显示着古城 的古朴、别致、优雅，透出一种诱人气韵。
-[...6 lines deleted...]
-                <w:br/>
+                上午：早餐后前往参加女儿国【摩梭风情家访】了解摩梭母系氏族的宗教信仰和文化习俗等。
+                <w:br/>
+                后前往码头乘坐【摩梭猪槽船】（温馨提示：船夫会推荐客人不上岛，游船环岛一圈，费用需自理，此为船夫私人行为与旅行社无关，望周知）登【里务比岛】参观【里务比寺】，湖水清澈透眼，秀丽迷人，欣赏高原珍稀植物波叶海菜花、感悟“摩梭三绝”。后泸沽湖乘车返回丽江入住酒店 
+                <w:br/>
+                <w:br/>
+                特别提醒：以上行程视天气情况而定，如遇寒冷天气，摩梭家访与乘猪槽船登里务比岛游览顺序调换，还请谅解！  
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
-                1.泸沽湖常年温度较低，早晚温差大，请注意带保暖的衣物，天气干燥，多带点补水的东西。
-[...5 lines deleted...]
-                4.今日路途较远，行车时间较长，途中山路弯多，晕车的朋友请准备好晕车药，提前一晚好好休息，保持体力。
+                1.乘坐猪槽船的途中，湖面风较大，请听从船夫的安排，不要在船上做危险的动作，以免不慎落水。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：大理古城-泸沽湖观景台-摩梭篝火晚会
-[...1 lines deleted...]
-                到达城市：丽江泸沽湖
+                景点：摩梭风情家访 摩梭猪槽船
+                <w:br/>
+                到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐【摩梭石锅鱼】   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">泸沽湖客栈：泸沽湖花时间、锦尚居湖景、清尘假日酒店、匠心湖畔海景房或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丽江参考酒店：丽江温德姆花园，麦克达温德姆、戴斯温德姆或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                泸沽湖-丽江   （车程约4小时）
+                丽江一地   （车程约1小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
-                早餐：酒店内早餐
-[...6 lines deleted...]
-                特别提醒：以上行程视天气情况而定，如遇寒冷天气，摩梭家访与乘猪槽船登里务比岛游览顺序调换，还请谅解！  
+                早上：酒店内早餐
+                <w:br/>
+                上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车 不含雪山能量包氧气+防寒服）观雪山沿途欣赏原始森林。
+                <w:br/>
+                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
+                <w:br/>
+                赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人
+                <w:br/>
+                之后前往游览【蓝月谷】（不含蓝月谷电瓶车40元/人）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
+                <w:br/>
+                免费赠送-单程雪山列车体验（赠送项目 不退不换）：观雪山沿途美景全收眼底，看尽丽江浪漫风情
+                <w:br/>
+                后乘车前往【丽江古城】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞丽江古城又名大研城，是我国最著名的景点之一。晚餐没有安排团体膳食，各位贵宾可自行品尝丽江特色小吃。烤串、鸡豆粉、腊排骨等，自由选择，大饱口福，晚入住丽江。
+                <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
-                1.乘坐猪槽船的途中，湖面风较大，请听从船夫的安排，不要在船上做危险的动作，以免不慎落水。
+                （二）关于儿童暑假、寒假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
+                <w:br/>
+                1、身高范围在1.4米（含）以上，则按成人团队套票报名时需购买：儿童只要超过1.4米的身高，都需要提前输单制团队卡（针对旅行社输单制卡只能按成人票价格来结算），临时现场补票是不保证贵宾的儿童能补到票的，可能会出现家长有票，儿童只能在雪山下等家长的情况，所以建议携带儿童身高超1.4米的家庭务必报名时确认身高以免造成不必要的损失和不便，儿童雪山结算价格402元（古维50+进山费210元+大索120+电瓶车20+保险2）。
+                <w:br/>
+                2、身高范围在：1.2-1.39米的按景区现场优惠价补票，1.19米以下免费（仅参考，具体根据景区现场收费标准来）。
+                <w:br/>
+                3、儿童价不含印象丽江表演费用，景区挂牌价280元，儿童具体收费标准根据景区实际情况收取。
+                <w:br/>
+                4、玉龙雪山大索道海拔4500m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
+                <w:br/>
+                5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：泸沽湖家访-摩梭猪槽船
+                景点：玉龙雪山大索道，蓝月谷，丽江古城
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1077,66 +1071,62 @@
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州
                 <w:br/>
                 早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
                 <w:br/>
                     体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
                 <w:br/>
-                后前往游览秀丽的木氏土司皇家园林【黑龙潭公园】只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏
-[...1 lines deleted...]
-                一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书。
+                跟随总书记脚步前往参观【丽江现代花卉产业园区】考察点。依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
                 <w:br/>
                    后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 <w:br/>
-                【温馨提示】：
-[...5 lines deleted...]
-                们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
+                【温馨提示】
+                <w:br/>
+                退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：飞机
+                <w:br/>
+                景点：束河古镇 围炉煮茶 丽江现代花卉产业园区
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1825,51 +1815,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>