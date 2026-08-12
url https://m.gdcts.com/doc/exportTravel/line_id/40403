--- v0 (2026-04-17)
+++ v1 (2026-08-12)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【欧洲循环巴士游】「东欧瑞士」循环线-捷克+斯洛伐克+匈牙利+奥地利+瑞士+德国 7 天 6 晚 *璀璨蓝线行程单</w:t>
+        <w:t xml:space="preserve">蓝线「东欧璀璨」• 七天循环行程 | 捷克/斯洛伐克/匈牙利/奥地利/瑞士 /德国/列支敦士登行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">法兰克福起止 | 逢周三发团</w:t>
+        <w:t xml:space="preserve">法兰克福起止 | 逢周一发团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20260415002</w:t>
+              <w:t xml:space="preserve">EU20260722003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -402,64 +402,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                东欧古韵&amp;瑞士风光经典巡游
-[...12 lines deleted...]
-                特别赠送：1 小时维也纳 Citywalk，由当地中文导游带领探索，用脚步丈量质朴的石板路，仰望高耸如云的尖塔，用心体验千年历史岁月中维也纳城的静谧与辉煌！
+                布拉格5小时
+                <w:br/>
+                查理大桥&amp;“金色之城”探游
+                <w:br/>
+                <w:br/>
+                布达佩斯5小时
+                <w:br/>
+                多瑙河两岸美景
+                <w:br/>
+                <w:br/>
+                美泉宫2.5小时
+                <w:br/>
+                走进奥地利皇室的华丽生活
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -576,593 +575,541 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                法兰克福-(大巴约 392 公里)-卡罗维发利-(大巴约 127 公里)-布拉格
-[...9 lines deleted...]
-                等候位置：正门入口 Main Entrance
+                【每周一】 法兰克福 Frankfurt→ 布拉格 Prague （530 公里）
+                <w:br/>
+                集合时间：早上八点半
+                <w:br/>
+                集合地点：法兰克福市中心中央火车站
+                <w:br/>
+                Frankfurt am Central Station（Frankfurt a.m. Hauptbahnhof）
+                <w:br/>
+                位置：正门入口 Main Entrance
                 <w:br/>
                 地址：Am Hauptbahnhof，60329 Frankfurt am Main
                 <w:br/>
-                #红线、蓝线，2 线汇合点#
-                <w:br/>
                 （集合后，不游览法兰克福，直接启程前往布拉格）
                 <w:br/>
-                【温馨提示】请提早至少十分钟到达集合地点，如迟到需自行赶上团队行程。
-[...4 lines deleted...]
-                ●【布拉格】,游毕前往捷克首府，黄昏安抵伏尔塔瓦河畔有中世纪宝石之美誉的东欧古都布拉格，随后前往酒店入住。
+                请务必提早十五分钟前到集合地点，逾时不候，团费恕不退还；务请于指示之位置等候，导游将亲自前来引领上车，切勿自行四处找车。
+                <w:br/>
+                <w:br/>
+                早上从德国法兰克福起程前往捷克首府布拉格，预料下午时分越境进入捷克，黄昏安抵伏尔塔瓦河畔的东欧古都布拉格-有中世纪宝石之美誉。市内古老建筑的尖塔圆顶在夕阳照耀下显得金碧辉煌，因而被称为金色之城，全城散发着古雅的气息。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布拉格或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">布拉格或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布拉格-(大巴约 328 公里)-布拉迪斯拉发
-[...7 lines deleted...]
-                ●【布拉格天文钟】外观,又称为“布拉格占星时钟”，是一座中世纪天文钟，安装在老城广场的老城市政厅的南面墙上。这座精美别致的中世纪自鸣钟至今走时准确，每到整点，钟表盘上方的窗户会向内开启，耶稣的十二信徒会依序现身，一旁的死神则开始鸣钟而上方的鸡也会振翅鸣啼，这个充满动感的整点报时，是所有旅人心目中的布拉格之旅重点。
+                【每周二】 布拉格 Prague→ 布拉提斯瓦 Bratislava（330 公里）
+                <w:br/>
+                早上起程前往参观建于山丘上充满中世纪风格的嘉斯登古堡 - 昔日的皇宫花园，现今已变为总统官邸及政府大楼。附近的圣维特大教堂建于十世纪初，经历了许多岁月，见证布拉格的兴衰；继而游览昔日金匠汇聚，专制黄金饰物而闻名的「黄金小径 」，再途经查理士大桥跨过伏尔塔瓦河，到达旧市中心，市政厅钟楼上有数百年历史的天文古钟和十二使徒肖像，准确显示天文子历，市政厅前的广场是历史集会、起义的地点，市内狭窄街道纵横交错，每个角落都洋溢着古典清雅气色；下午离开布拉格，前往住宿酒店。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布拉迪斯拉发或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">布拉提斯瓦或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布拉迪斯拉发-(大巴约 200 公里)-布达佩斯
-[...9 lines deleted...]
-                ●【伊丽莎白桥】外观,大桥主跨度长 290 米，全长 380 米。因桥身纯白，被誉为多瑙河上最优雅的大桥，当地华人简称其为白桥。白桥是为了纪念奥匈帝国皇后——伊丽莎白(即茜茜公主)所建。
+                【每周三】布拉提斯瓦 Bratislava→ 布达佩斯 Budapest （200 公里）
+                <w:br/>
+                早上起程前往匈牙利首都布达佩斯，抵达后，游览这个被多瑙河分割为二的城市，河之西岸称为布达，东岸称为佩斯，布达佩斯素有「多瑙河明珠」及「东欧巴黎」的美誉。游览名胜包括 : 庆祝建国及纪念马札尔族人联盟之英雄广场，欣赏千年纪念碑及马札尔酋长雕像。参观国会大厦、伊丽莎白大桥、渔夫城堡、历代匈牙利国王加冕的马提亚教堂、及从堡垒山的解放纪念碑俯瞰布达佩斯全景。领队可安排自费乘船游览多瑙河，欣赏布达及佩斯两岸风光，实在不容错过。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布达佩斯或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">布达佩斯或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布达佩斯-(大巴约 243 公里)-维也纳
-[...20 lines deleted...]
-                如受天气影响或或交通管制、罢工等其他不可抗力因素导致此次活动不能正常进行，我们将保留临时取消此次活动的权利。所有景点均不入内。
+                【每周四】 布达佩斯 Budapest→维也纳 Vienna （250 公里）
+                <w:br/>
+                早上起程前往奥地利首都维也纳，游览著名的逊布伦宫。这座壮丽的巴洛克式建筑又称为美泉宫，是一代女皇玛利亚杜丽莎，于黄金时代扩建的宫殿，装潢华丽金碧，御花园辽阔广大，终年繁花似锦，园内的艺术雕像和喷泉互相配合，充分显示出奥匈帝国极盛时期的辉煌。随后游览环城大道，壮观宏伟的建筑，例如新哥德式设计的市政厅、希腊神殿式设计的国会大厦、气势雄伟的霍夫堡皇宫、英雄广场和国立歌剧院。在市立公园可追忆华尔兹大王小约翰‧斯特劳斯的传奇事迹，瞻仰其雕像；市中心的圣史提芬大教堂及繁华热闹的行人购物区更是游客必到之处。住宿：维也纳或邻近城市。（维也纳素有「音乐之都」的美誉，其中华尔兹舞曲更驰名于世。晚上团友若有兴趣可由领队安排，自费欣赏华尔兹音乐曲舞表演晚会。）
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维也纳或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">维也纳或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                维也纳-(大巴约 270 公里)-哈尔施塔特-(大巴约 167 公里)-慕尼黑
-[...3 lines deleted...]
-                ●【慕尼黑】游罢朝德国慕尼黑方向进发，抵达后游覧玛丽安广场或到著名啤酒屋品尝一杯德国啤酒。
+                【每周五】 维也纳 Vienna→月亮湖 Mondsee→慕尼黑 Munich（440 公里）
+                <w:br/>
+                早上起程前往景色秀丽的阿尔卑斯山，途经漂亮的月亮湖, 一个在阿尔卑斯山小镇里的美丽湖泊, 小镇就在月亮湖畔, 风景优美。抵达后漫步在这个美丽小镇里, 市政厅旁之圣迈克尔教堂 Basilika St Michael, 著名卖座电影《仙乐飘飘处处闻》男女主角结婚所用的拍摄场地。游罢朝德国慕尼黑方向进发，抵达后前往参观玛丽安广场上的市政厅或往著名啤酒屋品尝一杯德国啤酒, 游毕开往下榻之酒店。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">慕尼黑或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">慕尼黑或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                慕尼黑-(大巴约 238 公里)-瓦杜兹-(大巴约 198 公里)-卢塞恩-(大 巴约 52 公里)-苏黎世
-[...5 lines deleted...]
-                ●【琉森】游罢雪山转赴风景如画的琉森市，观赏雕刻在峭壁上表扬瑞士民族精忠勇敢的著名「垂死的狮子」纪念碑。逛游满布精品的古雅小街，选购地道特产朱古力及纪念品，也可到钟表店选购瑞士名表。
+                【每周六】慕尼黑 Munich→瓦杜兹 Vaduz→铁力士雪山 Mt Titlis→琉森 Lucerne→苏黎世 Zurich（488 公里）
+                <w:br/>
+                早上起程沿山区公路前往有世界花园之称的瑞士，并往瑞士中部进发，展开游览大雪山的节目。途中，我们会停留在风景如画的瓦杜兹拍照留恋。这是世界最小国之一的列支敦士登的首都，这里有许多精美的古董小店和珍贵珠宝，名贵手表店铺供客人挑选。之后旅游车穿越崇山峻岭前往英格堡山区，抵步后，转乘旋转登山缆车，登上海拔 3000 米高并全年积雪的「铁力士峰」，坐 45 分钟缆车到达大雪山顶，即往参观冰洞，继往赏雪台漫步，游目四顾 , 群峰环列，冰川奇景，尽入眼帘；团友可于山顶餐厅享用午餐。游罢雪山转赴风景如画的琉森市，观赏雕刻在峭壁上的著名狮子纪念碑，它是表扬瑞士民族精忠勇敢和信义精神。团友也可到满布精品的古雅小街逛游，选购地道特产朱古力及纪念品，并往著名的钟表店选择瑞士名表。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">苏黎世或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">苏黎世或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏黎世-(大巴约 417 公里)-法兰克福
-[...13 lines deleted...]
-                地址：Am Hauptbahnhof，60329 Frankfurt am Main。
+                【每周日】苏黎世 Zurich→莱茵河瀑布 Rhine Falls→滴的斯湖 Titisee→法兰克福 Frankfurt （450 公里）
+                <w:br/>
+                早上起程前往瑞士第一大城市金融中心苏黎世，于苏黎世湖畔拍照留念；随后前往莎夫豪森市观赏气势浩瀚、犹如万马奔腾的莱茵河瀑布。此瀑布是西欧最大的瀑布，急流汹涌而下甚为壮观，气势动人心魄。游罢经瑞士山路进入德国黑森林地区，因树木非常茂盛而形成一片墨绿森林，树干高耸入天。稍后抵达黑森林地区著名的山中湖 - 滴的斯湖。这个位于山区中的湖泊环境优美，是著名的渡假圣地，更是咕咕钟的生产地，随处有售这种有趣的时钟，团友如有兴趣可安排专人介绍咕咕钟的制造过程。其后于湖边餐厅享受一顿丰富的猪手午餐或品尝一块正宗的黑森林蛋糕，实在不枉此行。游罢驱车返回法兰克福。
+                <w:br/>
+                <w:br/>
+                离团时间：约下午7时
+                <w:br/>
+                解散地点：法兰克福Frankfurt-HBF 中央火车站
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1228,138 +1175,888 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *安排 19-50 座巴士，及专业外籍司机；(团队人数不足 7 人，提供境外 6-8 座司兼导服务)
-[...11 lines deleted...]
-                *欧陆式早餐通常是指没有热的食物，视乎每家酒店供应不一。标准的欧陆式早餐是有：咖啡、茶、果汁、面包、果酱。
+                (1) 酒店：承诺提供欧洲当地评定标准三及四星级的酒店(Booking.com 评分 7.5-8.5), 房间设有私人浴厕，两人一房为原则。
+                <w:br/>
+                A. 欧洲酒店均含早餐，但仅以简单式的欧陆式早餐为主；（欧陆式早餐定义：咖啡或茶、果汁、面包、果酱）
+                <w:br/>
+                B. 欧洲酒店房间空间较小、设施配备及服务等情况都比亚洲美加国家较低，请客人配备日常梳洗用品。
+                <w:br/>
+                C. 欧洲昼夜温差大、每年平均温度超过 30 度的情况不超过两个月，且欧洲各国环保意识强，故至今欧洲部分酒店并不配备冷气空调，并非酒店设施不达标准，敬请谅解。
+                <w:br/>
+                (2) 交通：全程按照行程所写，陆路采用空调豪华游览巴士。
+                <w:br/>
+                (3) 领队：华藉专业双语广播（国语及广东话）领队当地出发，随团服务。
+                <w:br/>
+                (4)  捷克布拉格，奥地利维也纳，瑞士琉森游览税进城游览税。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *任何景点门票
-[...25 lines deleted...]
-                *[星期一] 瑞士琉森游览税 €5 欧元
+                (1) 各类保险、旅游证件，签证费用。
+                <w:br/>
+                (2) 景点门票：按照行程表内所列载之各项游览节目，额外及行程以外要求安排之自费节目。（门票及消费详情，请参阅“消费指南”）
+                <w:br/>
+                (3) 小费：当地导游及司机之小费合共每人每天 10 欧元 / 10 英镑。（大小同价）
+                <w:br/>
+                (4) 客人来回出发地之间的国际航空机票及航空公司征收之行李超越规格或超重等费用。
+                <w:br/>
+                (5) 客人私人消费如行程中之午餐晚餐，住宿酒店等房间饮品、电话、洗衣服务或损失赔偿等费用。
+                <w:br/>
+                (6) 在非本公司所能控制之情况下，如罢工及交通延误，而引发之额外支出。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期二] 布拉格城堡 Prague Castle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（套票包括：老皇宫、圣乔治教堂、圣维特主教座堂, 黄金小径)(16 岁以下€12.35 , 6 岁以下免费)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 18.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期三] 多脑河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Budapest Donau River Cruise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期三] 渔夫堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisherman’s Bastion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 3.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期三] 马提亚斯教堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matthias Church</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期四] 美泉宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schönbrunn Palace (18 岁以下€24.00, 6 岁以下免费) (因应当时可参观房间的数量，票价以官方景点现场为准）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 34.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期六] 铁力士雪山缆车票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mount Titlis Cable Car (16 岁以下半价, 6 岁以下免费)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期四] 华尔兹音乐会</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">接送 Viennese Waltz Concerts + Transfer 69 欧元起+15 欧元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 84.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期三] 匈牙利民族舞会</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">地道风味餐+接送 Hungary Folklore Show + Dinner + Transfe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[星期三] 多脑河船河晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Donau Riverboat Dinner  
+                <w:br/>
+                <w:br/>
+                说明：以上可由导游代购，可按个人喜好，决定是否参加用餐、景点或自费节目，绝非强迫规定。票价仅供参考，以官方景点现场为准。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1386,360 +2083,284 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                个人消费预算指引
-[...15 lines deleted...]
-                需预先提前订票 https://www.schoenbrunn.at/en/tickets-and-prices/all-tickets-tours（建议入场时段 13:30 至 14:00 之间）
+                1. 单人数报名时, 如客人愿意接受本公司代为安排拼房, 无论是否成功安排拼房，我们都不会向客人收取任何费用。唯客人同意安排后，不得有任何异议或临时更改。如客人选择单人房，附加费为每人每晚60欧。若客人上团后更改不拼房，每晚必须额外付120欧元。
+                <w:br/>
+                2. 团前及团后住宿因属额外服务安排, 请谅解无法协助客人拼房。单出来的客人需付单人房附加费 60 欧(起)每人每晚。
+                <w:br/>
+                3. 如遇两大人一小孩参团时，小童如二至十一岁，则可按儿童价格收费，小童按不占床位处理，但其需与两成人同房；如遇两大人两小孩，则按四大人价格收费，两房均以每个大人带一小孩为一房来安排，小孩占床安排，按大人价格收费。
+                <w:br/>
+                4. 有关 18 岁以下未成年者、孕妇或长者(70+)；其必需由至少一名(65 岁以下)的成年亲友陪同参团，我们才会接受其报名。注：参团者(孕妇或长者 70+) 于报团同时亦必需签署「参团承诺免责声明书」为双方保障 (支持在线签署)。我们更建议(孕妇或长者)在参团前购买相应的保险产品。
+                <w:br/>
+                5. 一经报名之订单，需按照规定不少于出发日期 16 天前全数付清，逾期或未付清费用者，本公司有权将其订位取消。
+                <w:br/>
+                6. 经系统报名成功后，请于系统发送相关参团凭票给予客人，但凭票需以本公司凭票为准，如代理旅行社自行制作之凭票，任何额外增加或删漏等资料或条款，均与本公司无关，本公司保留所有追究责任权利。
+                <w:br/>
+                7. 本公司保留最终接受报名与否的权利，而无需提出任何理由及解释。
+                <w:br/>
+                8. 报名时务请如实填写电邮地址及手提电话号码，以便日后回覆及发送确认信息用途。
+                <w:br/>
+                9. 如涉及购买机票前来参团的客人，务请在收到 “订位确认” 后才购买机票。
+                <w:br/>
+                10. 「参团凭票」内载有出发参团相关资料，包括导游之联系方式（电话、WeChat 及 WhatsApp 二维码）及紧急联络电话。参团时，请务必携带「参团凭票」纸质版或电子版，并于登车时出示以供核实。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                《额外费用》
-[...110 lines deleted...]
-                （集合后，不游览苏黎世，直接启程前往莱茵河瀑布）
+                责任问题
+                <w:br/>
+                (1) 本公司仅代理航空公司、酒店、交通工具或其它旅游机构安排之服务，凡参加本行程表或单张内之团友或客人如遇有财物损失、意外身亡，或因天灾人祸、机器失灵、交通延误、失火、罢工、战争、政局不安、无法控制及政府更改条例而招致损失额外费用时，概与本公司及其代理人等绝无关系及不需负任何责任。
+                <w:br/>
+                (2) 本司采用之观光交通工具及酒店，如飞机、轮船、火车或巴士等，其对旅客安全及行李遗失等问题，各机构均订有各种不同条例，以对旅客负责。行李遗失，意外伤亡及财产损失等情形，当根据各机构所订立之条例作为解决依据，概与本公司绝无关系及不需负任何责任。
+                <w:br/>
+                (3) 若遇特殊情况，如天气恶劣，罢工、台风影响、证件遗失、酒店突告客满、原定班机取消或延误、政变、疫症或任何非人力可控制的突发事故，而必须将行程、住宿或交通工具更改或取消任何一项旅游节目，本公司得依照当时情况全权处理，在此情况下团员不得借故反对及要求赔偿，事件所引致之损失或增加费用，团员需自行负责。
+                <w:br/>
+                (4) 凡参团者，需遵守各国法纪，严禁携带私货营利及违禁物品。进出境准例，是根据个别国家所订立，如因个人理由而被某国拒绝入境，其责任与本公司绝无关系及不需负任何责任，余下之旅程将不获退还款项，及因而所需之额外费用如交通、住宿需由其个人负责，与本公司无关。
+                <w:br/>
+                (5) 在任何情况及任何地点下失窃，引致遗失金钱及物品，本公司、司机、领队及导游均不负任何责任，任何财物及証件等团员理应并有责任自行保管。
+                <w:br/>
+                (6) 在任何理由及情况下，团员若逾时，而赶不上航机或巴士出发，本公司恕不负责及概不退还任何费用。
+                <w:br/>
+                (7) 鉴于巴士型号不一定能托运轮椅，因此请见谅我们不能接受使用轮椅者报名跟团。(注:“私人包团”需于报价前通知)
+                <w:br/>
+                (8) 本公司拥有参加者的肖像公开权，我们会于旅游中拍摄活动花絮。
+                <w:br/>
+                (9) 重要事项 : 在旅程中，如旅客不小心或恶意毁坏旅游车及酒店所有范围内等设施，一切后果须自行承担（责任），并需赔偿一切相关损失，而较严重损毁事项，是有机会负上当地刑责的。敬请各旅客爱护公物，尽享旅程中的欢愉!
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 因客人个人原因提出取消行程，需要根据以下标准支付已经发生的旅游费用：
-[...13 lines deleted...]
-                3. 如有游客额外升级标准或增加要求所产生的相关费用，以实际为准收取，费用包括但不限于以上列举取消条款。
+                报名时，请仔细阅读及清楚一经报名后的取消、改期及退款办法：
+                <w:br/>
+                一经报名后在任何情况或理由下需要取消订位，需按照下列章则扣除费用以作赔偿：
+                <w:br/>
+                (1) 出发日前 16 天或以上，双方可作任何更改提前或延期出发，不作任何费用扣除；
+                <w:br/>
+                (2) 出发日前 15 - 08 天内，需扣除全数团费 50%；
+                <w:br/>
+                (3) 出发日前 7 天内，需扣除全数团费 100%。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">报名材料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1. 报名时，请清楚并准确填妥报名表上所列一切资料，同时缴交全数团费。
+                <w:br/>
+                2. 报名时，须持有效之旅行证件（护照），每种证件至少有 6 个月或以上有效期。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...27 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">强烈建议自行购买个人旅游意外险</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1779,51 +2400,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1967,50 +2588,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>