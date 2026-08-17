--- v0 (2026-04-17)
+++ v1 (2026-08-17)
@@ -586,51 +586,51 @@
                 广州 - 吉隆坡
                 <w:br/>
                 请提前3小时自到机场办理登机手续，搭乘国际航班飞抵著名的花园城市——【吉隆坡】，这里被称为“花园城市”，终年如夏，灼热的赤道阳光和常常不期而至的落雨，给这座五彩斑斓、活力四射的城市增添了迷人的色彩。
                 <w:br/>
                 〖温馨提示〗  请提前3小时到达广州机场。
                 <w:br/>
                 交通：参考航班：MH377  1435 1840
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：飞机上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -645,72 +645,72 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡 - 新加坡
                 <w:br/>
                 早餐后，乘车前往花园城市——【新加坡】。
                 <w:br/>
+                后前往【新加坡河川生态园】亚洲首个也是唯一一个以河川为主题的野生动物园，园内拥有超过 5,000 个动物栖息。游览八大 淡水栖息地，与巨型动物面对面，如巨型水獭、娃娃鱼以及湄公河巨鲶。漫步淡水画廊，在河川动物栖息地展览中了解独特的野生动物世界。在这里你可以看到包括雄壮的密西西比河与神奇的长江在内的八大河川动物栖息地，以及一系列河生巨型陆生动物与巨型淡水鱼，如巨型河生水獭、大鲵以及濒临灭绝的湄公河巨鲶。（含门票）
+                <w:br/>
                 后乘车前往著名的【鱼尾狮公园】（约60分钟），鱼尾狮像就坐落于新加坡河畔，是新加坡的标志和象征新加坡的标志性景点之一。代表新加坡形象的鱼尾狮吐出强劲有力的水柱。因为临河临海，微风徐徐，在公园里散步也是非常惬意的。公园周围地带还有其他新加坡著名的地标性建筑，如【政府大厦】【高等法院】【维多利亚剧院】【国会大厦】【莱佛士铜像】等，可进行市区观光（车游）。旧国会大厦始建于1827年，是新加坡最古老的政府建筑物，现已改为旧国会大厦艺术之家。同时你也可以看到新加坡政府耗资5亿9600万元建造的【滨海艺术中心】，从外观造型上看，它很像一颗剖开两瓣的榴莲。从2002年10月建成启用至今，这个被称为“榴莲剧院”的奇异建筑，被公认为是新加坡的地标，非常有新加坡特色。
                 <w:br/>
-                后前往【新加坡河川生态园】亚洲首个也是唯一一个以河川为主题的野生动物园，园内拥有超过 5,000 个动物栖息。游览八大 淡水栖息地，与巨型动物面对面，如巨型水獭、娃娃鱼以及湄公河巨鲶。漫步淡水画廊，在河川动物栖息地展览中了解独特的野生动物世界。在这里你可以看到包括雄壮的密西西比河与神奇的长江在内的八大河川动物栖息地，以及一系列河生巨型陆生动物与巨型淡水鱼，如巨型河生水獭、大鲵以及濒临灭绝的湄公河巨鲶。（含门票）
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：中华料理     晚餐：松发肉骨茶   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：中华料理     晚餐：海南鸡饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">新加坡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -729,71 +729,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡 - 马六甲
                 <w:br/>
                 早餐后参观【哈芝巷】感受不一样的异域风情。哈芝巷可谓是不少新加坡年轻设计师和创业者的摇篮；他们在这里开设了种类繁多的多品牌店、奇特的精品店；店面装饰别出心裁，充满个性。从一条旧巷到文化气息的休闲步行街，这几乎可算是新加坡整体改造开发中成功的例子之一，是具有历史文化风貌的都市旅游景点。
                 <w:br/>
                 后前往绚丽多彩的世界性地标【滨海湾花园户外广场】(约30分钟)。作为新加坡“大自然中的城市”愿景中的重要一环，滨海湾花园既是一座国家花园，也是一个展现园林与花卉之美的顶尖园艺景点。滨海湾花园由三座临海花园构成：滨海南花园（Bay South Garden）、滨海东花园（BayEast Garden）以及滨海中花园（Bay Central Garden）。（该景点对公众免费开放，不含小景点门票。）
                 <w:br/>
                 午餐后将暂别美丽的新加坡，经长达10375公尺的新柔长堤来到对岸马来西亚关口城市【新山】（车程约1小时，不含过关时间），乘车前往有着独特的"娘惹文化"的【马六甲】（车程约3小时）。人们把中国明朝或之前的华人移民(原籍多为福建或广东潮汕)与当地马来人(当时尚未信奉回教)通婚所生的子女，男的称为"峇峇"(BABA)，女的称为"娘惹"(NTONYA)，亦称为土生华人或侨生。"娘惹文化"既有马来族文化影响(如膳食、服饰、语言)，也有华人传统(如信仰、名字、种族认同)。
                 <w:br/>
-                <w:br/>
                 〖温馨提示〗 马来西亚是亚热带国家，紫外线相对强烈，请做好防晒。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：海南鸡饭     晚餐：古城鸡饭粒   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：中华料理     晚餐：奶油虾   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">马六甲</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -831,51 +830,51 @@
                 早餐后，游览【荷兰红屋广场】【女皇钟楼】【圣保罗教堂】【圣地亚哥古城门】（约60分钟）。荷兰红屋坐落于马六甲河畔，建于1641至1660年间，整个广场由红色建筑物围绕，并有一座红色的钟塔和维多利亚时代所建的喷水池，是东南亚最古老的荷兰建筑物。
                 <w:br/>
                 后前往马来西亚行政中心【太子城】（约60分钟）。【水上清真寺】结合传统马来与穆斯林风格，由花岗岩打造的粉红色圆顶。【布城湖】作为人工湖也是都市规画的一部份，为的是提供着新兴都市水源及蓄洪等功能。外观【首相署】位于布城中心点，融合伊斯兰与欧式建筑风格！
                 <w:br/>
                 前往闻名世界的【双峰塔】（远观拍照约15分钟）
                 <w:br/>
                 前往吉隆坡【亚罗街】美食 Jalan Alor 拥有五十多年历史，街上有超过 100 种各式美食，是吉隆坡著名的美食街，食物种类有猫山王榴莲、烧鸡翅、葡萄牙烧鱼、炒裸条、 罗惹、沙爹、尤鱼蓊菜、猪肉粥、亚三叻沙、药材炖汤、海鲜、 点心、肉骨茶等。自由享用宵夜后，送回酒店休息。（亚罗食街基本有中文标识，沟通不成问题，请放心自由享受各种美食）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：奶油虾     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：古城鸡饭粒     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -923,51 +922,51 @@
                 〖温馨提示〗
                 <w:br/>
                 1、黑风洞附近会有野生动物出现，特别是蝙蝠和猴子。在参观时，请保持警惕，不要随意接触野生动物和喂食，以确保自身安全。
                 <w:br/>
                 2、芸尚花园气温比市区低6-8度，建议随身携带薄长袖外套。
                 <w:br/>
                 3、花园缆车如遇维修或保养，则改用大巴前往花园。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：古法肉骨茶&amp;面包鸡     晚餐：中华料理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：古法肉骨茶     晚餐：农家菜   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -982,70 +981,72 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡 - 广州
                 <w:br/>
                 早餐（打包）后前往吉隆坡国际机场乘搭国际航班飞往广州机场。航班抵达广州机场后散团，结束愉快的旅程！
                 <w:br/>
+                〖温馨提示〗 返程前请仔细检查自己的行李物品，不要遗漏酒店。
+                <w:br/>
                 交通：参考航班：MH376  0900-1310
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：打包     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：打包     午餐：飞机上     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1098,61 +1099,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.广州--吉隆坡往返含税机票（每段含30KG托运行李额，有餐食）。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车（根据团队人数保证每人1正座）。自由活动期间不包含用车。
                 <w:br/>
                 4.用餐：5早7正（餐标￥40），早餐不用不退，正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
-                5.10人以上安排全程领队+当地中文导游服务（接驳期间或自由活动期间不含导游服务）
-[...1 lines deleted...]
-                6.保险：赠送团队旅游意外险。
+                5.10人以上安排全程领队+当地中文导游服务（接驳期间或自由活动期间不含导游服务），10人以下无领队，当地安排中文司机服务（司机车上简单讲解，不带进景点）；
                 <w:br/>
                 备注：如游客自行参加的是高风险活动(包括但不限于水上水下、高速高空、山上活动或其他有风险的活动等) ，旅行社建议游客另行购买专项人身意外保险。
                 <w:br/>
-                7.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
-[...3 lines deleted...]
-                9.全程司导领服务费580/人。
+                6.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
+                <w:br/>
+                7.全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                8.全程司导领服务费580/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1162,51 +1161,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.航空公司燃油附加税临时升幅。
                 <w:br/>
                 2.酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥1300。
+                4.单人入住房差￥1500。
                 <w:br/>
                 5.马来西亚酒店旅游税金10马币1间/晚；槟城、马六甲文化遗产税3马币1间/晚（如有）；吉隆坡、雪兰莪州酒店永续发展税7马币1间/晚。
                 <w:br/>
                 6.自费项目及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 7.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 8.行程中包含的餐以外的餐食，需要自理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1444,50 +1443,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲+ 吉隆坡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马来民居+马六甲游船+文化街彩虹墙+三轮车+品尝出名甜品煎蕊)+送马六甲海峡清真寺+榴莲放题1小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1510,53 +1580,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 12岁以下小孩不占床减￥500/人，占床大小同价；18岁以下需家属陪同。
-[...1 lines deleted...]
-                2. 2岁以下婴儿不含飞机座（手抱）、不占床位￥1000/人
+                本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                1. 12岁以下小孩不占床减￥700/人，占床大小同价；18岁以下需家属陪同。
+                <w:br/>
+                2. 2岁以下婴儿不含飞机座（手抱）、不占床位￥1600/人
                 <w:br/>
                 3. 65岁（含）以上老人需家属陪同，并提交健康证明及签署免责书，
                 <w:br/>
                 4. 外籍人士及港澳台人士签证自理；港澳台护照出发时须携带有效期内回乡证/台胞证原件。外籍护照必须有二次或多次入境中国的有效签注。
                 <w:br/>
                 5. 本产品无法接待80岁以上长者、孕妇以及有精神类疾病患者，敬请谅解！如报名时隐瞒病情，导致的任何后果，皆由客人自行承担。
                 <w:br/>
                 特别提示：被国家机关限制出境的人员切勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的损失，由客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1650,51 +1723,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>