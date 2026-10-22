--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -388,51 +388,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.9月30日前预订享受机票补贴优惠，每人可优惠13500元/人。
+                1.9月30日前预订享受机票补贴优惠，每人已优惠13500元/人。
                 <w:br/>
                 2.此价格已享受8折的早鸟优惠，最高已优惠26500元/人。
                 <w:br/>
                 <w:br/>
                 我们自世界尽头启航，驶入南设得兰群岛与南极半岛的冰海深处，在南极地区停留长达七天，展开沉浸式探索。冰川缓缓入海，巨型冰山漂浮于静默海湾，企鹅穿行雪地，鲸鱼在冰缘水域跃动。 延展的行程让我们得以更深入峡湾，并在条件允许时向更南推进，尝试穿越南极圈，真正进入更高纬度的极地世界。 您将通过冲锋舟巡游、徒步登陆与皮划 艇等多种方式走入这片白色大陆，并有 机会到访中国南极长城站所在区域。这不是远观南极，而是在7天的沉浸中踏足、靠近、感受南极，收获一段更深入、更具突破意义的极地探险体验。 
                 <w:br/>
                 · 海神号1A Super冰级护航，安全从容驶入世界第七大陆冰海核心。 
                 <w:br/>
                 · 7天时间深处南极之中，我们更有更充足的时间向更南推进，在更广阔的冰海中寻找未知的可能。 
                 <w:br/>
                 · 有机会穿越南极圈，真正进入更南的高纬区域，是少数旅行者才能实现的体验，也将成为整段航程最具 纪念意义的时刻之一。 
                 <w:br/>
                 · 近距离目睹企鹅成群穿行、海豹静卧浮冰、鲸鱼喷气跃动的纯净极境。
                 <w:br/>
                 · 搭乘冲锋舟深入巨型冰山之间，贴近冰川前沿感受崩解轰鸣。
                 <w:br/>
                 · 徒步踏上南极大陆雪原与岩岸，在无垠白色世界中探索极地生态。
                 <w:br/>
                 · 可选海上皮划艇静行冰湾水面，近身置于浮冰与雪峰环绕的极地场景。 
                 <w:br/>
                 · 有机会到访中国南极长城站所在区域，感受极地科研与自然并存的氛围。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2404,51 +2404,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>