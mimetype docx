--- v2 (2026-06-18)
+++ v3 (2026-07-11)
@@ -388,50 +388,54 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【7月31日前预订享受机票补贴优惠，每人可优惠13500元/人】
+                <w:br/>
+                <w:br/>
+                <w:br/>
                 我们自世界尽头启航，驶入南设得兰群岛与南极半岛的冰海深处，在南极地区停留长达7天，展开沉浸式探索。冰川 缓缓入海，巨型冰山漂浮于静默海湾， 企鹅穿行雪地，鲸鱼在冰缘水域跃动。延展的行程让我们得以更深入峡湾，并在条件允许时向更南推进，尝试穿越南极圈，真正进入更高纬度的极地世界。 您将通过冲锋舟巡游、徒步登陆与皮划 艇等多种方式走入这片白色大陆。这不是远观南极，而是在7天的沉浸中踏足、 靠近、感受南极，收获一段更深入、更具突破意义的极地探险体验。 
                 <w:br/>
                 · 海神号1A Super冰级护航，安全从容驶入世界第七大陆冰海核心。
                 <w:br/>
                 · 7天时间深处南极之中，我们更有更 充足的时间向更南推进，在更广阔的冰海中寻找未知的可能。 
                 <w:br/>
                 · 有机会穿越南极圈，真正进入更南的高纬区域，是少数旅行者才能实 现的体验，也将成为整段航程最具纪念意义的时刻之一。
                 <w:br/>
                 · 近距离目睹企鹅成群穿行、海豹静卧浮冰、鲸鱼喷气跃动的纯净极境。
                 <w:br/>
                 · 搭乘冲锋舟深入巨型冰山之间，贴 近冰川前沿感受崩解轰鸣。
                 <w:br/>
                 · 徒步踏上南极大陆雪原与岩岸，在 无垠白色世界中探索极地生态。 
                 <w:br/>
                 · 可选海上皮划艇静行冰湾水面，近 身置于浮冰与雪峰环绕的极地场景。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
@@ -2141,51 +2145,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>