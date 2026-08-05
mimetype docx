--- v3 (2026-07-11)
+++ v4 (2026-08-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号】穿越南极圈 | 探索极境之南，深入南极半岛 | 2027年1-2月（单船票）行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号】穿越南极圈 | 探索极境之南，深入南极半岛 | 2027年1-2月行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">14</w:t>
+              <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -342,98 +342,99 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">从 乌斯怀亚(阿根廷) 至 乌斯怀亚(阿根廷)</w:t>
+              <w:t xml:space="preserve">待定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【7月31日前预订享受机票补贴优惠，每人可优惠13500元/人】
-                <w:br/>
+                1.8月7日前预订享受机票补贴优惠，每人可优惠13500元/人。
+                <w:br/>
+                2.此价格已享受7折的早鸟优惠，最高已优惠48000元/人。
                 <w:br/>
                 <w:br/>
                 我们自世界尽头启航，驶入南设得兰群岛与南极半岛的冰海深处，在南极地区停留长达7天，展开沉浸式探索。冰川 缓缓入海，巨型冰山漂浮于静默海湾， 企鹅穿行雪地，鲸鱼在冰缘水域跃动。延展的行程让我们得以更深入峡湾，并在条件允许时向更南推进，尝试穿越南极圈，真正进入更高纬度的极地世界。 您将通过冲锋舟巡游、徒步登陆与皮划 艇等多种方式走入这片白色大陆。这不是远观南极，而是在7天的沉浸中踏足、 靠近、感受南极，收获一段更深入、更具突破意义的极地探险体验。 
                 <w:br/>
                 · 海神号1A Super冰级护航，安全从容驶入世界第七大陆冰海核心。
                 <w:br/>
                 · 7天时间深处南极之中，我们更有更 充足的时间向更南推进，在更广阔的冰海中寻找未知的可能。 
                 <w:br/>
                 · 有机会穿越南极圈，真正进入更南的高纬区域，是少数旅行者才能实 现的体验，也将成为整段航程最具纪念意义的时刻之一。
                 <w:br/>
                 · 近距离目睹企鹅成群穿行、海豹静卧浮冰、鲸鱼喷气跃动的纯净极境。
                 <w:br/>
                 · 搭乘冲锋舟深入巨型冰山之间，贴 近冰川前沿感受崩解轰鸣。
                 <w:br/>
                 · 徒步踏上南极大陆雪原与岩岸，在 无垠白色世界中探索极地生态。 
                 <w:br/>
                 · 可选海上皮划艇静行冰湾水面，近 身置于浮冰与雪峰环绕的极地场景。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -567,1091 +568,1272 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                集合日: 乌斯怀亚 (阿根廷)
-[...1 lines deleted...]
-                欢迎来到世界最南端的城市乌斯怀亚。 这里位于阿根廷火地岛南端，背倚安第斯山脉，面朝比格尔海峡，是通往南极的门户。抵达后前往指定酒店办理入住。 今日为集合日，您可自由活动，适应环境，为即将开启的南极探险做好准备。 为方便您的活动，当日餐食敬请自行安排。
+                布宜诺斯艾利斯
+                <w:br/>
+                当天游客自行抵达阿根廷首都（Ministro Pistarini International Airport/埃塞萨机场），自行联系当地司机（英文司机，不含市区游览），接送至指定酒店入住。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：自理     午餐：自理     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                登船日: 乌斯怀亚 (阿根廷)
-[...1 lines deleted...]
-                早餐后按指定时间集合，我们安排团队接送前往码头办理登船手续。邮轮缓缓驶离港口，比格尔海峡两岸雪峰渐行渐远，南极探险正式启程。探险团队将进行安全说明与登陆简报，帮助您了解接下来数日的探险安排。
+                集合日: 布宜诺斯艾利斯-乌斯怀亚
+                <w:br/>
+                酒店早餐后，联系当地司机送往机场，接送到布宜诺斯艾利斯机场（Jorge Newbery Airpark/豪尔赫·纽伯里机场）。乘搭指定航班抵达乌斯怀亚。 乌斯怀亚位于阿根廷火地岛南端，背倚安第斯山脉，面朝比格尔海峡，是通往南极的门户。抵达后前往指定酒店办理入住。 今日为集合日，您可自由活动，适应环境，为即将开启的南极探险做好准备。 为方便您的活动，当日餐食敬请自行安排。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：自理     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                跨越德雷克海峡 (海上巡游)
-[...1 lines deleted...]
-                我们将连续航行穿越德雷克海峡。这片海域连接南美洲与南极大陆，是所有南极航程的必经之路。在两天的航行中， 您将逐步适应极地环境。探险团队将开展系列讲座，涵盖南极历史、地质、野生动物与登陆规范。甲板上常可见信天翁与各类远洋海鸟伴随航行。随着纬度升高，气温下降，海面或出现浮冰，远方可能隐约浮现南极的轮廓。
+                登船日: 乌斯怀亚 (阿根廷)
+                <w:br/>
+                早餐后按指定时间集合，我们安排团队接送前往码头办理登船手续。邮轮缓缓驶离港口，比格尔海峡两岸雪峰渐行渐远，南极探险正式启程。探险团队将进行安全说明与登陆简报，帮助您了解接下来数日的探险安排。
+                <w:br/>
+                交通：旅游巴士/邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 跨越德雷克海峡 (海上巡游)
                 <w:br/>
                 我们将连续航行穿越德雷克海峡。这片海域连接南美洲与南极大陆，是所有南极航程的必经之路。在两天的航行中， 您将逐步适应极地环境。探险团队将开展系列讲座，涵盖南极历史、地质、野生动物与登陆规范。甲板上常可见信天翁与各类远洋海鸟伴随航行。随着纬度升高，气温下降，海面或出现浮冰，远方可能隐约浮现南极的轮廓。
                 <w:br/>
+                交通：邮轮
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                探索南设得兰群岛和南极半岛
-[...1 lines deleted...]
-                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起， 冰川缓慢滑入海湾，浮冰在水面漂移， 时间仿佛变得缓慢而安静。
+                跨越德雷克海峡 (海上巡游)
+                <w:br/>
+                我们将连续航行穿越德雷克海峡。这片海域连接南美洲与南极大陆，是所有南极航程的必经之路。在两天的航行中， 您将逐步适应极地环境。探险团队将开展系列讲座，涵盖南极历史、地质、野生动物与登陆规范。甲板上常可见信天翁与各类远洋海鸟伴随航行。随着纬度升高，气温下降，海面或出现浮冰，远方可能隐约浮现南极的轮廓。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 探索南设得兰群岛和南极半岛
                 <w:br/>
-                在接下来的数日中，我们将根据天气、 海况与冰况灵活制定每日计划。我们还将寻找合适的条件尝试穿越南极圈。通过这一具有象征意义的纬度线既是地理上的一个里程碑，也是一个情感上的重要时刻，标志着进入了相对较少游客涉足的地区。如果天气和冰层状况允许， 这次向南的推进将成为航程中最具决定性的亮点之一。
+                当邮轮真正驶入南设得兰群岛与南极半岛海域时，许多人会在第一眼看到那片冰白世界的瞬间，产生一种难以言说的敬畏。这里是地球上最纯净、最持久存在的自然环境之一。山峰自海面拔起， 冰川缓慢滑入海湾，浮冰在水面漂移， 时间仿佛变得缓慢而安静。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 探索南设得兰群岛和南极半岛
                 <w:br/>
-                每天，我们都将搭乘冲锋舟，深入冰封海湾、狭窄水道与可能的登陆点。探险团队将在每一次登陆时协助您安全登岸， 无论是踏上雪地徒步、拜访科研站，还是静静观察企鹅群落的日常生活。
+                在接下来的数日中，我们将根据天气、 海况与冰况灵活制定每日计划。我们还将寻找合适的条件尝试穿越南极圈。通过这一具有象征意义的纬度线既是地理上的一个里程碑，也是一个情感上的重要时刻，标志着进入了相对较少游客涉足的地区。如果天气和冰层状况允许， 这次向南的推进将成为航程中最具决定性的亮点之一。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 探索南设得兰群岛和南极半岛
                 <w:br/>
-                在这里，您有机会看到帽带企鹅、阿德利企鹅与巴布亚企鹅在岩石与雪丘之间筑巢争石；威德尔海豹与豹海豹卧于浮冰之上；座头鲸、小须鲸甚至虎鲸在远方海面喷气翻身。每一次冲锋舟巡游， 都可能遇见不同的野生生命。
+                每天，我们都将搭乘冲锋舟，深入冰封海湾、狭窄水道与可能的登陆点。探险团队将在每一次登陆时协助您安全登岸， 无论是踏上雪地徒步、拜访科研站，还是静静观察企鹅群落的日常生活。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 探索南设得兰群岛和南极半岛
                 <w:br/>
-                南设得兰群岛以火山地貌与历史遗迹闻名，而南极半岛则以冰川峡湾和壮阔山体著称。
+                在这里，您有机会看到帽带企鹅、阿德利企鹅与巴布亚企鹅在岩石与雪丘之间筑巢争石；威德尔海豹与豹海豹卧于浮冰之上；座头鲸、小须鲸甚至虎鲸在远方海面喷气翻身。每一次冲锋舟巡游， 都可能遇见不同的野生生命。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 探索南设得兰群岛和南极半岛
                 <w:br/>
-                可能到访的探险登陆或巡游地点包括: 
-[...25 lines deleted...]
-                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛 上保存着上世纪英国科考时期的历史建 筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
+                南设得兰群岛以火山地貌与历史遗迹闻名，而南极半岛则以冰川峡湾和壮阔山体著称。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 探索南设得兰群岛和南极半岛
                 <w:br/>
-                拥抱探险精神 
-[...1 lines deleted...]
-                本行程所示为您本次航程可能体验 内容的参考蓝图。在真正的探险旅行中，没有任何航线或登陆安排可以被绝对预设⸺因为这里的主导 者始终是自然本身。我们的旅程由探索的初心所驱动，每一次发现都顺应环境的节奏展开，而非拘泥于固定时间表。 每日计划将由船长与探险队长根据天气、海况、冰况及野生动物动态 审慎判断并灵活调整。所有决策均以船舶安全与全体宾客福祉为最高准则，同时保留必要的机动性，使我们能够把握稍纵即逝的自然机遇， 抵达更真实、更纯粹、也更值得铭记的探索时刻。
+                可能到访的探险登陆或巡游地点包括: 
+                <w:br/>
+                欺骗岛（Deception Island） 一座被海水淹没的火山口岛屿，经狭窄入口驶入环形港湾。黑色火山砂与冰雪形成鲜明对比，可进行岸上步行并观察地热遗迹。 
+                <w:br/>
+                天堂湾（Paradise Harbour） 被群山与冰川环绕的宁静海湾，水面常 如镜面般平静，适合冲锋舟巡游与近距离欣赏冰川倒影。 
+                <w:br/>
+                谢尔瓦湾（Cierva Cove） 浮冰密布的水域，常可见豹海豹与巴布亚企鹅，是观察冰川前缘与野生动物互动的理想区域。 
+                <w:br/>
+                彼得曼岛（Petermann Island） 阿德利企鹅与巴布亚企鹅的重要繁殖地， 岛屿周边水域也常有鲸类出没。 
+                <w:br/>
+                布朗站（Brown Station） 阿根廷科研站所在地之一，可在附近区域巡游或登陆，感受科研设施与自然环境的并存。 
+                <w:br/>
+                达莫伊角（Damoy Point） 历史小型科研与航空中转遗址，周边环 境开阔，是观察企鹅与海豹活动的地点 之一。 
+                <w:br/>
+                丹科岛（Danco Island） 登岛后可缓步登高，俯瞰冰川峡湾与浮 冰海面，是典型的南极半岛景观代表。 
+                <w:br/>
+                米克尔森港（Mikkelsen Harbor） 封闭宁静的海湾，适合冲锋舟巡游，有 机会观察威德尔海豹与企鹅活动。 
+                <w:br/>
+                内科港（Neko Harbour） 活跃冰川崩解区域之一，登陆后可步行 至高点，俯瞰冰川入海的壮观场景。 
+                <w:br/>
+                库佛维尔岛（Cuverville Island） 巴布亚企鹅重要栖息地，雪丘与密集企 鹅群构成极具代表性的南极画面。 
+                <w:br/>
+                布朗断崖（Brown Bluﬀ） 火山岩壁与红褐色地貌在白色冰雪中格 外醒目，兼具地质与生态特色。 洛克罗伊港（Port Lockroy） 历史科研站与邮局所在地，是南极少数可登陆的历史遗址之一。 
+                <w:br/>
+                勒梅尔海峡（Lemaire Channel） 被誉为南极最优美的航道之一。邮轮缓慢穿行于两侧陡峭山体之间，冰山漂浮 于狭窄水道中，是摄影与观景的经典时 刻。 
+                <w:br/>
+                德泰耶岛（Detaille Island） 德泰耶岛位于南极圈以南，是穿越南极 圈后极具象征意义的登陆地点之一。岛 上保存着上世纪英国科考时期的历史建 筑遗址，在冰雪与荒野之间静默矗立，仿佛时间停驻于极地深处。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                跨越德雷克海峡 (海上巡游)
-[...1 lines deleted...]
-                告别南极大陆，我们再次航行穿越德雷克海峡返回南美洲。您可参与航程回顾讲座，整理影像，与同伴分享经历。气温逐渐回升，海鸟数量增多，象征着我们正在接近文明世界。
+                探索南设得兰群岛和南极半岛
+                <w:br/>
+                拥抱探险精神 
+                <w:br/>
+                本行程所示为您本次航程可能体验 内容的参考蓝图。在真正的探险旅行中，没有任何航线或登陆安排可以被绝对预设⸺因为这里的主导 者始终是自然本身。我们的旅程由探索的初心所驱动，每一次发现都顺应环境的节奏展开，而非拘泥于固定时间表。 每日计划将由船长与探险队长根据天气、海况、冰况及野生动物动态 审慎判断并灵活调整。所有决策均以船舶安全与全体宾客福祉为最高准则，同时保留必要的机动性，使我们能够把握稍纵即逝的自然机遇， 抵达更真实、更纯粹、也更值得铭记的探索时刻。
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 跨越德雷克海峡 (海上巡游)
                 <w:br/>
                 告别南极大陆，我们再次航行穿越德雷克海峡返回南美洲。您可参与航程回顾讲座，整理影像，与同伴分享经历。气温逐渐回升，海鸟数量增多，象征着我们正在接近文明世界。
                 <w:br/>
+                交通：邮轮
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                离船日: 乌斯怀亚 (阿根廷)
+                跨越德雷克海峡 (海上巡游)
+                <w:br/>
+                告别南极大陆，我们再次航行穿越德雷克海峡返回南美洲。您可参与航程回顾讲座，整理影像，与同伴分享经历。气温逐渐回升，海鸟数量增多，象征着我们正在接近文明世界。
+                <w:br/>
+                交通：邮轮
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">邮轮</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                离船日: 乌斯怀亚 -布宜诺斯艾利斯
                 <w:br/>
                 清晨抵达乌斯怀亚。早餐后办理离船手续，本次南极探险之旅圆满结束。从世界尽头出发，又回到世界尽头。不同的是，您已真正踏足世界的第七大陆，在冰与海之间留下属于自己的极地记忆。
                 <w:br/>
-                <w:br/>
-                我们提供免费的 Air2Sea 团队接送服务， 于当日上午提供从码头前往乌斯怀亚机 场（USH）或乌斯怀亚市中心其他指定 区域的接送服务。该服务需提前预订。
+                于码头集中乘车前往乌斯怀亚机场乘搭航班抵达布宜诺斯艾利斯（Jorge Newbery Airpark/豪尔赫·纽伯里机场），抵达后联系当地司机接送指定酒店入住。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上早餐     午餐：自理     晚餐：自理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">指定酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                布宜诺斯艾利斯
+                <w:br/>
+                于酒店享有完早餐后，自行办理退房，联系司机接送到布宜机场（Ministro Pistarini International Airport/埃塞萨机场），行程结束。
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：自理     晚餐：自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1696,81 +1878,91 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                · 邮轮⾏程开始（集合⽇）前1晚于布宜诺斯艾利斯的酒店住宿，双⼈间含早餐。
+                <w:br/>
+                · 邮轮⾏程结束（离船⽇） 当晚于布宜诺斯艾利斯的酒店住宿，双⼈间含早餐。
+                <w:br/>
+                · 布宜诺斯艾利斯机场和酒店间的拼⻋接送机服务（英⽂司机，不含游览）。
+                <w:br/>
+                · 布宜诺斯艾利斯往返乌斯怀亚的经济舱机票，含标准托运⾏李额度（阿根廷当地航司标准托运额度为每⼈15公⽄）。
+                <w:br/>
                 · 行程包含第1天在乌斯怀亚入住1晚酒店（含早餐）。
                 <w:br/>
                 · 登船日从酒店前往码头的团队接送安排。
                 <w:br/>
                 · 赠送一件66度探险邮轮定制防水极地探险派克大衣。
                 <w:br/>
                 · 赠送一个66度探险邮轮定制保温杯。
                 <w:br/>
                 · 在冲锋舟登陆或巡游活动期间免费借用防水靴。
                 <w:br/>
                 · 每位宾客 10GB 星链高速网络流量（可另行购买额外流量）。
                 <w:br/>
                 · 船上住宿及每日客房清洁服务。
                 <w:br/>
                 · 船上每日所有餐食与点心。
                 <w:br/>
                 · 晚餐期间免费畅饮精选啤酒、指定餐酒及软饮。
                 <w:br/>
                 · 船上24小时供应免费咖啡与茶。
                 <w:br/>
                 · 套房内迷你吧每日免费补充软饮料。
                 <w:br/>
                 · 所有停靠港口包含的常规岸上观光活动项目。
                 <w:br/>
                 · 探险航段期间的所有登陆活动与冲锋舟巡游。
                 <w:br/>
                 · 由66度探险团队及特邀嘉宾按计划提供的讲座与讲解服务。
                 <w:br/>
                 · 免费下载记录本次航程的回顾视频及航程期间的摄影师照片的电子版。· 登船与离船期间的全部行李搬运服务。
                 <w:br/>
                 · 港口税费、许可费用及登陆费用。
+                <w:br/>
+                参考酒店：Intercontinental 或 Sheraton Buenos Aires &amp; Convention Center 或同级五星级酒店。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1788,51 +1980,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 邮轮服务费：每人每晚15美元，将自动计入您的船上消费账户。
                 <w:br/>
                 · 参加冲锋舟巡游或冲锋舟登陆活动时必须穿着的防水裤。
                 <w:br/>
                 · 国际或国内机票，除非行程中特别注明。
                 <w:br/>
                 · 国际及国内航班的超重行李费。
                 <w:br/>
                 · 接送服务，除非行程中特别注明。
                 <w:br/>
                 · 护照、签证、电子注册费及疫苗相关费用。
                 <w:br/>
                 · 旅行保险或紧急医疗转运费用。
                 <w:br/>
-                · 酒店住宿及餐食，除非行程中特别注明。
+                · 酒店住宿及餐食，除非行程中特别注明；如单人入住须补单人房差（报名时咨询）。
                 <w:br/>
                 · 可选另付费岸上观光及活动项目。
                 <w:br/>
                 · 一切个人性质消费，包括但不限于晚餐以外的酒精饮品、洗衣、SPA、电话费用及其他个人开支。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -1864,50 +2056,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                注：1.此机+酒套餐   最迟于出发前30天查询余位预订。
+                <w:br/>
+                       2.如客人放弃离船后布宜酒店到布宜机场的交通，无费用可退。
+                <w:br/>
+                <w:br/>
                 免费 Air2Sea 团队接送服务 (该服务需提前预订) 
                 <w:br/>
                 集合日： 中午12:00至下午6:00，提供从乌斯怀亚机场（USH）前往酒店的接送服务。
                 <w:br/>
                 离船日： 上午提供从码头前往乌斯怀亚机场（USH）或乌斯怀亚市中心其他指定区域的接送服务。
                 <w:br/>
                 <w:br/>
                 南极作为人类共同继承财产，是世界上唯一不属于任何国家、无定居人口的大陆，根据《南极条约》规定，南极洲指南纬60°以南的所有地区，包括冰架，总面积约5,200万平方公里，中国于1983年6月8日加入南极条约组织，同日《南极条约》对中国生效，1985年10月7日中国被接纳为协商国。自1959年起，国际上就根据《南极条约》及其后续协议的规定来管理南极，根据该条约，南极是专门用于和平目的和科研用途的自然保护区。1991年，《南极条约》各缔约方通过了《关于环境保护的南极条约议定书》，为保护南极的自然环境、科学价值和美学价值，该《议定书》制定了人类在南极洲开展所有活动时必须遵循的原则、程序以及必须履行的义务。
                 <w:br/>
                 国际南极旅游组织协会（英文名：International Association of Antarctica Tour Operators 简称：IAATO）于1991年成立，协会的主要目标是“倡导并促进安全的、环保的有关私营旅行团赴往南极旅行的实践活动”，中国也是IAATO成员，国际南极旅游组织协会 (IAATO) 的成员通过参与制定用于管理南极旅游业的指南和其他运营程序来支持条约体系的运转；参加国际南极旅游组织协会 (IAATO) 成员单位组织的旅行团，您就是在为南极的持续保护做贡献；您的旅行费用中的很小一部分用于帮助国际南极旅游组织协会 (IAATO) 实现其目标；我们希望您会传播保护南极及其科学价值的信息。也受限制于其各国的相关法律规定。
                 <w:br/>
                 《南极探访须知》：1994 年京都南极条约会议上通过的 XVIII-1 建议在南极地区的活动，必须遵照 1959 年国际间签定的南极条约及有关规定，统称为南极条约体制，南极条约的目标是把南极建设成一个和平与科研的特区。条约中规定了全面保护南极环境及其从属和相关生态系统的环保原则、程序和义务。各协约国亦一致同意按照其各自的法律体系，尽力维护协约中的规定。环保协定中各项规定均适用于旅游和其他非政府性活动以及政府性活动，以确保各种活动不 影响南极环境或科学考察活动。南极探访须知是用以确保所有前往南极者确知进而遵守协定中的各种规定，当然旅客在南极旅行期间必须遵守《南极探访须知》及中华人民共和国自然资源部有关南极活动的相关签署本合同我即视为您已知晓并阅读以上内容，我们正在为这最后一片广袤的荒原培养使者。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -2010,50 +2207,107 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 1、因客人个人原因提出取消行程，需要根据以下标准支付已经发生的旅游费用：
                 <w:br/>
                 1）出发前180日至121日，团费总额的60%
                 <w:br/>
                 2）出发前120日至31日，团费总额的80%
                 <w:br/>
                 3）出发前30日至1日，团费总额的100%
                 <w:br/>
                 4）出团当天取消，团费总额的100%
                 <w:br/>
                 **如按上述约定比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付，但最高额不应当超过旅游费用总额。
                 <w:br/>
                 **因部分旅游资源需提前预订的特殊性，本产品线路在旅行社成团后至出行前29天外取消的，也将产生实际损失，具体损失包括但不限于机票、酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅游者减损并退还未实际发生的损失费用外不再承担其他赔偿责任。
                 <w:br/>
                 2、请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取签证费（含签证服务费）阿根廷电子签3700元/人或阿根廷贴纸签2500元/人；
                 <w:br/>
                 3、如果您已自备签证，请务必提供有效护照及签证复印件，用于核对姓名和签证有效期。如因自备签证问题造成行程受阻，相应损失需自行承担。
                 <w:br/>
                 4、在行程中解除合同的，除不可抗力因素导致外，视为甲方自愿放弃剩余服务和产品，甲方支付的所有款项不予退还，由此给乙方造成的所有损失由甲方承担。
                 <w:br/>
                 5、如有游客额外升级标准或增加要求所产生的相关费用，以实际为准收取，费用包括但不限于以上列举取消条款。
                 <w:br/>
                 6、因为团队票的特殊性，双方在确认出票之后如因贵方原因或客人自身原因不走，我社有权收取所有票款。如尚未支付票款，我社有权追索收取所有票款。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">报名材料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                特别说明：
+                <w:br/>
+                • 本附加产品的旅客姓名、航次或服务⽇期⼀经确认，如提出更名或改期，均视为取消原预
+                <w:br/>
+                订并重新预订。原预订按照上述取消政策处理，新预订须根据当时的价格及可⽤情况重新
+                <w:br/>
+                确认。
+                <w:br/>
+                • 如因66度探险邮轮直接造成【阿根廷延伸机酒套餐】所包含的服务需要变更或调整，66度探险邮轮将负责安排合理的替代服务。游客⽆需承担套餐所包含服务因此产⽣的取消费⽤、变更费⽤或票价差额。
+                <w:br/>
+                • 如因66度探险邮轮的直接原因造成【阿根廷延伸机酒套餐】⽆法提供、且⽆法安排合理的替代服务，66度探险邮轮将退还未能提供部分对应的套餐费⽤。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2145,51 +2399,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>