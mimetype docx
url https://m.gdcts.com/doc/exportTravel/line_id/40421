--- v4 (2026-08-05)
+++ v5 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号】穿越南极圈 | 探索极境之南，深入南极半岛 | 2027年1-2月行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号 | 自由行套餐】穿越南极圈 | 探索极境之南，深入南极半岛 | 2027年1-2月行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,51 +388,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.8月7日前预订享受机票补贴优惠，每人可优惠13500元/人。
+                1.8月31日前预订享受机票补贴优惠，每人可优惠13500元/人。
                 <w:br/>
                 2.此价格已享受7折的早鸟优惠，最高已优惠48000元/人。
                 <w:br/>
                 <w:br/>
                 我们自世界尽头启航，驶入南设得兰群岛与南极半岛的冰海深处，在南极地区停留长达7天，展开沉浸式探索。冰川 缓缓入海，巨型冰山漂浮于静默海湾， 企鹅穿行雪地，鲸鱼在冰缘水域跃动。延展的行程让我们得以更深入峡湾，并在条件允许时向更南推进，尝试穿越南极圈，真正进入更高纬度的极地世界。 您将通过冲锋舟巡游、徒步登陆与皮划 艇等多种方式走入这片白色大陆。这不是远观南极，而是在7天的沉浸中踏足、 靠近、感受南极，收获一段更深入、更具突破意义的极地探险体验。 
                 <w:br/>
                 · 海神号1A Super冰级护航，安全从容驶入世界第七大陆冰海核心。
                 <w:br/>
                 · 7天时间深处南极之中，我们更有更 充足的时间向更南推进，在更广阔的冰海中寻找未知的可能。 
                 <w:br/>
                 · 有机会穿越南极圈，真正进入更南的高纬区域，是少数旅行者才能实 现的体验，也将成为整段航程最具纪念意义的时刻之一。
                 <w:br/>
                 · 近距离目睹企鹅成群穿行、海豹静卧浮冰、鲸鱼喷气跃动的纯净极境。
                 <w:br/>
                 · 搭乘冲锋舟深入巨型冰山之间，贴 近冰川前沿感受崩解轰鸣。
                 <w:br/>
                 · 徒步踏上南极大陆雪原与岩岸，在 无垠白色世界中探索极地生态。 
                 <w:br/>
                 · 可选海上皮划艇静行冰湾水面，近 身置于浮冰与雪峰环绕的极地场景。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2399,51 +2399,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>