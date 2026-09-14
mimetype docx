--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号 | 自由行套餐】穿越南极圈 | 探索极境之南，深入南极半岛 | 2027年1-2月行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【66度探险邮轮—海神号 | 自由行套餐】穿越南极圈 | 探索极境之南，深入南极半岛16天 | 2027年1-2月行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,53 +388,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.8月31日前预订享受机票补贴优惠，每人可优惠13500元/人。
-[...1 lines deleted...]
-                2.此价格已享受7折的早鸟优惠，最高已优惠48000元/人。
+                1.9月30日前预订享受机票补贴优惠，每人已优惠13500元/人。
+                <w:br/>
+                2.此价格已享受8折的早鸟优惠，最高已优惠26500元/人。
                 <w:br/>
                 <w:br/>
                 我们自世界尽头启航，驶入南设得兰群岛与南极半岛的冰海深处，在南极地区停留长达7天，展开沉浸式探索。冰川 缓缓入海，巨型冰山漂浮于静默海湾， 企鹅穿行雪地，鲸鱼在冰缘水域跃动。延展的行程让我们得以更深入峡湾，并在条件允许时向更南推进，尝试穿越南极圈，真正进入更高纬度的极地世界。 您将通过冲锋舟巡游、徒步登陆与皮划 艇等多种方式走入这片白色大陆。这不是远观南极，而是在7天的沉浸中踏足、 靠近、感受南极，收获一段更深入、更具突破意义的极地探险体验。 
                 <w:br/>
                 · 海神号1A Super冰级护航，安全从容驶入世界第七大陆冰海核心。
                 <w:br/>
                 · 7天时间深处南极之中，我们更有更 充足的时间向更南推进，在更广阔的冰海中寻找未知的可能。 
                 <w:br/>
                 · 有机会穿越南极圈，真正进入更南的高纬区域，是少数旅行者才能实 现的体验，也将成为整段航程最具纪念意义的时刻之一。
                 <w:br/>
                 · 近距离目睹企鹅成群穿行、海豹静卧浮冰、鲸鱼喷气跃动的纯净极境。
                 <w:br/>
                 · 搭乘冲锋舟深入巨型冰山之间，贴 近冰川前沿感受崩解轰鸣。
                 <w:br/>
                 · 徒步踏上南极大陆雪原与岩岸，在 无垠白色世界中探索极地生态。 
                 <w:br/>
                 · 可选海上皮划艇静行冰湾水面，近 身置于浮冰与雪峰环绕的极地场景。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2399,51 +2399,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>