--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春日•边境巡礼】东北长春沈阳双飞7天|长春电影制片厂|延吉citywallk|图们江广场·86号界碑|防川·一眼望三国|东北圣山长白山|中朝口岸丹东|鸭绿江断桥|沈阳故宫行程单</w:t>
+        <w:t xml:space="preserve">【夏日•边境巡礼】东北长春沈阳双飞7天|长春电影制片厂|延吉citywallk|图们江广场·86号界碑|防川·一眼望三国|东北圣山长白山|中朝口岸丹东|鸭绿江断桥|沈阳故宫行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1271,51 +1271,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：往返程经济舱机票。成人含往返机票，未含340元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含120元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。进出港口、航班时间等以航司出票为准。
+                1、交通：往返程经济舱机票。成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：4晚当地准四标准酒店 +1晚长白山温泉酒店+1晚网评四钻酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共7正6早，餐标30元/人（不含酒水）早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤）；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程地接根据团队人数安排用车9-55座旅游空调车，每人一个正座；
                 <w:br/>
                 5、保险：旅行社责任险（建议客人购买个人意外保险）。
                 <w:br/>
                 6、导游：当地优秀导游；
                 <w:br/>
                 备注：
                 <w:br/>
                 1、此线路为广东散客拼团，出发地不派全陪；为确保团队能如期出发，广东同业共同组团出发！
                 <w:br/>
                 2、散客拼团10人以上当地派导游，若不足10人不安排导游，全程司机兼向游
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；儿童（2-12岁）含旅游车位、正餐半餐、导服。儿童不享受赠送景点，不含门票，不含床位，不含早餐，产生自理。
                 <w:br/>
                 8、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
                 <w:br/>
@@ -1359,55 +1359,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险（国家旅游局强烈建议游客在团队出发前购买旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买）。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含往返机场税费。
                 <w:br/>
-                8、房差价：4、5月补房差800元，不支持退房差。
+                8、房差价：6月补房差800元，不支持退房差；7、8月补房差900元，不支持退房差。
                 <w:br/>
                 9、不含当地必消景区电瓶车：
                 <w:br/>
-                防川电瓶车8元+长白山摆渡车35元+环保车85元+倒站车80元=208元/人
+                防川电瓶车8元+长白山摆渡车25元+环保车85元+倒站车80元=1988元/人
                 <w:br/>
                 10、行程未注明包含的费用，园中园门票、景点缆车费用等，行程表以外的活动项目所需的一切费用。
                 <w:br/>
                 11、不含景区大门票、园中园门票和景区娱乐项目
                 <w:br/>
                 婴儿费用（2周岁以下）：不占座位、不含景点门票、不含当地旅游车位、全程不占床位、不提供早餐及餐费。仅含旅行社责任险费用，婴儿出游需提前与我社销售沟通，敬请留意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2202,51 +2202,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市北方畅游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市北方畅游旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：东北、内蒙地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -2404,51 +2404,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>