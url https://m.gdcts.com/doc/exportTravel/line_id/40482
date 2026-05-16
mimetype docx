--- v0 (2026-04-20)
+++ v1 (2026-05-16)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-SP0213752839-0.8</w:t>
+              <w:t xml:space="preserve">KH-SP0213752839-0.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1262,51 +1262,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>