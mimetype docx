--- v1 (2026-05-16)
+++ v2 (2026-07-14)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-SP0213752839-0.8</w:t>
+              <w:t xml:space="preserve">KH-SP6910075-0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -405,52 +405,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【惠州小径湾】滨海度假胜地被誉为“广东小马尔代夫”。
                 <w:br/>
                 ★【清泉古寺】千年古刹，祈福圣地，静心之地。
                 <w:br/>
                 ★【百利龙城】荣获河源酒店的首家“五叶级”中国绿色饭店和国家餐饮服务食品安全A级单位。
                 <w:br/>
                 ★【巴伐利亚庄园】是一座融合东西方文化的庄园，它既有中国的客家围屋和寺庙，又有德国的古堡和风车。
                 <w:br/>
                 ★【花仟谷欢乐田园】以赏花休闲为特色，四季花开为亮点，是河源本地出游赏花的大型新项目。
                 <w:br/>
                 ★【5A镜花缘】万绿湖边最具特色的岛屿---观客家歌舞表演！
                 <w:br/>
                 ★【舌尖美食】【海鲜自助晚餐】【养生自助素食宴】...各式特色家乡美食、色香味俱全，让你的胃过把隐！
-                <w:br/>
-                特别福利：赠送每人位上一份价值138元红烧鸡丝翅一位
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,101 +565,100 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-小径湾-午餐海鲜餐-清泉古寺-入住巽寮湾-晚餐帝王蟹大盆菜
-[...3 lines deleted...]
-                午餐享用海鲜餐。
+                广州-小径湾-午餐海鲜围餐-清泉古寺-巽寮四鼎酒店-海鲜围餐晚餐
+                <w:br/>
+                上车点：【A】8:00越秀公园地铁C出口 【如受交通管制，导游通知为准，当天有可能增加上下车点】
+                <w:br/>
+                前往惠州惠东（车程2小时左右）【小径湾】（游览约1.5小时）在广东惠州，就有一个不为人知的小径湾，每年夏天这里总会成为大家海滨度假的独家记忆。小径湾这里的环境清幽，海水蔚蓝，银白色的沙滩，搭配青翠的椰林，实在是广东海滨的一个私藏景色。小径湾的沙滩，就是传说中的“铂金沙滩”，沙滩银白如雪。午餐享用海鲜餐。
+                <w:br/>
                 <w:br/>
                 随后前往【清泉古寺】（车程约20分钟，游览约1小时）惠州清泉古寺，位于广东省惠州市大亚湾区霞涌镇观音山麓，背山面海，是著名观音道场。历史沿革：始建于清顺治元年（1644），初名观音庙；1913年改为殿宇式；1935年因寺内两股常年不竭的甘甜清泉，正式定名清泉古寺；2004年登记开放，近年扩建完善。
                 <w:br/>
                 核心景观：有天王殿、大雄宝殿、观音殿等建筑群；三株百年龙眼树呈“左株不花不果、中株三花三果、右株一年一荣”的奇景；清泉雨季不涨、旱季不涸。
                 <w:br/>
-                升级1帝王蟹大盆菜：沙白海鲜汤、帝王蟹、白灼虾、扇贝青口、姜葱炒鸡肉、尖椒炒鲜鱿蒜蓉蒸肥甲、姜葱炒花甲、墨鱼饼、客家红焖猪肉、蒜蓉青菜（参考菜单，仅供参考，因市场应季变化大，可能有个别调整。）
-[...1 lines deleted...]
-                晚上入住巽寮湾
+                晚上入住巽寮湾四鼎酒店
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">惠州巽寮湾参考酒店：四鼎酒店、四鼎，格鸿酒店、金惠豪度假公寓或不低于以上标准酒店/公寓</w:t>
+              <w:t xml:space="preserve">惠州巽寮湾参考酒店：四鼎酒店、四鼎或不低于以上标准酒店/公寓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -675,51 +672,53 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 早餐--河源--巴伐利亚庄园--午餐素食自助餐-晚上入住百利龙城酒店、享用海鲜自助晚餐
                 <w:br/>
                 酒店享用自助早餐后，前往客家古邑、万绿河源。游览世界旅游新地标【巴伐利亚庄园】（车程约90分钟，游览约2.5小时）位于广东省河源市源城区，万绿湖水脉与大桂山龙脉交汇之处，占山地面积5平方公里。该项目由富德生命人寿和深圳东华健康等企业共同组建的DD集团斥资100亿，是一座融合东西方文化的庄园，它既有中国的客家围屋和寺庙，又有德国的古堡和风车；
                 <w:br/>
                 前往巴伐利亚享用巴伐利亚享用养生自助素食餐，香源斋以佛教养生理念为主题，氛围古朴静逸，点滴皆禅意，让食客在品尝美食的同时，能感受到身心的宁静。有数十种菜品，涵盖蒸、煮、炸、炒、汤类等多种烹饪方式，满足不同食客的口味需求。
                 <w:br/>
                 游玩巴伐利亚庄园项目：
                 <w:br/>
                 全球首座以客家土楼建筑为特色的福源寺
                 <w:br/>
                 全球首座户外仿金铜铸金菩提圣树，树高13.7米，4800 片金叶子，运用18吨仿金铜铸造而成，取意释迦牟尼菩提树下悟道成佛典故。
                 <w:br/>
                 德国风情时光老街
                 <w:br/>
                 老街巧妙融合了70、80、90年代的怀旧元素与河源高埔岗农场知青文化，打造出独特的复古氛围，让游客仿佛穿越回过去。街道两旁有老式建筑和招牌，还有人民供销社、时光小卖部、二八大杠自行车等经典场景，以及老冰棍摊、糖水铺、电子游戏室、老式录像厅等，充满了怀旧气息。
                 <w:br/>
                 百花齐放梦幻庄园花仟谷
                 <w:br/>
                 位于庄园樱花农场，以赏花休闲为特色，四季花开为亮点，四季轮番培植冬樱.郁金香、金鱼草、万寿菊、向日癸、格桑花和油菜花等各类花种。每至花期，峰蝶萦绕，百花争艳，是河源本地出游赏花的大型新项目。春绿大地，花开遍野，一幅巨大的花鸟山水画已在巴伐利亚庄园·花仟谷徐徐展开似天公的妙笔神功，是大自然的最美礼物。(特别赠送网红小火车（每人乘坐一次），花期以实际为准，若受到天气影响亦可能未能正常观赏，不做任何补偿)
                 <w:br/>
-                随后前往【百利龙城酒店】（车程约20分钟）酒店由资深的酒店专业团队人士经营管理，雄厚的资金培养了大批管理人才拥有丰富的管理经验。酒店内各种设施齐全，各种豪华客房，配有宽带上网、国内（国际）直拨电话、国际卫星电视；装潢考究、独具匠心的中、西餐厅，荟萃琳琅满目之美馔佳肴，餐饮设施充分体现中西融汇、品味纯正之特色，尽享南北风味；独立商务中心，大型多功能会议厅是商务客人理想的选择；娱乐设施，KTV采用先进的点歌系统和高级音响设备，让宾客享受专业歌手的感觉；桑拿浴，一流的服务让宾客在休闲之中享受无限的惬意。（赠送1间KTV房清唱，使用时间14:00--18:00或 赠送1副麻将，每团限一副）
+                随后前往【百利龙城酒店】（车程约20分钟）酒店由资深的酒店专业团队人士经营管理，雄厚的资金培养了大批管理人才拥有丰富的管理经验。酒店内各种设施齐全，各种豪华客房，配有宽带上网、国内（国际）直拨电话、国际卫星电视；装潢考究、独具匠心的中、西餐厅，荟萃琳琅满目之美馔佳肴，餐饮设施充分体现中西融汇、品味纯正之特色，尽享南北风味；独立商务中心，大型多功能会议厅是商务客人理想的选择；娱乐设施，KTV采用先进的点歌系统和高级音响设备，让宾客享受专业歌手的感觉；桑拿浴，一流的服务让宾客在休闲之中享受无限的惬意。
+                <w:br/>
+                （赠送1间KTV房清唱，使用时间14:00--18:00或 赠送1副麻将，每团限一副）
                 <w:br/>
                 18:00-20:30  自助餐厅享用自助晚餐（赠送每人位上一份价值138元红烧鸡丝翅一位）
                 <w:br/>
                 刺身类:三文鱼刺身、金枪鱼刺身、鲷鱼刺身、希鲮鱼刺身、寿司刺身等等
                 <w:br/>
                 冰镇海鲜:深海虾、青口、海螺、白贝等等
                 <w:br/>
                 铁板类明档现煎：牛扒、鸡扒、猪扒、三文鱼、多春鱼、白鲳鱼、秋刀鱼等等
                 <w:br/>
                 热菜区：紫苏焖田螺(贝壳类)、椒盐海中虾、清蒸鱼类(海鱼、河鱼)、客家白斩鸡(葱油鸡)、客家三杯鸭(烤鸭)、咖喱鱼蛋、双椒墨鱼花、黑椒牛柳、肉末焖冬瓜、上汤时蔬、三丝炒面、扬州炒饭、个是包点、中式炖汤、西式罗宋汤、煲粥(配小菜)、各式糖水类等等
                 <w:br/>
                 明档烫区：猪心、猪杂、包心丸、脆皮丸、猪肉丸、蟹籽丸等6款、青菜类2款、素菜类多款、萝卜海带结、卤水鹌鹑蛋、烫肉皮等等
                 <w:br/>
                 热灯区：炸薯条、鸡米花、炸洋葱卷等等
                 <w:br/>
                 点心区：蛋挞、红枣糕、慕斯蛋糕、奶油蛋糕、各种精美小蛋糕等等
                 <w:br/>
                 凉菜区：水果沙拉、蔬菜沙拉、冷吃西红柿、凉拌青瓜、凉拌海带丝、凉拌豆角、玉米红腰豆等等
                 <w:br/>
                 寿司区：各式寿司4-6款
                 <w:br/>
                 饮料区：啤酒、豆奶、菊花茶、清凉茶、可乐、雪碧、各式果汁、咖啡、奶茶等等
                 <w:br/>
                 水果区：西瓜、橙子、番石榴、哈密瓜、圣女果等等
                 <w:br/>
@@ -779,61 +778,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐--河源万绿湖镜花缘风景区--午餐围餐--下午茶--广州
+                早餐--河源万绿湖镜花缘风景区--午餐围餐--广州
                 <w:br/>
                 08:00-09:00  前往餐厅用早餐
                 <w:br/>
                 早餐后，游览5A镜花缘生态旅游度假风景区（车程约20分钟，游览约2.5小时）【温馨提示：本线路报价为综合打包价格，统一包含交通、住宿、门票、导游服务等相关费用，按打包价计费不区分年龄。景区针对65周岁以上老年人免票及其他各类优惠证件政策，均不另行退费，不享受双重减免。因个人原因未参与部分景点或无法享受优惠的，相关费用不予退还，敬请知悉。】，依托万绿湖秀丽的自然风光和丰富的动植物资源，再现我国十大古典小说之一《镜花缘》的镜花水月梦境，内设百花仙子广场、大型客家风情表演场--女儿国、凝翠谷、百鸟园、森林攀爬、水上单车。
                 <w:br/>
+                <w:br/>
                 中午前往餐厅享用午餐-客家咸香鸡宴
                 <w:br/>
-                参考菜单：客家骨翅鱼丸汤、客家咸香鸡或三杯鸭、客家煎让豆腐或鱼肉煎蛋、卤水拼盘、清蒸鲩鱼、小瓜炒肉、客家斋盘菜、蒸水库鱼干仔、葱油捞支竹、蒜蓉炒时蔬（参考菜单，仅供参考，菜色根据季节变化，会有变动）
-[...1 lines deleted...]
-                约14：00游览结束后，集合返回广州，结束愉快行程（具体时间以导游安排为准）！
+                参考菜单：客家骨翅鱼丸汤、客家咸香鸡或三杯鸭、客家煎让豆腐或鱼肉煎蛋、卤水拼盘、
+                <w:br/>
+                清蒸鲩鱼、小瓜炒肉、客家斋盘菜、蒸水库鱼干仔、葱油捞支竹、蒜蓉炒时蔬（参考菜单，仅供参考，菜色根据季节变化，会有变动）
+                <w:br/>
+                大概14：00左右， 结束愉快行程,乘车返回温馨家园。
+                <w:br/>
+                游览结束后，集合返回广州，结束愉快行程（具体时间以导游安排为准）！
                 <w:br/>
                 回程统一送越秀公园。（具体导游当天为准，有可能交通管制改变）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -903,104 +907,112 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：用车将根据团队人数安排33-53座空调旅游车，保证每人1正座；
                 <w:br/>
-                2.餐饮：2自助早餐+1晚海鲜自助晚餐+1素食自助餐+1海鲜餐+1帝王蟹大盆菜+客家咸香鸡宴+下午茶(早餐为酒店自助餐，海鲜餐、客家咸香鸡宴餐标30元/人，帝王蟹宴餐标50元/人，围餐10-12人/围，行程用餐不用不退！)
-[...1 lines deleted...]
-                3住宿：1晚巽寮湾酒店/公寓+1晚百利龙城酒店（如遇政策原因酒店被征用，我社将换用不低于以上标准酒店，但不赔偿任何损失）；
+                2.餐饮：2自助早餐+1晚海鲜自助晚餐+1素食自助餐+2海鲜餐+客家咸香鸡宴((客家咸香鸡宴餐标30元/人，2海鲜围餐餐标30元/人，围餐10-12人/围，不用不退)
+                <w:br/>
+                3住宿：1晚巽寮湾四鼎酒店+1晚百利龙城酒店（如遇政策原因酒店被征用，我社将换用不低于以上标准酒店，但不赔偿任何损失；
                 <w:br/>
                 4导游：全程优秀导游服务。
                 <w:br/>
-                5景点：行程中所含景区第一大门票（巴伐利亚庄园花千谷、镜花缘门票）全程不参加费用不退费；本线路报价为综合打包价格，统一包含交通、住宿、门票、导游服务等相关费用，按打包价计费不区分年龄。景区针对儿童，65周岁以上老年人免票及其他各类优惠证件政策，均不另行退费，不享受双重减免。因个人原因未参与部分景点或无法享受优惠的，相关费用不予退还，敬请知悉。
+                5景点：行程中所含景区第一大门票（巴伐利亚庄园花千谷、镜花缘门票）全程不参加费用不退费；本线路报价为综合打包价格，统一包含交通、住宿、门票、导游服务等相关费用，按打包价计费不区分年龄。景区针对65周岁以上老年人免票及其他各类优惠证件政策，均不另行退费，不享受双重减免。因个人原因未参与部分景点或无法享受优惠的，相关费用不予退还，敬请知悉。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">不含费用已含中没有提及的项目，以及个人其他消费，景区内自设的购物商铺、娱乐等项目，属于旅游者个人消费行为，如产生纠纷或损失，本社不承担责任；个人旅游意外险（建议购买）</w:t>
+              <w:t xml:space="preserve">
+                1、不含费用已含中没有提及的项目，以及个人其他消费，景区内自设的购物商铺、娱乐等项目，属于旅游者个人消费行为，如产生纠纷或损失，本社不承担责任；个人旅游意外险（建议购买）
+                <w:br/>
+                2、不占床客人超过1.2米，需自行购买四鼎早餐
+                <w:br/>
+                （四鼎酒店，以下价格仅供参考，具体价格以前台价格为准）
+                <w:br/>
+                1.2-1.4米：早餐10(元/人）早餐15元/人
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1045,183 +1057,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、我社按客人报名先后顺序排位，预先给客人编排好车位，请客人自觉礼让，听从导游安排，自觉礼让、尊老爱幼；
                 <w:br/>
                 2、游客在旅途中应时刻留意个人人身和财产安全，游客应妥善保管个人财物，尤其是贵重物品，请随身携带，旅行社对财物丢失不承担任何责任；
                 <w:br/>
                 3、如遇不可抗力因素（如交通阻塞、塌方、台风、地震、洪水、恶劣天气等原因），造成行程变更或取消行程，不视为旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，并参照按《广东省国内旅游组团合同》处理
                 <w:br/>
                 4、离团说明：客人擅自、强行离团或不参加行程内的某项团队活动（含酒店、用餐、景点等），我社视客人自动放弃行程，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为与旅行社无关；
                 <w:br/>
                 5、此线路20人以上成团，若人数不够20人，我社将提前1天通知客人，建议客人改期、改线路或者退团处理，我社将不做合同以外的赔偿。
                 <w:br/>
                 7、根据交通部门的通知，为保证游客乘车安全，严格要求旅行社的用车不能超载，若超载司机会被扣分或吊销牌照，并会进行罚款，所以即使是手抱婴儿也会安排一正座。一般1.2米以下的婴儿只收往返车位费，出发当天不能携带未报名的游客；
                 <w:br/>
                 8、18岁以下未成年人参团需监护人陪同或授权委托书；65岁以上老人参团需填写健康申明，70-79周岁（孕妇及超80周岁恕不接待）的老人须需填写健康申明、免责声明并有看护人陪同方可参团，否则不予接待，见谅；
                 <w:br/>
                 9、此线路产品，旅行社可根据实际收客情况，沿途顺路增加/减少/变更上下车点，实际上下车点以出团通知、导游通知为准，敬请客人谅解！
                 <w:br/>
                 <w:br/>
                 特别备注说明：若游客报名时故意隐瞒精神类疾病，且在旅游行程中突发疾病导致旅行社人员和其他游客财产损失和身体伤害的，由该游客及其监护人承担全部责任。
-                <w:br/>
-[...13 lines deleted...]
-                联系电话：                              联系人及电话：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
-[...70 lines deleted...]
-                1.2-1.4米：早餐10(元/人）早餐15元/人
+                1、旅行社强烈建议出行游客购买个人旅游意外保险。具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带。
+                <w:br/>
+                2、安全注意事项：本线路含有涉水游乐等的风险项目，客人应遵照该活动项目经营者对年龄、身体的要求而谨慎选择参加；参加者须遵守活动项目要求和听从现场工作人员指挥；穿好救生衣；切忌单独游玩，并应要在规定的安全区域内活动，切忌麻痹大意，一旦在水中感觉不适时应尽快上岸休息。雷雨天和夜晚均不准下水游泳。未成年人一定要在成人的陪同和看护下方可参加，水上活动结束后不宜立即食用冷饮、西瓜、海鲜等食品。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。如发生不可归责于旅行社的意外伤害，旅行社不承担赔偿责任”。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                委托者（客人）声明：本人及本人代表报名的全体客人，对以上《行程及注意内容》表示备注内容已详细阅读，了解并同意相关条款的约定，自双方签字或盖章之日起生效。
+                <w:br/>
+                旅游者（代表）签字：                    旅行社（经办人）盖章：             
+                <w:br/>
+                联系电话：                              联系人及电话：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1262,51 +1198,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>