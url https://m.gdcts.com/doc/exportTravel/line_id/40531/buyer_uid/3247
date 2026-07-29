--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -899,57 +899,57 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛阳-老君山（车程约2.5小时）-白马寺（车程约2.5小时）
                 <w:br/>
                 早餐后，游览世界地质公园、国家级自然保护区、国家地质公园、国家5A旅游景区、道教主流全真派圣地---【老君山】（游览约4小时），因道教太上老君李耳（即老子）曾在此山修炼，唐太宗将之改名老君山。乘景区高速缆车至中天门，参观【伏牛金顶】，千年古刹——老君庙，亮宝台，玉皇顶，南天门，马鬃岭，世界范围内面积最大的花岗岩峰林，这里林绝岭奇峰，【十里画屏】危岩幽谷，绝峰悬壁上悬空栈道曲折婉转犹如天梯铁镫；高空俯瞰，座座山峰如一个个自然盆景在云雾漂渺中若隐若现，如若仙境，等景点。世界规模最大的花岗岩滑脱峰林地貌，十里长的栈道一挪一景，处处是画。【金顶道观群】走完十里画屏就到达金碧辉煌，大气磅礴的金顶。
                 <w:br/>
                 下午参观游览【白马寺】（游览约1小时）位于河南省洛阳老城以东12公里处，创建于东汉永平十一年（公元68年），为中国第一古刹，世界著名伽蓝，是佛教传入中国后兴建的第一座寺院，有中国佛教的“祖庭”和“释源”之称，距今已有1900多年的历史。现存的遗址古迹为元、明、清时所留。寺内保存了大量元代夹纻干漆造像如三世佛、二天将、十八罗汉等，弥足珍贵。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、老君山/白马寺只包含60周岁以上长者免费门票，60岁以下需补门票差价：老君山100、白马寺35，现付导游或报名时交付报名点
                 <w:br/>
                 2、免票老年证（必须和身份证匹配）、军残证、残疾证、现役军官证、士兵证等证件，经景区认可后方可享受优惠。如因游客证件未带、现场未使用、假证等原因未能使用，游客需按60岁以下价格现场补差价。
                 <w:br/>
-                3、老君山一级索道必须乘坐，费用参考必消套餐综合统一打包价 ；老君山二级（峰林）索道/白马寺电瓶车、耳麦等，选择性消费，费用参考景区挂牌价
+                3、老君山一级索道须乘坐，费用参考套餐综合统一打包价 ；老君山二级（峰林）索道/白马寺电瓶车、耳麦等，选择性消费，费用参考景区挂牌价
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：老君山、白马寺
                 <w:br/>
-                自费项：60岁以下需补门票差价：老君山100、白马寺35，现付导游或报名时交付报名点；老君山一级索道必须乘坐，费用现付导游 ；老君山二级（峰林）索道/白马寺电瓶车、耳麦等，选择性消费，费用参考景区挂牌价
+                自费项：60岁以下需补门票差价：老君山100、白马寺35，现付导游或报名时交付报名点；老君山一级索道费用现付导游 ；老君山二级（峰林）索道/白马寺电瓶车、耳麦等，选择性消费，费用参考景区挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -992,63 +992,63 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 峰林峡--云台山（车程约1小时）
                 <w:br/>
                 早餐后，游览【云台峰林峡】（游览约3小时）有“云台天池”之美誉，国家AAAAA级旅游景区，是一处以山岳水体型景观为主体，以高峡平湖、峰林峰丛地貌为特色，以丰富的人为景观为内涵，以种类繁多的动植物资源为补充，集度假、观光、科普、猎奇、探险于一体的综合型风景名胜区。
                 <w:br/>
                 后游览自然山水精品廊、华夏第一奇峡【云台山·红石峡】（游览约3小时）云台山红石峡，位于河南省焦作市修武县境内，以独具特色的“北方岩溶地貌”被列入首批世界地质公园名录。同时又是河南省唯一一个集国家重点风景名胜区、国家5A级景区、国家文明风景旅游区、国家森林公园、国家水利风景名胜区、国家猕猴自然保护区七个国家级于一体的风景名胜区。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、云台山/峰林峡只包含60周岁以上长者免费门票，60岁以下需补门票差价：云台山120/峰林峡60赠送，现付导游或报名时交付报名点
                 <w:br/>
                 2、免票老年证（必须和身份证匹配）、军残证、残疾证、现役军官证、士兵证等证件，经景区认可后方可享受优惠。如因游客证件未带、现场未使用、假证等原因未能使用，游客需按60岁以下价格现场补差价。
                 <w:br/>
-                3、峰林峡景交+云台山景交，必须乘坐，费用参考必消套餐综合统一打包价；
+                3、峰林峡景交+云台山景交，必须乘坐，费用参考套餐综合统一打包价；
                 <w:br/>
                 4、峰林峡为赠送景区，如遇景区闭园/不可抗因素导致无法游览，无费用可退。
                 <w:br/>
                 5、第五天或第六天中途会安排一个土特产超市，消费自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：峰林峡，云台山
                 <w:br/>
                 购物点：土特产超市，主要经营：河南四大怀药/胡辣汤/松花蛋/大枣/闹汤驴肉等农副产品
                 <w:br/>
-                自费项：60岁以下需补门票差价：云台山120/峰林峡60赠送，现付导游或报名时交付报名点；峰林峡景交+云台山景交，必须乘坐，费用参考景区挂牌价
+                自费项：60岁以下需补门票差价：云台山120/峰林峡60赠送，现付导游或报名时交付报名点；峰林峡景交+云台山景交，须乘坐，费用参考景区挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1091,57 +1091,57 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 焦作--万仙山郭亮（车程约2小时）--林州红旗渠（车程约2小时）
                 <w:br/>
                 早餐后，赴【万仙山】（游览约3小时）乘景区环保车到达中华影视村-【郭亮】郭亮村三面环山，一面临崖，近乎绝境，被称为“世界上最危险的村庄”；先后有《清凉寺声》《倒霉大叔的婚事》、《举起手来》等40多部影片在此拍摄。沿绝壁行走看红岩绝壁大峡谷，峡谷宽5-500米，堪比美国科罗拉多大峡谷，游览被誉为“世界第八大奇迹”红岩绝壁长廊，郭亮村绝壁长廊又称郭亮洞，全长1250米，始建于1972年，全部由郭亮村十三位村民历时6年独立手工开凿完成郭亮洞被称世界最险要十条路"之一、"全球最奇特18条路"之一；
                 <w:br/>
                 随后乘车赴世纪工程、世界八大奇迹，被誉为“人工天河”的--【红旗渠】（游览约3小时）参观分水枢纽工程--【分水苑】，观大型浮雕、六幅彩照、纪念碑、分水闸、及相关展厅等；后游览【青年洞】是红旗渠总干渠上的咽喉工程，回顾【1959年至1961年期间由于大跃进运动及全国性的粮食短缺和饥荒；大环境下修建的生命之渠；】了解人民用自己勤劳的双手，在太行山脉上逢山凿洞、遇沟架桥、一锤一钎坚持苦干十年，建成的盘绕林滤山长达1500公里的引水灌溉工程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、万仙山/红旗渠只包含60周岁以上长者免费门票，60岁以下需补门票差价：万仙山62/红旗渠80，现付导游或报名时交付报名点
                 <w:br/>
                 2、免票老年证（必须和身份证匹配）、军残证、残疾证、现役军官证、士兵证等证件，经景区认可后方可享受优惠。如因游客证件未带、现场未使用、假证等原因未能使用，游客需按60岁以下价格现场补差价。
                 <w:br/>
-                3、万仙山景交，必须乘坐，费用参考必消套餐综合统一打包价；万仙山郭亮大环线观光车/红旗渠往返电瓶车，选择性消费，费用参考景区挂牌价。
+                3、万仙山景交须乘坐，费用参考套餐综合统一打包价；万仙山郭亮大环线观光车/红旗渠往返电瓶车，选择性消费，费用参考景区挂牌价。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：万仙山郭亮、林州红旗渠
                 <w:br/>
-                自费项：60岁以下需补门票差价：万仙山62/红旗渠80，现付导游或报名时交付报名点；万仙山景交，必须乘坐，费用参考必消套餐综合统一打包价；
+                自费项：60岁以下需补门票差价：万仙山62/红旗渠80，现付导游或报名时交付报名点；万仙山景交须乘坐，费用参考必消套餐综合统一打包价；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1184,57 +1184,57 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 太行大峡谷--郑州（车程约3.5小时）
                 <w:br/>
                 早餐后，游览AAAAA级旅游风景区----【太行大峡谷】（游览约3小时）前往“谷中之谷”之称的【桃花谷景区】（游览时间不少于2个小时）：这里有黄龙潭、桃花飞瀑、二龙戏珠、小黄果树瀑布--九连瀑等景点；后乘坐景区观光车游览有“人间仙境”之称的【太行天路】（游览不少于1.5小时），太行天路全长25公里，沿途有多个观景台，站在观景台可以从山顶以不同的视角鸟瞰大峡谷。
                 <w:br/>
                 游览完毕后返回郑州，入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、太行大峡谷只包含60周岁以上长者免费门票，60岁以下需补门票差价：太行大峡谷80赠送，现付导游或报名时交付报名点
                 <w:br/>
                 2、免票老年证（必须和身份证匹配）、军残证、残疾证、现役军官证、士兵证等证件，经景区认可后方可享受优惠。如因游客证件未带、现场未使用、假证等原因未能使用，游客需按60岁以下价格现场补差价。
                 <w:br/>
-                3、太行大峡谷景交，必须乘坐，费用参考必消套餐综合统一打包价；大型实景演绎《太行山传奇》，选择性消费，费用参考景区挂牌价。
+                3、太行大峡谷景交，必须乘坐，费用参考套餐综合统一打包价；大型实景演绎《太行山传奇》，选择性消费，费用参考景区挂牌价。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：太行大峡谷、桃花谷景区、太行天路
                 <w:br/>
-                自费项：太行大峡谷景交，必须乘坐，费用参考必消套餐综合统一打包价；
+                自费项：太行大峡谷景交，必须乘坐，费用参考套餐综合统一打包价；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1279,51 +1279,51 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-广州返程（高铁时间约5-7小时）
                 <w:br/>
                 酒店早餐后，依据车次时间送郑州站乘车返程，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、以上行程仅供参考，在不减少景点的情况下，我社有权对行程进行调整。因客人自身原因及人力不抗拒的因素造成的行程延误或变更所产生的费用，由客人在当地现付。未产生的费用公司按成本退还。如遇天气原因等人力不可抗拒因素无法游览，游客因个人原因临时自愿放弃游览，房、餐、车费一律不退！
                 <w:br/>
                 3、送团司机会提前一天联系您，高铁提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
                 4、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序。
                 <w:br/>
-                5、必消套餐：老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店
+                5、综合打包套餐：老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店
                 <w:br/>
                 6、以下是此次行程各景点门票收费明细，所有门票价格均按当地景点公布价格执行为准。根据自身年龄现付导游。
                 <w:br/>
                 60岁以下：少林寺80+龙门石窟90+老君山100+云台山120+峰林峡60赠送+白马寺35+万仙山62+红旗渠80+开封府65+开封城墙20+太行大峡谷80赠送+清明上河园120，合计912元/人，打包优惠价680元/人；
                 <w:br/>
                 60周岁-69周岁：开封府32、开封城墙10、清明上河园60，其他景区含免费大门票，合计：102元/人；
                 <w:br/>
                 交通：高铁+送站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1417,51 +1417,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州/广州南-郑州/郑州东往返高铁二等座车票；
                 <w:br/>
                 如遇高铁车次取消或者计划调整等特殊情况，我司有权利调整车次，最终车次以届时出票信息为准。
                 <w:br/>
                 2、住宿：全程当地高档标准建设双人间（升级3晚网评4钻酒店，酒店参考行程接待标准）。不提供自然单间，河南大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：7早5正餐，早餐为酒店赠送（不用不退），常规正餐25元/人，正餐十菜一汤（如人数不足十人酌情安排；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：当地5-55座空调用车（根据人数用车，保证每人一个正座，车型不定）。
                 <w:br/>
                 5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；
                 <w:br/>
                 6、门票：只含长者免费首道大门票，不含园区项目/景区交通等；
                 <w:br/>
                 以下是此次行程各景点门票收费明细，所有门票价格均按当地景点公布价格执行为准。根据自身年龄现付导游。
                 <w:br/>
                 60岁以下：少林寺80+龙门石窟90+老君山100+云台山120+峰林峡60赠送+白马寺35+万仙山62+红旗渠80+开封府65+开封城墙20+太行大峡谷80赠送+清明上河园120，合计912元/人，打包优惠价680元/人；
                 <w:br/>
                 60周岁-69周岁：开封府32、开封城墙10、清明上河园60，其他景区含免费大门票，合计：102元/人；
                 <w:br/>
-                景区交通必消套餐不含：老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店。
+                景区交通套餐不含：老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 7、儿童标准：2-11周岁1.2米以下包含往返机票、正餐费、车位、导游服务；其余费用产生当地现付；120CM以下为儿童价,120CM以上同成人；儿童均不含早餐。
                 <w:br/>
                 如不满6周岁儿童不占座可退高铁票740元/小；
                 <w:br/>
                 备注：
                 <w:br/>
                 关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 2岁以下婴儿费用均不含，由家长自理；
                 <w:br/>
                 8、购物点：土特产超市1个；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）河南各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1507,51 +1507,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；大部分酒店无法提供三人间或加床；
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州站/广州南站接送，高铁站集中，高铁站散团。
                 <w:br/>
                 6、儿童2-14岁（不含14周岁）且1.2米以下含（往返动车票二等座儿童票、当地车位、导游服务）。其余费用产生当地现付；120CM以下为儿童价,120CM以上同成人；儿童均不含早餐。
                 <w:br/>
                 如不满6周岁儿童不占座可退高铁票740元/小；
                 <w:br/>
                 关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
                 <w:br/>
                 7、以下是此次行程各景点门票收费明细，所有门票价格均按当地景点公布价格执行为准。根据自身年龄现付导游或交付报名点。
                 <w:br/>
                 60岁以下：少林寺80+龙门石窟90+老君山100+云台山120+峰林峡60赠送+白马寺35+万仙山62+红旗渠80+开封府65+开封城墙20+太行大峡谷80赠送+清明上河园120，合计912元/人，打包优惠价680元/人；
                 <w:br/>
                 60周岁-69周岁：开封府32、开封城墙10、清明上河园60，其他景区含免费大门票，合计：102元/人
                 <w:br/>
-                8、必消套餐（1.2米以上大小同价）：老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店；
+                8、打包优惠套餐（1.2米以上大小同价）：老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店；
                 <w:br/>
                 9、自愿选择消费项目，根据自身需求当地自理，最终价格参考景区当天挂牌价：
                 <w:br/>
                 少林寺单程电瓶车15元/人、龙门石窟往返电瓶车20元/人
                 <w:br/>
                 老君山二级（峰林）索道80元/人
                 <w:br/>
                 红旗渠往返电瓶车20元/人
                 <w:br/>
                 峰林峡上程索道60元/人
                 <w:br/>
                 少林+龙门讲解耳机连租30元/人
                 <w:br/>
                 万仙山郭亮大环线观光车60元/人
                 <w:br/>
                 大型实景演绎《太行山传奇》98元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1859,51 +1859,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消套餐499元/人，当地交于导游或报名时交付门店</w:t>
+              <w:t xml:space="preserve">景交打包套餐499元/人，当地交于导游或报名时交付门店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">老君山一级索道+万仙山景交+峰林峡景交+游船+天空之恋+云台山景交+太行大峡谷景交+车导综合服务费=499 元/人，此费用报名即为认可，当地交于导游或报名时交付门店</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -2484,51 +2484,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>