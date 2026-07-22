--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -390,53 +390,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 住进“北粤大氧吧”—3A级旅游景区—韶关灵溪森林景区 
                 <w:br/>
-                灵溪河森林公园 观光小火车&amp;高空观景索道 
-[...1 lines deleted...]
-                万物复苏、春意盎然、山花烂漫、溪水潺潺
+                灵溪河森林公园 观光小火车/高空观景索道 
+                <w:br/>
+                万物复苏、夏日避暑、山花烂漫、溪水潺潺
                 <w:br/>
                 重本包含灵溪往返小火车/缆车双程门票（以实际景区安排为准）
                 <w:br/>
                 升级娱乐：8人同时报名赠送手动/自动麻将
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -835,73 +835,77 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                出发日期：6-8月份天天出  2人成团  
+                <w:br/>
+                <w:br/>
                 入住明月谷：
                 <w:br/>
                 1.2m以上/成人：399元/人（往返火车票/2晚住宿/往返火车站接送服务/景区大门票）
                 <w:br/>
                 1.2米以下小童：199元/人（往返火车票/往返火车站接送服务/景区大门票）
                 <w:br/>
                 <w:br/>
                 入住山景泡池房：
                 <w:br/>
                 1.2m以上/成人：499元/人（往返火车票/2晚住宿/往返火车站接送服务/景区大门票）
                 <w:br/>
                 1.2米以下小童：199元/人（往返火车票/往返火车站接送服务/景区大门票）
                 <w:br/>
                 <w:br/>
                 房差说明
                 <w:br/>
                 三人房：无
                 <w:br/>
                 单房差：明月谷200元/人 /山景泡池房300/人
                 <w:br/>
                 减房差：无
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、广州白云-韶关往返火车票-硬座。
                 <w:br/>
                 2、交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 2、用餐：含2早餐（团队定制美食，不用不退）
                 <w:br/>
                 3、住宿：按报名标准：
                 <w:br/>
                 2晚霞山灵溪河森林旅游度假村明月谷双床/大床（酒店安排为准）
                 <w:br/>
                 2晚霞山灵溪河森林旅游度假村山景泡池房双床/大床（酒店安排为准）
                 <w:br/>
                 （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）
                 <w:br/>
                 4、景点：行程所含景点首道大门票（园内园景点门票自理）
                 <w:br/>
                 5、导游：去返程均为司机兼导
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1175,51 +1179,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>