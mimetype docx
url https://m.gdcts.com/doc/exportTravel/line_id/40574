--- v2 (2026-06-03)
+++ v3 (2026-08-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【江门台山赤坎古镇2天】沉浸式体验赤坎古镇丨百年火秀烟花秀、共赏百年好戏丨绝美海滩-珍珠湾、悬崖上的“小故宫”飞龙寺行程单</w:t>
+        <w:t xml:space="preserve">【江门+阳江2天】沉浸式体验赤坎古镇丨百年火秀烟花秀、共赏百年好戏丨绝美海滩-珍珠湾丨悬崖上的“小故宫”—飞龙寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260423SP10318103</w:t>
+              <w:t xml:space="preserve">TX-20260806SP10318103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">台山市</w:t>
+              <w:t xml:space="preserve">台山市-阳江市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -411,57 +411,59 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 重金包含价值￥150元赤坎古镇景区门票 深度体验古镇魅力！
                 <w:br/>
                 ★ 观赏各式花车巡游、歌舞表演、国潮醒狮、武术表演等精彩活动，感受浓厚的文化氛围！
                 <w:br/>
-                ★入住台山智能酒店—台山铂玥酒店
-[...1 lines deleted...]
-                ★阳江东平最美的珍珠湾沙滩网红堤 
+                ★ 入住台山智能酒店—台山铂玥酒店
+                <w:br/>
+                ★ 阳江东平最美的珍珠湾沙滩网红堤 
                 <w:br/>
                 ★ 海边悬崖上的小故宫"震撼视觉盛宴--飞龙寺
                 <w:br/>
                 ★ 漫步阳江小众沙滩 细沙净洁 海水清澈 -- 东平珍珠湾
+                <w:br/>
+                ★ 品尝特色台山黄鳝饭宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -578,51 +580,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发地——自理午餐—赤坎华侨城—台山铂玥酒店
+                出发地—赤坎华侨城—台山铂玥酒店
                 <w:br/>
                 指定地点集合出发【江门】（车程时间约1.5小时）；
                 <w:br/>
                 前往餐厅享用台山特色黄鳝饭。
                 <w:br/>
                 【赤坎华侨古镇】（含景区大门票，不含园中园小景点费用。游览时间约5小时）有着370多年开建圩的历史，保留着600多座骑楼，是全国规模最大、界面最连续、保存最完整的侨乡古骑楼建筑群，2007年5月31日，赤坎镇成为第三批"中国历史文化名镇"。广东赤坎古镇侨多国际旅游度假区，以历史骑楼街区作为核心，打造集观光游览、休闲度假、商务会展、文化创意、和古镇体验功能为一体的综合休闲旅游度假区、世界级旅游目的地。以历史场景为脉络，形成古镇集华侨历史文化、商业综合、舒适休闲度假和独特的岭南骑楼建筑是观的聚集带，一河两岸独特的中西合壁建筑魅力，融入古镇繁荣的市井生活方式，为游客带来穿越时空的超凡体验。景区内多个节目表演，让游客们大饱眼福。
                 <w:br/>
                 赤坎古镇是一个充满历史韵味和文化底蕴的旅游胜地，拥有多个独具特色的景点，每个景点都值得细细品味。首先，骑楼建筑群是赤坎古镇的标志性景观。这些建筑融合了中西风格，沿河而建，形成了独特的街景。漫步在骑楼下的青石板街道上，仿佛穿越回了百年前的繁华时光。每一座骑楼都有其独特的设计和历史故事，雕花窗户和精美的装饰细节让人叹为观止。
                 <w:br/>
                 其次，古镇河道是赤坎的灵魂所在。清澈的河水缓缓流淌，两岸的柳树随风摇曳，偶尔有几只小船悠然划过，构成了一幅如诗如画的江南水乡图。你可以选择乘坐小船，感受水乡的宁静与美好，或者漫步在河边的长廊，享受悠闲的时光。
                 <w:br/>
                 赤坎古桥是另一个不可错过的景点。这座古老的石桥横跨河道，连接着两岸的街道。桥上的石雕和古朴的设计展现了古代工匠的智慧与技艺。站在桥上，你可以俯瞰整个古镇的美景，感受历史的厚重与自然的和谐。
                 <w:br/>
                 古镇祠堂是赤坎文化的重要象征。这些祠堂建筑宏伟，雕刻精美，展示了岭南地区的传统建筑风格和家族文化。每一座祠堂都供奉着祖先的牌位，承载着当地居民对家族历史的敬仰与传承。
                 <w:br/>
                 最后，赤坎美食街是体验当地文化的好去处。这里汇集了各种岭南特色小吃，如豆腐角、煲仔饭、糯米鸡等。每一道美食都承载着浓厚的地方文化，让你在品尝美味的同时，也能感受到赤坎的独特风味。
                 <w:br/>
                 无论是想要寻找历史的痕迹，还是想要体验水乡的宁静，赤坎古镇的每一个景点都能满足你的期待。来这里，感受时光的流转，品味岭南的独特魅力，定会让你流连忘返。
                 <w:br/>
                 景区内更有【火热剧场】观看，让您看得过瘾！「摩登时代」邀您登船入戏海上百老汇。「南楼！南楼！」声光影电乐，热血演绎南楼故事。「豪门有戏」化身时髦淑女绅士，梦回金墟。还有更多的现场节目活动等您来~
                 <w:br/>
                 景区内表演项目的打铁花是一项独具特色的传统民俗表演，融合了技艺与文化的精髓。表演者将熔化的铁水抛向空中，铁水在空中瞬间绽放，形成璀璨的火花，宛如流星雨般绚丽夺目。这一壮观的景象不仅展现了匠人的高超技艺，也寓意着驱邪避灾、祈求吉祥的美好愿望。参考表演时间为19:30-19:50，详细以景区公布为准，是古镇夜晚最吸引人的活动之一。在古镇的夜色中，铁火的光芒与古建筑交相辉映，营造出梦幻般的氛围，适合全家共同观赏。建议提前到达场地，选择最佳观赏位置，并注意安全，保持适当距离。
                 <w:br/>
                 参观完毕后入住酒店【台山铂玥国际酒店】大堂装修富丽堂皇，格调高雅，设备设施极尽奢华，酒店拥有8种不同风格，装修精致典雅的豪华客房，房间设施设备齐全，均配备免费上网端口，以满足各类宾客的服务需求，客房超大景观落地大窗能将台山美景尽收眼底。
                 <w:br/>
@@ -801,63 +803,77 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 出团日期：
                 <w:br/>
-                5月1/2/3/9/16/23/30日；（5月1-3日加收50/人）
-[...1 lines deleted...]
-                6月6/10/13/17/19/20/24/27日（6月19/20日加收50/人）
+                8月1/4/8/11/15/18/22/25/29日
                 <w:br/>
                 成人：399元/人（含往返交通+餐费+住宿+门票）
                 <w:br/>
-                1.2-1.4：339元/人 （含往返交通+餐费+住宿+门票）                                         
+                1.2-1.4：339元/人 （含往返交通+餐费+门票）                                         
                 <w:br/>
                 1.2m以下：199元/人（仅含单车位+导游服务）
                 <w:br/>
                 三人房：无，只补不退
                 <w:br/>
-                补房差：平日150/人  五一/端午：200元/人，不设退房差（占床、含自助早）
+                补房差：平日150/人 ，不设退房差（占床、含自助早）
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
+                1.交通：按实际参团人数安排空调旅游巴士，每人1正座
+                <w:br/>
+                2.导游：提供专业导游服务
+                <w:br/>
+                3.用餐：全程含1正餐 1早餐；（不用不退费用）
+                <w:br/>
+                4.门票：景区首道大门票，不含园中园。
+                <w:br/>
+                5.住宿：台山铂玥酒店 标准双/大床房，随机安排，不指定； 
+                <w:br/>
+                6.保险：敬请自行购买个人意外保险
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1159,51 +1175,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>