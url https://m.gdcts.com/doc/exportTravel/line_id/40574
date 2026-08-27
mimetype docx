--- v3 (2026-08-06)
+++ v4 (2026-08-27)
@@ -1175,51 +1175,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>