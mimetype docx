--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1175,51 +1175,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>