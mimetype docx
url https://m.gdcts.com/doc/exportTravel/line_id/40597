--- v2 (2026-06-18)
+++ v3 (2026-07-12)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260424SXGNGYJ</w:t>
+              <w:t xml:space="preserve">WZ-20260626SXGNGYJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -403,51 +403,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【川甘联游. 不走回头路】成都进，广元出，跨两省，不走回头路，里程更省、行程更轻松； 
                 <w:br/>
                 ★【不同视野. 区别常规】一起寻觅土拨鼠；最佳角度观赏拉卜楞寺全貌、扎尕那仙女滩轻徒步；
                 <w:br/>
                 ★【小众景区. 网红打卡】走进三国古城之——昭化古城、逛天水古城、自由探寻美食；
                 <w:br/>
-                ★【臻选酒店. 旅途无忧】入住4晚网评4钻酒店；1晚5钻酒店，体验入住1晚景区酒店，沉浸式接触藏地草原；
+                ★【臻选酒店. 旅途无忧】入住4晚网评4钻酒店；体验入住1晚景区酒店，沉浸式接触藏地草原；
                 <w:br/>
                 ★【舌尖美食. 地道风味】4大特色美食：药乡土鸡煲+雪域牦牛汤锅+滋补老鸭汤 +黑石沸腾鱼；
                 <w:br/>
                 ★【纯玩尊享. 绝无套路】真纯玩到底，全程0购物0擦边0车销0餐购0套路0自费；
                 <w:br/>
                 ★【超值奉送. 暖心相伴】有氧甘南，赠送便携式氧气一瓶、藏域雪山撒隆达祈福体验；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -616,51 +616,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">宕昌嘉豪国际大酒店/天瑞大酒店/雷古山大酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">宕昌佳豪国际大酒店/天瑞大酒店/雷古山大酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -928,57 +928,67 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迭部—扎尕那（26公里约30分钟）—洛克之路—花湖—若尔盖 （180公里约3小时）
                 <w:br/>
-                早餐后，乘车前往【扎尕那石城】（含优惠门票，不含电瓶车40元，游览约2.5-3小时）被称作 “神仙居住的地方”也是【爸爸去哪儿5】拍摄地，是一圈俏丽的崖壁包裹中的一个藏族小村寨，风景秀丽奇幻，是整个甘南藏区风光尤为优美的地方之一。更是一座完整的天然“石城”地形既像一座规模宏大的巨型宫殿，又似天然岩壁构筑的一座完整的古城完毕后，换当地小车（已含换乘小车费用）前往洛克之旅精华路段【洛克之路那黑卡】后原路返回；观雪峰环绕的连绵群山、世外桃源般的秘境 观景台上俯瞰整个扎尕那，云雾缭绕，宛如仙境。奇峰峻岭将这个原始藏族村落隐匿其中，让人不禁感叹大自然的鬼斧神工；完毕后前往中国最美湿地—【花湖】（含优惠门票，不含电瓶车30元，游览约2小时）被称为最美湿地之一；也是自然与野生动植物的天然栖息地。花湖湖面广阔，湖水清澈见底，呈现出迷人的蓝色，湖上漂浮的云彩仿佛与天空融为一体，景色如画，令人心旷神怡，完毕后前往酒店入住。
+                早餐后，乘车前往【扎尕那石城】（含优惠门票，不含电瓶车40元，游览约2.5-3小时）被称作 “神仙居住的地方”也是【爸爸去哪儿5】拍摄地，是一圈俏丽的崖壁包裹中的一个藏族小村寨，风景秀丽奇幻，是整个甘南藏区风光尤为优美的地方之一。更是一座完整的天然“石城”地形既像一座规模宏大的巨型宫殿，又似天然岩壁构筑的一座完整的古城完毕后，换当地小车（已含换乘小车费用）前往洛克之旅精华路段【洛克之路那黑卡】后原路返回；观雪峰环绕的连绵群山、世外桃源般的秘境 观景台上俯瞰整个扎尕那，云雾缭绕，宛如仙境。奇峰峻岭将这个原始藏族村落隐匿其中，让人不禁感叹大自然的鬼斧神工；
+                <w:br/>
+                完毕后前往中国最美湿地—【花湖】（含优惠门票，不含电瓶车30元，游览约2小时）被称为最美湿地之一；也是自然与野生动植物的天然栖息地。花湖湖面广阔，湖水清澈见底，呈现出迷人的蓝色，湖上漂浮的云彩仿佛与天空融为一体，景色如画，令人心旷神怡，完毕后前往酒店入住。
                 <w:br/>
                 <w:br/>
                 ※行程亮点：另辟蹊径，带领环湖轻徒步，可木栈道徒步1个小时左右就能到仙女滩，仙女滩一片高山草甸，景色优美，然后从仙女滩沿着木栈道徒步半小时抵达仙女湖，洛克之旅上的观景台俯瞰整个扎尕那宛如仙境； 
                 <w:br/>
                 <w:br/>
-                温馨提示：扎尕那徒步请准备舒适鞋子，当天部分地区海拔较高，游览时建议根据自己身体情况量力而行；避免剧烈运动和劳累，如有身体不适的情况，及时向工作人员反应。洛克之路受天气、路况、以及不可抗拒因素影响较大，如遇此情况无法安排，无费用退出；敬请谅解和理解； 行走步行栈道时，请注意安全，遇到湿滑路面请绕离栈道，栈道人多时不要拥挤和扎堆；
+                温馨提示：
+                <w:br/>
+                1、扎尕那徒步请准备舒适鞋子，当天部分地区海拔较高，游览时建议根据自己身体情况量力而行；避免剧烈运动和劳累，如有身体不适的情况，及时向工作人员反应。
+                <w:br/>
+                2、洛克之路(扎尕那-那黑卡，往返约2小时)体验需换乘小车安排5-8座小车(4-6位游客一车)，每车配一位专职司机，导游只能跟随其中一台车。洛克之路从前到后只有这一条路，在旅游旺季容易堵车，请保持平常心对待。
+                <w:br/>
+                3、洛克之路受天气、路况、以及不可抗拒因素影响较大，如遇此情况无法安排，无费用退出，敬请谅解和理解。
+                <w:br/>
+                4、行走步行栈道时，请注意安全，遇到湿滑路面请绕离栈道，栈道人多时不要拥挤和扎堆；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【扎尕那石城】、【花湖】
                 <w:br/>
                 自费项：【扎尕那石城】电瓶车40元、【花湖】电瓶车30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
@@ -1106,51 +1116,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 理县—甘堡藏寨—成都（190公里约2小时）—广州 （参考航班：）
                 <w:br/>
                 早餐后，乘车前往【甘堡藏寨】（游览约1小时）它倚山傍河而建，故得名甘堡，藏语意为"坡上的村落"。在整个藏区自古就将甘堡为甘堡甲穹，意为百户大寨，整座寨子错落有致，气势恢宏，蔚为壮观，背负绵绵青山，面临千古沱水，景色秀美。
                 <w:br/>
-                完毕后前往成都后前往【老成都茶馆】（含茶）成都最具特色的露天茶馆，也是成都市保留最完整的地标性老茶馆之一，最具“川西民风古俗风味”的茶馆之一；随意地坐进竹椅里，安详地端起一杯盖碗茶感受程度地道休闲文化后；
+                完毕后前往成都后前往【老成都茶馆】（含茶水）成都最具特色的露天茶馆，也是成都市保留最完整的地标性老茶馆之一，最具“川西民风古俗风味”的茶馆之一；随意地坐进竹椅里，安详地端起一杯盖碗茶感受程度地道休闲文化后；
                 <w:br/>
                 前往【宽窄巷子】（游览约1小时）宽窄巷子被认为是最成都也是最世界的、最古老也是最时尚的老成都名片和新都市会客厅，宽窄巷子始建于清朝，是成都市三大历史文化保护区之一，由宽巷子、窄巷子和井巷子三条老式街道及它们之间的四合院群落组成，是北方的胡同文化和建筑风格在南方的唯一见证。
                 <w:br/>
                 完毕后前往成都机场（飞行约2.5小时）抵达广州，结束愉快行程。
                 <w:br/>
                 <w:br/>
                 温馨提示：宽窄巷子、茶馆为赠送项目，如因天气以及不可抗拒因素，导致无法游览，无费用退出；
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，全程景点我社可根据实际情况调整游览的先后顺序，请知悉。）
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：【甘堡藏寨】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1236,51 +1246,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州-广元、成都-广州，双程特惠经济舱机票（未含航空保险、机场建设税）；
                 <w:br/>
                 2、用车：当地空调旅游车（7-45座，根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：所列景点优惠大门票：官鹅沟、扎尕那、拉卜楞寺、郎木寺、麦积山、九曲黄河第一湾门票。（不含：麦积山特窟门票以及昭化古城小景点门票；草原骑马以及其他娱乐费用）； （60岁以上长者，已经核算优惠门票，不在享受二次优惠，无门票优惠差价退费；所有优惠证件（老年证，军官证，老年证等）不再享受优惠，无门票优惠差价退费。）
                 <w:br/>
-                不含景区交通：官鹅沟观光车70元、花湖观光车30元、麦积山往返区间车30元=130元/人（必须乘坐）；
+                不含景区交通：官鹅沟观光车70元、花湖观光车30元、麦积山往返区间车30元=130元/人（需要乘坐）；
                 <w:br/>
                 不含景区交通：黄河第一湾上行大扶梯60元、扎尕那电瓶车40元、官鹅沟电瓶车往返20元=120元/人（非必须，自愿选择）；
                 <w:br/>
                 此团是综合打包价，所有项目不用不退费，敬请谅解，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。
                 <w:br/>
                 5、小童（2-12未满周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。（西北地区酒店设施设备与沿海地区有较大差距，部分地区酒店无空调，敬请谅解；建议自备洗漱用品和毛巾）。
                 <w:br/>
                 7、用餐：40-50元/正，9正6早（4个特色风味餐50元/人;滋补老鸭汤、药乡土鸡煲、雪域雪牦牛汤锅、黑石沸腾鱼）（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1306,51 +1316,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：不含景区交通：官鹅沟观光车70元、花湖观光车30元、麦积山往返区间车30元=130元/人（必须乘坐）；黄河第一湾上行大扶梯60元、扎尕那电瓶车40元、官鹅沟电瓶车往返20元=120元/人（非必须，自愿选择）。
+                6、不含：不含景区交通：官鹅沟观光车70元、花湖观光车30元、麦积山往返区间车30元=130元/人（需要乘坐）；黄河第一湾上行大扶梯60元、扎尕那电瓶车40元、官鹅沟电瓶车往返20元=120元/人（非必须，自愿选择）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1449,68 +1459,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">官鹅沟观光车70元、花湖观光车30元、麦积山往返区间车30元=130元/人（必须乘坐）</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">官鹅沟观光车70元、花湖观光车30元、麦积山往返区间车30元=130元/人（需要乘坐）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1952,51 +1962,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>