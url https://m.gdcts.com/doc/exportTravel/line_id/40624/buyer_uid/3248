--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -1228,51 +1228,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、大交通：成人含往返机票，未含340元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含120元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
+                1、大交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：5晚当地准四标准酒店 +1晚长白山温泉酒店，入住双人标间。如遇单人入住请补房差。酒店无三人间，入住温泉酒店含一次温泉门票，不泡不退 。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：全程含餐共7正6早，餐标30元/人（不含酒水）早餐为房价包含的，如不使用不退款。（11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤），此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程地接根据团队人数安排用车9-55座旅游空调车，每人一个正座。
                 <w:br/>
                 5、导游：当地优秀导游；
                 <w:br/>
                 备注：
                 <w:br/>
                 1、此线路为广东散客拼团，出发地不派全陪；为确保团队能如期出发，广东同业共同组团出发！
                 <w:br/>
                 2、散客拼团10人以上当地派导游，若不足10人不安排导游，全程司机兼向游6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
                 <w:br/>
                 8、购物点：全程无购物店（景区内部商铺、酒店周边商铺、餐厅附近商铺、以及步行街商铺非旅行社安排，谨慎购买）
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
@@ -1314,55 +1314,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含往返机场税费。
                 <w:br/>
-                8、房差价：4、5月补房差800元，不支持退房差。
+                8、房差价：7、8月补房差900元，不退房差。
                 <w:br/>
                 9、不含当地必消景区电瓶车：
                 <w:br/>
-                长白山环保车85元/人、接驳车35元/人、倒战车80元/人，镜泊湖 30元/人=230/人
+                长白山环保车85元/人、接驳车25元/人、倒战车80元/人，镜泊湖 30元/人=220/人
                 <w:br/>
                 10、婴儿费用（2周岁以下）：不占座位、不含景点门票、不含当地旅游车位、全程不占床位、不提供早餐及餐费。仅含旅行社责任险费用，婴儿出游需提前与我社销售沟通，敬请留意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1986,51 +1986,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 备注：全程不含景点门票和景交，按照实际年龄补交门票明细如下（生日需精确到日）
                 <w:br/>
                 门票收费标准：参考门票按年龄段详见下页，最后以景区挂牌价格为准（当地现付导游）
                 <w:br/>
                 伪皇宫+长白山+中国朝鲜民俗园+河口国门+铁路博物馆+牡丹小镇+故宫：
                 <w:br/>
                 60周岁以下：320元；60~64周岁：202.5元；65~69周岁：90元；70岁以上：0元
                 <w:br/>
-                景区电瓶车：长白山摆渡车35元/人+环保车85元/人+天池倒站车80元/人+鸭绿江断桥登桥费30元/人=230元
+                景区电瓶车：长白山摆渡车25元/人+环保车85元/人+天池倒站车80元/人+鸭绿江断桥登桥费30元/人=220元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2229,51 +2229,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>