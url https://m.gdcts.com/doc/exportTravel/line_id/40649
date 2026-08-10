--- v0 (2026-04-28)
+++ v1 (2026-08-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【双城揽美】吉隆坡仙本娜6天5晚深圳往返丨双峰塔外观丨国家皇宫丨卡帕莱行程单</w:t>
+        <w:t xml:space="preserve">【双城揽美】吉隆坡仙本那6天5晚深圳往返丨双峰塔外观丨国家皇宫丨马布岛行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,61 +396,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【优质客机】：甄选曼联出访亚洲指定航空公司-马来西亚航空，深圳直飞吉隆坡
-[...9 lines deleted...]
-                【出海准备】：赠送浮潜三宝，潜水蛙镜+呼吸管（非一次性）+咬嘴！
+                【优质客机】：甄选曼联出访亚洲指定航空公司-马来西亚航空，深圳直飞吉隆坡 
+                <w:br/>
+                【吉隆坡巡礼】：打卡双峰塔、国家皇宫、独立广场、粉红清真寺，领略南洋风情
+                <w:br/>
+                【网红跳岛】：畅游马布岛网红水屋，邂逅仙境马达京，解锁治愈玻璃海
+                <w:br/>
+                【品质住宿】：全程3晚吉隆坡 + 2 晚仙本那镇上，舒适安心入住
+                <w:br/>
+                【地道美食】：网红肉骨茶、奶油虾、面包鸡、南洋火锅、海鲜特色餐，一站式解锁地道马来美食
+                <w:br/>
+                【贴心赠送】：免费赠专业浮潜三宝，轻松开启欢乐浮潜时光
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -657,74 +657,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                彩虹阶梯 - 黑风洞 - 芸尚花园- 珍宝 或者 乳胶
+                彩虹阶梯 - 黑风洞 - 芸尚花园 - 珍宝 或者 乳胶
                 <w:br/>
                 早餐后，前往金参观印度教圣地【黑风洞】（车程约1小时，游览约30分钟），又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，是印度教圣地，100多年前被探险家发现。该洞在半山，山下有272级石阶直连山腰的光、暗二洞。洞中开阔高大，无数巨型钟乳石柱由洞顶垂吊而下。光洞有阳光自岩隙中散落洞中，供奉了苏巴马廉光都祖父，镶满珠宝玉石，闪烁夺目，站立洞口还可远眺四周的橡胶园和锡矿场。
                 <w:br/>
                  后前往马来西亚最闻名的避暑胜地【芸尚花园】（车程约1小时，停留时间约60分钟），这里有大型的游乐园、购物商场、电影院等设施，还有好几家环境不错的酒店，非常适合一日游或全家度假休闲。后返回吉隆坡入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：网红肉骨茶餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：网红肉骨茶餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉隆坡网评四钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -817,133 +817,167 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡 - 送机场 - 斗湖 - 仙本那海陆空观光游
-[...1 lines deleted...]
-                退房后，前往机场，乘机前往斗湖，导游接团后前往仙本那的初相见 - 我爱仙本那海·陆·空观光游，“海”搭乘快艇穿梭于仙本那镇沿岸，领略沿海小镇风光；“陆”在当地中文小黑哥的带领下来一趟小镇City tour，游览小镇水果街、海滨美食街、手工艺品街、仙本那普明寺等，欣赏小镇各族人民的生活方式。“空”登上仙本那最高空中餐吧，边赏日落边享用软饮一杯+当地小吃一份
+                吉隆坡 - 送机场 - 斗湖 - 马布岛打卡网红水屋
+                <w:br/>
+                退房后，前往机场，乘机前往斗湖，导游接团后前往午餐，餐后乘坐快艇前往仙本那水上屋的名片-马布岛海上屋（PS 不含入门票50马币/人），马布岛是远离陆地与尘世的蓝色天堂，这里是鱼儿、珊瑚、海龟们共享的奇妙海洋世界。想到马布岛，脑海里难免会出现椰子树摇曳生姿和水上村落质朴宜人的情景，它的周遭拥有斜沙滩，西北角耸立在一幅两百公顷大珊瑚礁上的一个卵形岛屿。 
+                <w:br/>
+                <w:br/>
+                温馨提示： 
+                <w:br/>
+                1、返程前请仔细检查自己的行李物品，护照、不要遗漏酒店。
+                <w:br/>
+                2、请携带长袖衣服，并做好防晒防护，以防紫外线晒伤。
+                <w:br/>
+                3、出海为拼车拼船。
+                <w:br/>
+                4、出海乘船务必穿上救生衣，并注意人身安全，如有疾病或其它原因不适合出海的，请一定要告知领队，以妥善安排合理行程，不能勉强出海；电器产品使用过程易进水请小心使用；请保管好自己的贵重物品。
                 <w:br/>
                 交通：参考航班：MH2660 吉隆坡-斗湖 0715/1010
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式料理     晚餐：海鲜餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">仙本那</w:t>
+              <w:t xml:space="preserve">仙本那镇上酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                跳岛游：马布岛打卡网红水屋 +卡帕莱（不登岛）
-[...3 lines deleted...]
-                随后前往网红打卡地--卡帕莱（请注意：卡帕莱非住客不允许登岛）附近水域进行浮潜，坐落在西巴丹岛和马布岛之间的一块沙洲形成的岛屿，它毗邻着浩瀚的西里伯斯海，海水在珊瑚的衬托下，呈现出薄荷般的晶莹剔透，在不经意间会发现罕见的海底生物：墨鱼、蓝环章鱼、及交配中的鸳鸯鱼等，绚丽多彩的海底景观成为“漫潜”爱好者的天堂。
+                跳岛游：MATAKING马达京+汀巴汀巴岛（不登岛）+邦邦岛  跳岛游浮潜之旅
+                <w:br/>
+                早餐后于约定时间集合乘车前往码头后，然后乘坐快艇（约50分钟）前往仙本那马达京+汀巴汀巴岛+邦邦岛跳岛浮潜之旅。
+                <w:br/>
+                （不含海上平台入门票25马币/人,马达京上岛费15马币/人）
+                <w:br/>
+                马达京跳岛游：
+                <w:br/>
+                0900-0915:码头集合(客人报道并签署免责声明)
+                <w:br/>
+                0915-0930:上船出发(约50-60分钟船程)
+                <w:br/>
+                1015-1030:抵达《我爱仙本那》海上平台
+                <w:br/>
+                1030-1230:浮潜或(第一个浮潜点或体验深潜第一次深潜)
+                <w:br/>
+                230-1400:享用平台现煮套餐盒饭
+                <w:br/>
+                1400-1430:离开海上平台
+                <w:br/>
+                1430-1530:丁巴丁巴海域浮潜(第二个潜点)
+                <w:br/>
+                1530-1630:马达京海域浮潜&amp;登岛(第三个浮潜点:体验深潜第二次深潜)
+                <w:br/>
+                1630返程仙本那
+                <w:br/>
+                <w:br/>
+                小贴士：出发前请大家带上泳衣泳裤，上好洗手间。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：出海自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1091,51 +1125,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.深圳-吉隆坡大段+中段斗湖含税机票（每段含20KG托运行李额）。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
-                4.用餐：5早6正（餐标￥50），其中有一早餐为早餐盒，早餐不用不退，正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
+                4.用餐：5早8正（餐标￥50），其中有一早餐为早餐盒，早餐不用不退，正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
                 5.10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
                 <w:br/>
                 6.保险：赠送团队旅游意外险。
                 <w:br/>
                 7.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 8.全程行程所列星级酒店标准间（二人一间）。
                 <w:br/>
                 9.全程司导领服务费580/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1151,55 +1185,55 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含航空公司燃油附加税临时升幅。
                 <w:br/>
-                2.酒店单房差、国内到机场往返交通。
+                2.酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥1100。
+                4.单人入住房差￥1600。
                 <w:br/>
                 5.离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10-17马币/间/晚。
                 <w:br/>
                 7.吉隆坡酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡酒店，税费是马币10+7=17/间/晚*3晚），仙本那旅游税马币10/间/晚*2晚=5晚总共71马币/5晚/间，客人办理入住时自行交付给酒店。
                 <w:br/>
                 8.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 9.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 10.行程中包含的餐以外的餐食，需要自理。
                 <w:br/>
                 11.费用包含中未提及的其他一切费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1594,75 +1628,213 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">马六甲+ 吉隆坡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【波德申出海】参加我们精心为您安排的一系列沙滩休闲文化系列活动（包含波德申出海一小时、浮潜、水上香蕉船、水上摩托艇）
-[...5 lines deleted...]
-                注：出海成团人数至少8人，不足8人则无法出海。水上香蕉船、水上摩托艇只限每人一次，不参加的视为自动放弃，务必穿着救生衣。参加自费含海鲜午餐。
+                马六甲网红三轮车巡游+河畔壁画+游河体验不一样的历史异国风情
+                <w:br/>
+                吉隆坡双子塔外夜游+亚罗街夜市+亚罗街夜市特色餐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">240 分钟</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲+ 吉隆坡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">打卡马六甲海峡网红地标、热带水果餐、碧华楼下午茶、阿罗街、双子塔夜景、2正餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲+ 吉隆坡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">打卡马六甲海峡网红地标、马六甲人气卡通摇滚三轮车、马六甲果园榴莲品尝、阿罗街、双子塔夜景、莎罗马网红桥</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1709,55 +1881,55 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1、2-12岁以下（不含12岁）不占床大小同价，占床加￥500元/人；12-18岁小孩必须占床加￥500元/人。18岁以下需家属陪同。
+                1、2-12岁以下（不含12岁）不占床大小同价，占床加￥500元/人；12-21岁小孩必须占床加￥500元/人。18岁以下需家属陪同。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
-                3、不含单房差：￥1100元/人。外籍人士（包括港澳台）加￥500元/人。
+                3、不含单房差：￥1600元/人。外籍人士（包括港澳台）加￥500元/人。
                 <w:br/>
                 4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1845,51 +2017,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>