--- v1 (2026-08-10)
+++ v2 (2026-09-16)
@@ -1189,51 +1189,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含航空公司燃油附加税临时升幅。
                 <w:br/>
                 2.酒店单房差、国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥1600。
+                4.单人入住房差￥1300。
                 <w:br/>
                 5.离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10-17马币/间/晚。
                 <w:br/>
                 7.吉隆坡酒店可持续发展税马币7/间/晚（团队行程如果住吉隆坡酒店，税费是马币10+7=17/间/晚*3晚），仙本那旅游税马币10/间/晚*2晚=5晚总共71马币/5晚/间，客人办理入住时自行交付给酒店。
                 <w:br/>
                 8.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 9.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 10.行程中包含的餐以外的餐食，需要自理。
                 <w:br/>
                 11.费用包含中未提及的其他一切费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1881,55 +1881,55 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1、2-12岁以下（不含12岁）不占床大小同价，占床加￥500元/人；12-21岁小孩必须占床加￥500元/人。18岁以下需家属陪同。
+                1、2-12岁以下（不含12岁）不占床大小同价，占床加￥500元/人；12-18岁小孩必须占床加￥500元/人。18岁以下需家属陪同。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
-                3、不含单房差：￥1600元/人。外籍人士（包括港澳台）加￥500元/人。
+                3、不含单房差：￥1300元/人。外籍人士（包括港澳台）加￥500元/人。
                 <w:br/>
                 4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2017,51 +2017,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>