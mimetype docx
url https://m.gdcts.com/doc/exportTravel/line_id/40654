--- v0 (2026-04-30)
+++ v1 (2026-07-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【北欧 劲爆双峡湾】挪威+瑞典+丹麦+芬兰12天（南航广州起止北京飞）|北欧四国双峡湾|松恩峡湾|哈当厄尔峡湾|2晚超豪华游轮2人内舱|斯德哥尔摩市政厅含讲解|含全餐6菜1汤升级3特色餐行程单</w:t>
+        <w:t xml:space="preserve">【北欧 劲爆特价】挪威+瑞典+丹麦+芬兰12天（南航广州起止北京飞）|北欧四国双峡湾|松恩峡湾|哈当厄尔峡湾|2晚超豪华游轮2人内舱|6菜1汤升级2特色餐行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202604281150HC</w:t>
+              <w:t xml:space="preserve">EU202606242325HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -390,71 +390,71 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【精选交通】南航直航北欧，全国免费联运！
                 <w:br/>
-                【餐食升级】全餐含餐，6菜1汤，升级3顿特色餐！
-[...3 lines deleted...]
-                【服务升级】赠送转换插，单人包拼住，真实材料拒签全退！
+                【餐食升级】餐半自由，6菜1汤，升级2顿特色餐！
+                <w:br/>
+                                 1顿峡湾酒店晚餐+瑞典肉丸餐
+                <w:br/>
+                【服务升级】单人包拼住，真实材料拒签全退！
                 <w:br/>
                 <w:br/>
                 【探索挪威双峡湾山海秘境】
                 <w:br/>
                 ★ 松恩峡湾：游览漫游风景迷人的世界ZUI长ZUI深的峡湾。
                 <w:br/>
                 ★ 哈当厄尔峡湾：沉醉于田园般美景，美在碧水蓝天，美在飞瀑万千。
                 <w:br/>
                 <w:br/>
                 【打卡北欧四国精华景点】
                 <w:br/>
                 ★ 丹麦哥本哈根：童话之父安徒生的创作灵感启发之地！
                 <w:br/>
                 ★ 挪威奥斯陆：完美结合自然美景和现代都市！
                 <w:br/>
-                ★ 瑞典斯德哥尔摩：“北方威尼斯”，斯德哥尔摩市政厅入内参观！
+                ★ 瑞典斯德哥尔摩：“北方威尼斯”，
                 <w:br/>
                 ★ 芬兰赫尔辛基：现代建筑与设计之都！
                 <w:br/>
                 ★ 北欧比体验，2晚超豪华邮轮2人舱，横跨波罗的海，完美衔接两国！
                 <w:br/>
                 <w:br/>
                 挪威签证1人可异地指|可全国联运送1晚北京机场住宿
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
@@ -752,74 +752,76 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 赫尔辛基-(大巴约120公里)-图尔库-(邮轮)-斯德哥尔摩
                 <w:br/>
                 ●【赫尔辛基】（游览不少于4小时）,芬兰首都湛蓝的芬兰湾海轻轻拍击着堤岸，市内湖泊星罗棋布，如梦似幻的景色，使它享有“波罗地海的明珠”的美称。由于受俄罗斯文化的影响，市内的建筑艺术举世闻名。
                 <w:br/>
                 ●【赫尔辛基大教堂】外观,游览赫尔辛基的象征－赫尔辛基大教堂，这座器宇非凡的乳白色绿顶建筑是赫尔辛基相当著名的建筑，被誉为“白色教堂”。
                 <w:br/>
                 ●【赫尔辛基议会广场】外观,赫尔辛基议会广场不仅是赫尔辛基市民活动的中心，也是欣赏新古典主义建筑的至佳场所之一，被视为芬兰的重要地标。广场的中心是塑于1894年的沙皇亚历山大二世铜像，以纪念他给予芬兰充分的自治。
                 <w:br/>
                 ●【南码头露天市场】,这是芬兰传统的市场之一。在露天市场广场，你可以体验到芬兰人的那份生活乐趣。 露天市场一个常年开设的自由贸易市场，从清晨热闹到傍晚，贩卖蔬果海鲜的，摆摊出售二手商品的，还有精美工艺品和礼品专卖，芬兰刀具、挂毯，甚至是一些动物皮草。
                 <w:br/>
                 ●【西贝柳斯公园】外观（游览不少于15分钟）,西贝柳斯公园是为了纪念伟大的作曲家西贝柳斯建造的。公园里令人难忘的莫过于造型如同茂密森林的纪念碑，象征着森林给予西贝柳斯无穷的创作灵感。这座纪念碑由600根钢管组成，由著名女雕塑家艾拉·希尔图宁设计完成。公园内鲜花怒放碧草如茵，是市民休憩的好地方。
                 <w:br/>
+                ●【岩石教堂】入内（游览不少于45分钟）,（含门票）岩石教堂卓越的设计极为新颖巧妙，飞碟般的外观彻底颠覆教堂的概念。完成于1969年，是世界上唯一一座建在岩石中的教堂。（如遇教堂宗教活动或许关闭，敬请谅解）。
+                <w:br/>
                 ●【芬兰中央图书馆】入内（游览不少于1小时）,Oodi图书馆的外观像一艘停泊的大船，波浪状的建筑基体，大面积的玻璃帷幕不但让室内享有自然采光的舒适光源，同时与街外的建筑及景观融为一体。它是首都赫尔辛基花了近一亿欧元，为迎接芬兰建国百年所打造的大礼，号称北欧至美图书馆。
                 <w:br/>
                 ●【过夜游轮（不含餐）】,晚餐后，乘搭过夜游轮入住两人内舱，前往瑞典首都斯德哥尔摩，沿途尽揽两国中途群岛的迷人风光，享受船上极具异国风情的夜生活。邮轮上设有免税店、游泳池、酒吧，风味餐馆其设施豪华，节目之丰富，让人彻夜狂欢。
                 <w:br/>
                 交通：大巴 邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">波罗的海超豪华游轮2人内舱</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -867,51 +869,51 @@
                 ●【月光男孩雕塑】外观,俗称“铁男孩”，因为是锻铁和砂岩混合材质的雕塑。当然，这个男孩也有名字，叫“奥利”。传说中凡见到“奥利”这个男孩雕塑的，若摸摸头，会带给自己好运或会有一天“再来斯德哥尔摩”；若放上一两块硬币，那不光有好运还能连连，生活以后会顺顺利利。
                 <w:br/>
                 ●【卡尔斯塔德小镇】（游览不少于30分钟）,卡尔斯塔德（瑞典语：Karlstad）是瑞典韦姆兰省首府，位于瑞典西部，维纳恩湖北岸。它是很理想的中转站，如果你想前往挪威的奥斯陆，不妨就到小城歇脚，把所有幻想中的那份闲适在此从容的度过。这里有众多的河流、湖泊、绿地，阳光充足，有“阳光之城”之称。它被美丽的维纳恩湖环绕，风景秀丽。维纳恩湖是瑞典第一大湖、欧洲第三大湖，游客可以在湖泊划船、划独木舟、垂钓的同时观赏湖边的风景。
                 <w:br/>
                 ●【维格兰雕塑公园】入内（游览不少于30分钟）,维格兰雕塑公园是世界上至大的雕塑主题公园，公园有 192 座雕塑，总计有 650个人物雕像，奥斯陆也被称为“雕刻之城”。从呱呱坠地的婴儿到天真烂漫、情窦初开的少年，到枯索无味的中年，再到熬度暮年的老人。在这里你也仿佛看到自己的人生缩影。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -951,51 +953,51 @@
                 ●【埃德小镇】（游览不少于45分钟）,这里是挪威峡湾美丽村庄的典型代表，过去是有雪山将之与世隔绝，仅以几百公里长的海湾与大海、与外界相连的山窝窝。小镇就在海湾的尽头。这里在一千年前是靠抢劫掠夺而谋生的海盗的大本营。
                 <w:br/>
                 ●【沃尔令斯大瀑布】外观（游览不少于25分钟）,是挪威出名的瀑布之一，高约182米。垂直落差达145米，瀑布侧面设有观景台，可自上而下观瀑布。虽然落差不是非常高，但瀑布的水幕层层叠叠，声势浩大。居高临下俯瞰瀑布的美景，令人难忘。
                 <w:br/>
                 ●【温馨提示】,今日车程较长，路途较远，比较辛苦，敬请谅解，您也可以备一些小零食，以缓解路上辛苦；峡湾行车过程中极少有餐厅，午餐敬请自理，感谢理解！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">峡湾特色酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1033,51 +1035,51 @@
                 ●【松恩峡湾】,松恩峡湾是挪威至大的峡湾，也是世界上至长、至深的峡湾，全长达204公里，至深处达1308米。弗洛姆小镇隐藏在三面雪山环拥的艾于兰峡湾的尽头。踏上码头，迎面就是一个小小的火车站，小镇因为是弗洛姆铁路的起点而闻名遐迩。小镇人口不到400，每年却有40万游客前来这里。
                 <w:br/>
                 ●【FLAM小镇】（游览不少于45分钟）,是松娜峡湾的观光据点，在挪威语中是“险峻山中的小平原”。小镇不大，但是它的地理位置绝佳，毗邻峡湾，又背靠大山，星罗棋布的小房子、漫山遍野的花花草草，充满田园诗意。
                 <w:br/>
                 ●【温馨提示】,今日车程较长，路途较远，比较辛苦，敬请谅解，您也可以备一些小零食，以缓解路上辛苦；峡湾行车过程中极少有餐厅，午餐敬请自理，感谢理解！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1125,51 +1127,51 @@
                 ●【哥德堡大教堂】外观,在山丘之上，鸟瞰整个哥德堡城市风景，尤其是港口码头尽收眼底，教堂是一座代表全国浪漫风格的北欧建筑，已成为哥德堡的一个象征。
                 <w:br/>
                 ●【哥德堡哥塔广场】外观,该广场1923年为举办世界博览会而建，是哥德堡的文化中心，四周是艺术博物馆、音乐厅、剧场和市图书馆，广场上矗立的海神波赛冬(Poseidon)雕像1931年建成，是哥德堡市城市标志之一。
                 <w:br/>
                 ●【哥德堡歌剧院】外观,哥德堡歌剧院（The Göteborg Opera）位于哥德堡港口小博门码头（Lilla Bommen）。整个建筑为暗红色，粗旷的外形模仿停泊在水中的海盗船。从哥塔河上望过去，仿佛是一只即将启航的海盗船，非常瑰丽。现在这里主要是用以歌剧和芭蕾舞的演出。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜自助餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1217,51 +1219,51 @@
                 ●【皇宫广场】外观（游览不少于15分钟）,皇宫广场位于阿美琳堡宫旁边，是哥本哈根主要的交通要道，两条街道在此相交，形成一个十字路口。和欧洲很多皇宫广场一样，丹麦皇宫广场也是八边形广场。它的中间是广场的创建者国王克里斯蒂安五世的骑像，而王宫的四座建筑就被分割在路口的四个街角。附近的阿美琳堡宫外形极为平实，现在仍居住者皇室成员，但这里没有森严的管制和高筑的宫墙。皇宫广场可以任由行人来往通行，游客也可以与皇宫楼门前站岗的卫兵合影。广场附近还有古老的夏洛特堡宫和皇家剧院。
                 <w:br/>
                 ●【哥本哈根市政厅广场】外观（游览不少于15分钟）,市政厅广场是哥本哈根的心脏，也是全国的神经中枢，网状的公路从广场通向丹麦的四面八方。一个世纪以来，丹麦的许多重大活动都在市政厅广场举行。
                 <w:br/>
                 ●【哥本哈根新港】（游览不少于15分钟）,哥本哈根新港，音乐、美酒、时尚，快乐的元素不约而同地聚集在这里，波光水影映衬着运河老屋，无处不弥漫着童话的气息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1276,76 +1278,74 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瑞典小镇-(大巴约310公里)-斯德哥尔摩-(邮轮)-土库
                 <w:br/>
                 ●【斯德哥尔摩】,这座景色绮丽的水上都市素有“北方威尼斯”之称，市中心苍翠的树木映衬着高插蓝天的城堡尖塔，粼粼波光中交织着金碧辉煌的宫殿，中世纪式狭窄街道与明朗壮观的现代化摩天大楼相呼应，旖旎而壮观。抵达后安排老城自由活动。
                 <w:br/>
-                ●【斯德哥尔摩市政厅】入内（游览不少于1小时）,（含门票及官导讲解）其中的蓝厅是评定诺贝尔奖后举行盛大宴会的地方，就建筑本身而言，主体以红砖建造，右侧高高耸立的钟楼顶端，是代表丹麦、瑞典、挪威三国的金色三王冠。钟楼内则设有以艺术品展览为主的博物馆。
-                <w:br/>
                 ●【自由活动】,斯德哥尔摩市区自由活动2小时。
                 <w:br/>
                 ●【过夜游轮（不含餐）】,晚餐后，乘坐游轮前往图尔库，搭乘游轮是游览北欧的绝佳方式。游轮内设有舒适优雅的客舱、还有琳琅满目、名品荟萃的免税商店。
                 <w:br/>
                 交通：大巴 邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：瑞典肉丸餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：瑞典肉丸餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">超豪华游轮2人内舱</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1364,70 +1364,72 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 图尔库-(大巴约210公里)-波尔沃-(大巴约50公里)-赫尔辛基
                 <w:br/>
                 ●【图尔库】（游览不少于30分钟）,它是芬兰至古老的城市，这座城市有很多博物馆，同样还有一座坚固的海滨城堡——图尔库城堡，图尔库教堂。图尔库大教堂是与图尔库城堡、手工业博物馆齐名的图尔库市三大名胜。图尔库大教堂座落于奥拉河上游的市中心区，这里是芬兰人的圣地，也是芬兰路德教会至早的教堂。
                 <w:br/>
                 ●【图尔库大教堂】外观,图尔库大教堂是芬兰最重要的教堂之一，也是芬兰历史最悠久的大教堂。这座拥有700多年历史的哥特式建筑被誉为芬兰的“国教堂”，也是芬兰宗教、文化和历史的象征！。
                 <w:br/>
                 ●【波尔沃】（游览不少于45分钟）,波尔沃位于首都赫尔辛基以东50公里的一个景色如画的古城，弯曲的街道，狭窄的小巷和低矮的木屋是中世纪城市生活的缩影，被人称为“木制建筑博物馆”。值得看的便是位于河边的一排红房子，充分的体现了芬兰木屋的风格，也使得这座小城更加童话梦幻。
                 <w:br/>
+                ●【塔林】自费,推荐自费活动：往返塔林是北欧保存完好的中世纪城市之一，在1997年被列为世界文化遗产。这座古老的城市经过时光雕琢散发出甜蜜而又浪漫的韵味，让人迷失在中古世纪的遗风中。爱沙尼亚全世界空气质量至优，首都塔林美誉“洗肺圣地”。
+                <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1526,51 +1528,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 北京-(飞机)-广州
                 <w:br/>
-                联运航班待定●【团队解散】,航班抵达北京大兴国际机场后，转成联运航班各自返回联运地。所有团员回程段的登机卡及护照原件要交使馆/领事  馆办理返程确认。销签抽查面试请团友无条件配合。  (申根领事馆最新规定:团员回国内务  必立即办理）。
+                联运航班待定
+                <w:br/>
+                ●【团队解散】,航班抵达北京大兴国际机场后，转成联运航班各自返回联运地。所有团员回程段的登机卡及护照原件要交使馆/领事  馆办理返程确认。销签抽查面试请团友无条件配合。  (申根领事馆最新规定:团员回国内务  必立即办理）。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1638,57 +1642,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 住宿：全程欧洲豪华酒店、峡湾特色酒店（以两人一房为标准、酒店欧陆式早餐）；2晚波罗的海超豪华游轮2人内舱；
                 <w:br/>
-                2. 用餐：行程注明所含7次早餐，16次正餐，其中升级3次特色餐（峡湾酒店晚1次、哥德堡海鲜自助餐1次，瑞典肉丸餐1次）；其他以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                2. 用餐：行程注明所含9次早餐，8次正餐，其中升级2次特色餐（峡湾酒店晚1次、典肉丸餐1次）；其他以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3. 国际交通：广州或深圳往返目的地经济舱团体机票、机场税及燃油附加费（含机场税）；
                 <w:br/>
                 4. 用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5. 门票：斯德哥尔摩市政厅（含门票含讲解）等行程中带*的景点含门票费；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
+                5. 门票：岩石教堂等行程中带*的景点含门票费；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
                 <w:br/>
                 6. 保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险；
                 <w:br/>
                 7.ADS签证费用及司机导游服务费和全程税费4000元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -3203,50 +3207,125 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">斯德哥尔摩深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                资深官方讲解带你领略北欧历史最强帝国的前世今生，拜访老皇宫（含入内），感受北方雄狮的威严，朝圣诺贝尔，诺贝尔博物馆（含入内）追忆诺奖历史风云，徜徉于曲折悠长的古朴巷子，发现最窄的巷子和最小的人儿，探秘古维京人留下的千古遗迹. 
+                <w:br/>
+                含：预订费+门票+官方讲解员+停车费+服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3622,51 +3701,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>