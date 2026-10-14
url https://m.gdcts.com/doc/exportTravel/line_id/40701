--- v5 (2026-08-25)
+++ v6 (2026-10-14)
@@ -2201,51 +2201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>