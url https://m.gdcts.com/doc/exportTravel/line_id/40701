--- v6 (2026-10-14)
+++ v7 (2026-11-06)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-新加坡SQ 853 01:20-05:30
-[...1 lines deleted...]
-                回程：新加坡-广州SQ 852 20:00-00:15+1（以出团通知书为准）
+                去程：广州-新加坡SQ 853 02:15-06:35
+                <w:br/>
+                回程：新加坡-广州SQ 852  21:00-01:15+1（以出团通知书为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -400,51 +400,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【行程特色】：经典新马联游，游玩更舒心；
                 <w:br/>
                 【选择航空】：甄选五星航空——新加坡航空，广州直航新加坡；
                 <w:br/>
                 【地道美食】：南洋特色风味餐、椰浆饭DIY、面包鸡、肉骨茶、奶油虾，让人食指大动；
                 <w:br/>
                 【酒店安排】：马来西亚入住四钻酒店，新加坡入住精品酒店；1晚新加坡酒店，1晚马六甲酒店，2晚吉隆坡酒店；
                 <w:br/>
-                【甄选景点】：网红星耀樟宜--最美机场、鱼尾狮公园--新加坡地标、滨海湾花园、圣淘沙名胜世界、马六甲海峡、吉隆坡石油双峰塔--马来西亚地标、黑风洞、莎罗马行人天桥
+                【甄选景点】：网红星耀樟宜--最美机场、鱼尾狮公园--新加坡地标、滨海湾花园、圣淘沙名胜世界、马六甲海峡、吉隆坡石油双峰塔--马来西亚地标、黑风洞
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,51 +563,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州新加坡（飞行时间约4小时）新加坡市区游
                 <w:br/>
-                参考航班：广州-新加坡SQ 853  01:20-05:30
+                参考航班：广州-新加坡SQ 853  02:15-06:35
                 <w:br/>
                 提前一天晚上，指定时间，(以出团通知为准)在广州白云机场国际出发厅集中，办理出境手续后乘坐五星航空-新加坡航空客机飞往新加坡。
                 <w:br/>
                 抵达新加坡机场后，由专业的导游接机后，享用午餐，浏览万象新加坡：观看【鱼尾狮身像】，此处可找到与新加坡滨海金莎酒店的最佳拍摄留影点（该酒店是美国拉斯维加斯金沙集团在新加坡斥巨资打造而成的大型综合豪华娱乐城，由三座楼高55层的平顶大厦组成，大厦顶部由号称亚洲最大的空中花园连接而成。旁边更有一座外观如莲花的博物馆，博物馆创新性的屋顶会收集雨水，形成漂亮的瀑布景观。）后游览【伊丽莎白大道】、【高等法院】（外观），【政府大厦广场】、【国会大厦】（外观）。下午前往新加坡节庆大道,娱乐城。节庆大道，一条集购物、餐饮、娱乐于一体的世界级娱乐大道。在此可以选购琳琅满目的世界级的品牌商品；也可以欣赏梦之湖，集合了灯光、水雾、烟火是一场令人叹为观止的特效表演。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：自理     午餐：海南鸡饭     晚餐：自理   </w:t>
             </w:r>
           </w:p>
@@ -723,55 +723,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-吉隆坡市区游
                 <w:br/>
-                早餐后先到位于市中心进行吉隆坡市区观光（游览约45分钟）：参观【国家皇宫】(外观)，【独立广场】、【高等法院】(外观)，【国家英雄纪念碑】、双塔楼【吉隆坡石油双峰塔】（不进内）、【十号胡同】、【鬼仔巷】
+                早餐后先到位于市中心进行吉隆坡市区观光（游览约45分钟）：参观【国家皇宫】(外观)，【独立广场】、【高等法院】(外观)，双塔楼【吉隆坡石油双峰塔】（不进内）、【十号胡同】、【鬼仔巷】
                 <w:br/>
                 【马来西亚土特产中心】、【红蓝宝免税中心】或【南洋珍宝苑】
-                <w:br/>
-                后前往市中心的【莎罗马行人桥】打卡拍照。莎罗马行人天桥以九重葛为主要设计概念，桥身上亦安装四千颗LED灯泡，可发出不同颜色的灯光，在夜晚将随着节日，呈现不同的图案。部分行人天桥的屋顶是利用玻璃片间隔，白天阳光照射至桥身时，其外表将如水晶般闪烁，独特的外型，已成为吉隆坡市中心的新地标。
                 <w:br/>
                 【十号胡同+鬼仔巷】
                 <w:br/>
                 吉隆坡唐人街内的【鬼仔巷】打卡。这里是最近的网红打卡地点之一，放眼望去满满的都是旧时光的壁画；【十号胡同】位于Lot10购物广场的地下，类似大食代的美食广场。十号胡同是由蔡澜先生题字并推荐的，里面都是知名老字号的分店集合，比如何荣记，金莲记等等
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：椰浆饭     晚餐：自理   </w:t>
             </w:r>
           </w:p>
@@ -815,52 +813,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-空中花园
                 <w:br/>
                 早餐后，后前往印度教圣地--【黑风洞】参观（约45分钟），印度教圣地，洞深十米，蜿蜒崎岖，惊险刺激，感受一下异国神秘宗教的洗礼。它是一个巨大的钟乳石岩洞，自百年前被西方探险家发现后，就一直是吉隆坡郊区最吸引游客的观光点。欲登上黑风洞，得先攀登272层阶梯才可抵达，洞内有一印度神殿，是印度教大宝森节庆祝活动的重镇，洞内成群的猴子及蝙蝠，也有一个四面雕着印度神话壁画的小型博物馆，还有一个高达100公尺的寺庙透天洞，偶有阳光斜线而入，呈现出奇诡庄严的气氛。
                 <w:br/>
                 接着参观【乳胶产品中心】
                 <w:br/>
                 午餐后前往前往马来西亚首府---吉隆坡。前往【太子行政中心】、【首相官邸】位于布城中心点，融合伊斯兰与欧式建筑风格，浓浓的绿意道路两旁被一棵棵大树包围着首相府，排列成一条4.2公里的林荫大道，广场非常宽阔，中心有装饰着缤纷各色鲜花的喷水池，水池周围迎风飘扬着马来西亚十四个州的旗帜。（外拍照留念）【水上清真寺】布城清真寺结合传统马来与穆斯林风格，由花岗岩打造的粉红色圆顶。此清真寺建于离湖面不到一米，故有“水上清真寺”之美誉。（可进入参观，但女性游客需在入口右方自行借取罩袍才能进入，开放时间至下午四点）。
                 <w:br/>
                 后返回酒店休息。
                 <w:br/>
-                后前往马来西亚最闻名的避暑胜地【空中花园】(车程约1小时，停留时间约60分钟)里有大型的游乐园、购物商场、电影院及云星剧场等设施，还有好几家环境不错的酒店，宛如座山顶之城，非常适合一日游或全家度假休闲。
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色风味餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -891,51 +887,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-新山-新加坡-广州
                 <w:br/>
-                参考航班时间：新加坡-广州SQ 852  20:00-00:15+1
+                参考航班时间：新加坡-广州SQ 852  21:00-01:15+1
                 <w:br/>
                 指定时间集中，前往新山关口。乘车前往新加坡樟宜国际机场，客人可自由打卡东南亚最大机场，参观各式免税店，并打卡网红地标【星耀樟宜】。
                 <w:br/>
                 搭乘国际航班，次日抵达广州后散团，结束愉快旅程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：奶油虾     晚餐：自理   </w:t>
             </w:r>
           </w:p>
@@ -1801,50 +1797,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">炫彩吉隆坡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉隆坡高塔，城市高空列车，海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 450.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2201,51 +2268,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>