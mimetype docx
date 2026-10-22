--- v1 (2026-06-13)
+++ v2 (2026-10-22)
@@ -406,51 +406,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海天佛国深度礼佛 · 普陀山
                 <w:br/>
                 ※ 佛教四大名山普陀山 | 朝拜观音菩萨道场普陀山，修身祈福，让你沐浴海天佛国的福泽庇佑！普济寺、法雨寺、慧济寺、南海观音、不肯去观音院、紫竹林，经典景点一网打尽！
                 <w:br/>
                 ※ 登海上小行星洛迦山 | 不到洛迦山，不算朝完普陀山！海上有仙山，山在虚无缥缈间，山上林木葱郁，终日风吟浪啸，四季鸟语花香，别有一番天地，想到了，就来洛迦山！
                 <w:br/>
                 ※ 令人惊叹的佛教建筑观音法界 | 历时五年斥资百亿，观音圣坛每一处设计都巧妙精致，集历代艺术之大成，更像是一座观音文化博物馆，庄重大气！
                 <w:br/>
                 <w:br/>
                 舌尖上的禅意· 原制寻鲜烟火浓
                 <w:br/>
                 ※ 寻味素食宴 | 素食是普陀山最具代表性的饮食文化，来了普陀山，不妨在寻禅问道后，吃一顿素食，价值600/桌！将这趟佛系之旅贯彻到底！
                 <w:br/>
                 <w:br/>
                 非凡体验· 纯玩0购物轻松游
                 <w:br/>
                 ※ 广东独立成团 | 专业导游带团，文明司机服务，全程纯玩，安心祈福，每人每天一支矿泉水！
                 <w:br/>
-                ※ 一晚普陀山上 | 卸下倦怠，夜宿1晚普陀山上四星酒店，听潮起潮落，观景休息两不误，一夜好眠！
+                ※ 一晚普陀山上 | 卸下倦怠，夜宿1晚普陀山上三钻酒店，听潮起潮落，观景休息两不误，一夜好眠！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -622,51 +622,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：舟山WL花园酒店/朱家尖普朱码头·悬崖海景半岛湾海帆居(普陀山机场店)或同等级酒店</w:t>
+              <w:t xml:space="preserve">入住：舟山铂悦精选酒店/舟山竹庭梵舍度假酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -796,51 +796,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：舟山WL花园酒店/朱家尖普朱码头·悬崖海景半岛湾海帆居(普陀山机场店)或同等级酒店</w:t>
+              <w:t xml:space="preserve">入住：舟山铂悦精选酒店/舟山竹庭梵舍度假酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1511,51 +1511,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>