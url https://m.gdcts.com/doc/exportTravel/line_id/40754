--- v0 (2026-05-07)
+++ v1 (2026-05-29)
@@ -392,110 +392,101 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                品质之旅——我们敢承诺 
-                <w:br/>
                 ■品质坚守：0购物0自费0套路！7天真纯玩! 轻松畅游！私享轻奢！旅行有保障，出行更随心，品质更高端！
                 <w:br/>
                 ■品质护航：南航往返直航，正班大机，买断铁发，旅途舒心！
                 <w:br/>
                 ■不宿夜船：乘坐白天船赴大连，徜徉于渤海海峡，看海鸥追随，告别传统夜船!
                 <w:br/>
                 ■品质私享：广东独立成团，无年龄限制!
                 <w:br/>
                 ■品质礼遇：特别安排山东本土资深金牌导游，暖心之旅，细微服务。
                 <w:br/>
                 ■品质升级：满18人，升级2+1座陆地头等舱。
                 <w:br/>
-                <w:br/>
                 轻奢住宿——我们敢保证
                 <w:br/>
                 ■1晚五钻网红星空酒店—曲阜山水田园诗般度假区，仿佛住进童话里，夜宿观星，竹语沐浴，悦享静谧度假时光。
                 <w:br/>
                 ■1晚大连万豪度假酒店—大连万豪万枫酒店，以简约之美，开启自在惬意的滨城商旅新篇章。
                 <w:br/>
                 ■3晚网评四钻市区酒店—泰安青岛威海烟台精选四钻品牌商旅酒店，悠然下榻城芯，静享旅途安然。
                 <w:br/>
-                <w:br/>
                 季节限定——我和田园鲜果有个约会
                 <w:br/>
                 ■欢乐采摘：5-6月份是山东樱桃油桃成熟的季节，体验田园鲜果采摘的乐趣与收获的喜悦，解锁乡野慢时光。
                 <w:br/>
-                <w:br/>
                 视听盛宴——声光电演绎，身临其境，沉浸式体验齐鲁文化
                 <w:br/>
                 ■鲁源夜游：与花灯、鱼灯、龙灯浪漫同框，铁花如瀑，水上飞人携非遗火壶踏浪腾空，热度爆表。
                 <w:br/>
                 ■封禅大典：走进2018年央视春晚分会场，欣赏3亿元巨资打造，价值268元大型山水实景演出。 
                 <w:br/>
-                <w:br/>
                 经典必游——一程尽揽鲁辽最火地标IP
                 <w:br/>
                 ■5A大明湖：一城山色半城湖，拥着碧荷连天与晴光，邂逅初夏的澄澈与生机。
                 <w:br/>
                 ■5A黑虎泉：三虎吐水、生若雷鸣，近距离感受济南“家家泉水”的独特韵味。
                 <w:br/>
                 ■5A中华泰山：中华民族的精神家园，五岳独尊之国山，登泰山保平安。
                 <w:br/>
                 ■5A八仙过海：以八仙文化为魂，融仙阁海景、古典园林、海上奇观于一体，漫步其中，看人间仙境独具一格。
                 <w:br/>
                 ■尼山圣境：千年文脉的朝圣殿堂，文化与艺术的瑰宝华章，在世界儒学圣地，与圣人时空对话。
                 <w:br/>
                 ■鲁源古村：以尼山为幕，用国风建筑勾勒出千年文脉的当代诗意，沉浸在古风田园与现代温情交织的静谧画卷。
                 <w:br/>
                 ■青岛CityWalk：5A奥帆中心、4A栈桥、4A八大关、4A小鱼山，一路拾捡欧韵青岛的浪漫。
                 <w:br/>
                 ■青啤纯生之旅：听百年啤酒史，看青啤生产线，品刚下线青岛啤酒，慢享惬意时光。
                 <w:br/>
                 ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，漫游北方小香港。
                 <w:br/>
                 ■军港旅顺：百年军港，历史风云，一山担两海，一港写春秋，北方海防门户，承载历史记忆。
-                <w:br/>
-[...1 lines deleted...]
-                舌尖美食——我
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -2007,51 +1998,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>