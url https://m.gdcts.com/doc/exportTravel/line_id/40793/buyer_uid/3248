--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -29,65 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【视觉盛宴·如画恩施】恩施双高5日游行程单</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">如画恩施</w:t>
+        <w:t xml:space="preserve">【视觉盛宴·如画恩施】湖北双高5日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -402,57 +388,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三大峡谷一网打尽--恩施大峡谷+网红地心谷+船游清江大峡谷蝴蝶崖
-[...5 lines deleted...]
-                臻选当地酒店：3晚豪华酒店+升级1晚超豪华品牌酒店
+                北纬30°东方秘境恩施+三峡品质双高5日游
+                <w:br/>
+                两大峡谷一网打尽--恩施大峡谷+船游清江大峡谷蝴蝶崖
+                <w:br/>
+                名人古都诗传天下--汴河街+洞庭湖+女儿城+三峡大坝
+                <w:br/>
+                臻选当地酒店：2晚三钻舒适型酒店+升级1晚四钻豪华品牌酒店+
+                <w:br/>
+                特别安排1晚景区内悬崖酒店
                 <w:br/>
                 无忧|全程0自费0必消0景交，船票·表演一价全含无套路只进一站超市
                 <w:br/>
                 赠送无人机拍摄：团队集体航拍
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -573,392 +561,392 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南-岳阳-宜昌【洞庭湖】【汴河街】【长江夜游】
-[...8 lines deleted...]
-                <w:br/>
+                广州南-岳阳-宜昌【洞庭湖】【汴河街】【外观岳阳楼】
+                <w:br/>
+                指定时间自行于广州南集合乘高铁前往岳阳（车程约3.5小时）。抵达后游览八百里【洞庭湖】风光带（游览时间约1小时），欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”。 游览【汴河街】是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。外观“洞庭湖畔江南三大名楼之一的岳阳楼”体会范仲淹“先天下 之忧而忧，后天下之乐而乐”的情怀；后乘车前往宜昌（车程约3小时），夜宿宜昌酒店； 
+                <w:br/>
+                参考时间： 广州——岳阳；去程7-10点之间，以实际出票为准。
+                <w:br/>
+                <w:br/>
+                第一天行程的温馨提示：
                 <w:br/>
                 *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                交通：高铁
-[...1 lines deleted...]
-                景点：【洞庭湖】【汴河街】【长江夜游】
+                交通：高铁，大巴
+                <w:br/>
+                景点：【洞庭湖】【汴河街】【外观岳阳楼】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">宜昌酒店</w:t>
+              <w:t xml:space="preserve">宜昌参考酒店：维也纳（火车站站）酒店、  泊兮江南酒店   朗悦酒店或同级】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                宜昌-恩施【三峡大坝】【地心谷】
-[...1 lines deleted...]
-                早餐后，乘车往三峡大坝景区（车程约1小时），坝区换乘中心乘坐环保车到达196平台，乘观光电梯到坛子岭，参观三峡工程模型室；乘观光电梯下行到船闸观景台远观【双线五级船闸】三峡船闸为双线连续五级船闸，是目前世界上已建成船闸中连续级数最多、总水头和级间输水水头最高的内河船闸。工程建设完成土石方开挖5587万立方米，混凝土浇筑465万立方米，金属结构及机电设备安装43260吨。船闸设计总水头113米，远大于此前世界上已建船闸的最大总水头72.8米；级与级之间的最大输水水头45.2米，远大于此前世界上已建船闸的最大级间输水水头36.4米。后游览【坛子岭】俯瞰三峡坝区的施工全貌，还可以饱览西陵峡秀丽风光，也是三峡坝区最早开发的景区，于1997年正式开始接待中外游人，因其顶端观景台形似一个倒扣的坛子而得名，是观赏三峡工程全景的最佳位置，不仅仅能欣赏到三峡大坝的雄浑壮伟，还能观看壁立千仞的“长江第四峡”双向五级船闸。游览【185观景平台】185观景点位于三峡大坝坝顶公路的左岸端口处因与三峡坝顶齐高，同为海拔185米而得名。【纪念截流园】游客与三峡大坝全景留念的最佳地点。后乘车前往人类起源地－【恩施地心谷】(车程约2.5小时，游玩约3小时，含地心谷景交、空中魔毯、玻璃桥、观光电梯)，位于神秘北纬30度中心，地心探秘，访古问今。恩施地心谷属珍奇高山喀斯特岩溶嶂谷地貌，鬼斧神工的景区地质奇观形成于2.5亿年前三叠纪，其岩溶嶂谷区以长、深闻名于世；215万年前的“建始直立人遗址”，挑战着世界非洲人类起源的学说；拥有4000年辉煌历史的中华文明“巴盐古道”，被《中国国家地理》誉为中国第五大古道，完整地保留着先秦以来“巴蜀咽喉”纯原生态风貌。“险、奇、古、野、秘、秀”的“地心天堑、地心奇观、巴盐古道、地心洞天、地心秘境、巨猿暗河”景区六大游览区峡谷幽深、天桥凌空，雄关漫道、仰天如缝，石臼涡槽、船悬浮游。亘古地心谷犹如深山中切开的溶洞，其天堑之窄、切割之深、熔岩发育之美，心怡神旷，天下罕见，其奇特的“山、谷、道、洞、缝、水”景观与显著的立体气候，众多的珍稀动植物，充足的负氧离子，原生态的旅游环境，让人顿生时空穿越之感，唯美风度而震撼。   晚宿恩施酒店
+                宜昌-恩施【三峡大坝】【锦鲤山】
+                <w:br/>
+                早餐后，乘车往三峡大坝景区（车程约1小时）（自理：三峡大坝耳麦20元/人+环保车10元/人），坝区换乘中心乘坐环保车到达196平台，乘观光电梯到坛子岭，参观三峡工程模型室；乘观光电梯下行到船闸观景台远观【双线五级船闸】三峡船闸为双线连续五级船闸，是目前世界上已建成船闸中连续级数最多、总水头和级间输水水头最高的内河船闸。工程建设完成土石方开挖5587万立方米，混凝土浇筑465万立方米，金属结构及机电设备安装43260吨。船闸设计总水头113米，远大于此前世界上已建船闸的最大总水头72.8米；级与级之间的最大输水水头45.2米，远大于此前世界上已建船闸的最大级间输水水头36.4米。后游览【坛子岭】俯瞰三峡坝区的施工全貌，还可以饱览西陵峡秀丽风光，也是三峡坝区最早开发的景区，于1997年正式开始接待中外游人，因其顶端观景台形似一个倒扣的坛子而得名，是观赏三峡工程全景的最佳位置，不仅仅能欣赏到三峡大坝的雄浑壮伟，还能观看壁立千仞的“长江第四峡”双向五级船闸。游览【185观景平台】185观景点位于三峡大坝坝顶公路的左岸端口处因与三峡坝顶齐高，同为海拔185米而得名。【纪念截流园】游客与三峡大坝全景留念的最佳地点。前往国家AAA级景区 · 恩施【锦鲤山】旅游区，（车程约3小时，游玩约2.5小时，含门票、竹筏，自理：魔毯30元/人）锦鲤山坐落于“黄四姐故乡”——湖北恩施建始县三里乡汪家寨，地处鄂西南武陵山区核心地带，紧邻小溪口水库，镶嵌在北纬30°黄金旅游带的天然氧吧之中。景区因山体轮廓酷似锦鲤跃动而得名，依托喀斯特地貌的鬼斧神工与土苗民族的深厚底蕴，打造集自然观光、文化体验、休闲度假于一体的复合型旅游目的地，让每一位游客无需攀登陡坡，便能沉浸式饱览峡谷盛景，深度感受土家风情，随手定格电影级山野画卷。夜宿锦鲤山悬崖酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：【三峡大坝】【地心谷】
+                景点：【三峡大坝】【锦鲤山】
+                <w:br/>
+                自费项：【三峡大坝】（自理：三峡大坝耳麦20元/人+环保车10元/人）【锦鲤山】（自理：魔毯30元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">恩施酒店</w:t>
+              <w:t xml:space="preserve">建始参考酒店：锦鲤山悬崖崖舍酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                恩施【恩施大峡谷云龙河地缝】【梭布垭石林】【女儿城】
-[...3 lines deleted...]
-                乘车前往【梭布垭石林】（车程约1.5小时，游览时间约2.5小时，含门票、景交车）：国家AAAA级旅游景区，距恩施54公里，中国第二大石林，形成4.6亿年前的奥陶纪时期，其植被居全国石林之首。现已开发出7平方公里，属典型的喀斯特地貌，景区因地质岩溶现象而形成，是以石林为主的自然生态风景区，梭布垭石林拥有大小共100多个经典的自然景观，目前开放的有青龙寺、莲花寨、磨子沟、九龙汇四大景区，每个景区各具特色，景区特的“溶纹”、“戴冠”景观，是一大亮点，狭缝秘境、化石（三叶虫化石、震旦角石）古迹随处可见，堪称一座远古地质博物馆。
+                恩施【船进清江大峡谷】【狮子关】【女儿城】
+                <w:br/>
+                早餐后，后乘车前往清江大峡谷（车程约3小时），乘坐画舫游船游览河谷幽深，气势雄伟的【清江大峡谷】（游览时间约3小时，含门票、船票、玻璃桥）：九叠泉大瀑布、龙湾大瀑布、丝炫瀑布、响水瀑布、龙泉溪、峭壁悬棺、野人峡等；沿途两岸奇峰怪石，流泉飞瀑，植物繁茂，河水十分清澈，可谓“静影沉碧”，偶有野猕猴出没，野鸭戏水，自然野趣浓郁。还可船观清江最美地标性景观【蝴蝶岩景区】，近距离接触绮丽雄壮的飞瀑奇观。
+                <w:br/>
+                前往【狮子关风景区】（车程约50分钟，游玩约1.5小时，含门票、景交），因有大小五座状似狮子的岩山而得名。五座雄狮扼守县境东南，狮子关是县城通往长潭河侗族乡、椿木营乡的要道，是宣恩古集镇之一。宣恩三大古关隘各具特色，与晓关和东门关相比，狮子关更幽深，显得变幻莫测。景区分为干峡谷观光带和水峡谷观光带，设有廊桥遗梦、猕猴水寨、狮吼瀑布、狮子口、金猫冲关、雄狮护关、一线天、狮吼岩、天坑瀑布等几十个旅游景点，自然与人文景观相得益彰，令人陶醉。
                 <w:br/>
                 返回恩施，游览【恩施女儿城景区】土家女儿城位于湖北省恩施市郊，作为全国第八个人造古镇，土家女儿城合理且精心的谋划了整体建筑风格，仿古与土家吊脚楼相结合，完美的体现了土家族的民风民俗。体验浓厚的土家民俗风情，吊脚楼和防古建筑结合的恰到好处。民俗馆里，每一个地方都有群众演员穿着民族服饰，一方面自娱自乐，一方面也吸引游客观赏。坐在小竹椅上听一听苗家歌曲也别有一番感觉。恩施土家最负盛名的特色民俗相亲活动-女儿会，也将永久落户土家女儿城！晚宿恩施酒店；（晚上特别安排土家特色餐-【土家摔碗酒】（每桌赠送一斤酒，每人赠送摔碗一个）（温馨提示：女儿城表演以景区实际安排为准，若遇下雨等情况无法表演，敬请谅解，无法退任何费用；自由活动时间，请保管好随身携带物品、尊重当地民俗面貌注意人自身安全；景区内土家特色物品自愿收藏，不属旅行社购物，请谨慎消费。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：【恩施大峡谷云龙河地缝】【梭布垭石林】【女儿城】
+                景点：【船进清江大峡谷】【狮子关】【女儿城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">恩施酒店</w:t>
+              <w:t xml:space="preserve">恩施参考酒店：景国际酒店，纽宾凯文化中心店  美豪丽致  怡和国际或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                恩施-宜昌【清江大峡谷】
-[...3 lines deleted...]
-                后乘车前往宜昌（车程约3小时），抵达后前往餐厅享用晚餐，观看演出。晚餐后入住酒店。
+                恩施-宜昌【恩施大峡谷云龙地缝】
+                <w:br/>
+                早餐后，乘车前往被专家誉为与美国科罗拉多大峡谷难分伯仲【恩施大峡谷】，换乘地面缆车游览【大峡谷云龙河地缝】（车程约1.5小时，游玩约2小时，含门票、景交车，自理：小蛮腰电梯30元/人）行走悬崖绝壁，河流急湍、悬瀑飞溅，景观环境壮观优越。地缝两侧绝壁陡峭，一道道瀑布飞泻直下，缝底云龙河潺潺淌过，水质清澈见底，缝壁茂密的灌木相互掩映，斑斑阳光洒入缝中，以险、俊、奇、幽的自然景象、峰丛、峡谷栈道、千层岩、绝壁等。乘车返回宜昌（车程约4小时），晚宿宜昌酒店；
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：【清江大峡谷】
+                景点：【恩施大峡谷云龙地缝】
+                <w:br/>
+                自费项：【大峡谷云龙河地缝】（自理：小蛮腰电梯30元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">宜昌酒店</w:t>
+              <w:t xml:space="preserve">宜昌参考酒店：维也纳（火车站站）酒店、  泊兮江南酒店   朗悦酒店或同级】</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 宜昌-岳阳-广州南【土特产超市】【荆州古城】
                 <w:br/>
                 早餐后，前往【土特产超市】（停留时间120分钟）集土家文化、硒知识科普、硒产品展销为一体的展览中心，在这里不仅能感受和体验土家文化，更能了解硒的神奇作用和功效。这里拥有最丰富的富硒产品展示区，体验区，及地地道道的恩施本地特产。后乘车前往三国文化名城——荆州（车程约1.5小时），步行游览【荆州古城】（游览约40分钟，含电瓶车、注：不上城墙，如上城墙自理35元/人，自愿购票）：其又名江陵城，是中国历史文化名城之一。有保存较完好的荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。现耸立在人们眼前的雄伟砖城，为明清两代所修造。砖城逶迤挺拔、完整而又坚固，是我国府城中保存最为完好的古城垣。乘车往岳阳（车程约2.5小时），乘高铁返回广州南，结束愉快的旅程！
                 <w:br/>
-                参考车次：岳阳东-广州南 G533（16:54-20:18）或G841（17:25-21:01），具体以实际出票为准！
+                参考时间： 岳阳——广州；回程17-19点之间，以实际出票为准。
                 <w:br/>
                 交通：大巴，高铁
                 <w:br/>
                 景点：【荆州古城】
                 <w:br/>
                 购物点：【土特产超市】
                 <w:br/>
                 自费项：【荆州古城】（城墙自理35元/人，自愿购票）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1032,55 +1020,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州南/广州北/清远—岳阳东，岳阳东-广州南/清远高铁二等座位，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。车次时间以确认件为准，我社保留行程根据具体高铁车次时间前后调整的权利，景点、标准不变！
                 <w:br/>
-                2、住宿：入住当地豪华型酒店，升级一晚超豪华品牌酒店（每人一床位如出现单男或单女参团出现无法安排拼住时，需补单人房差500元/人、或减房差含早300元/人（酒店均无三人房）；
+                2、住宿：入住当地豪华型酒店，升级一晚超豪华品牌酒店（每人一床位如出现单男或单女参团出现无法安排拼住时，需补单人房差550元/人、或减房差含早300元/人（酒店均无三人房）；
                 <w:br/>
                 （如遇节假日或用房紧张或政策等原因酒店被征用，我社将换用同等级别酒店，但不赔偿任何损失；当地条件有限，山区小城勿与广东珠三角区域相比，敬请谅解）；
                 <w:br/>
-                宜昌参考酒店：维也纳（火车站站）酒店、  泊兮江南酒店   朗悦酒店或同级
+                宜昌参考酒店：维也纳（火车站站）酒店、  泊兮江南酒店   朗悦酒店或同级】
+                <w:br/>
+                建始参考酒店：锦鲤山悬崖崖舍酒店
                 <w:br/>
                 恩施参考酒店：景国际酒店，纽宾凯文化中心店  美豪丽致  怡和国际或同级
                 <w:br/>
                 升级一晚超豪华品牌酒店：宜昌雅阁璞邸酒店、宜昌夷陵华美达酒店、恩施华美达酒店或同级
                 <w:br/>
                 3、用餐：全程含餐4早6正餐，酒店含早，餐标40元/人/餐，品尝5大当地地道特色餐：土家吊锅宴、土家摔碗酒、恩施富硒宴、土家农家宴、三峡全鱼宴，豪华海鲜自助餐208元/位（不用不退）（十人一桌，九菜一汤，人数增减时，菜量相应增减，维持餐标不变，不含酒水，餐不用不退）；
                 <w:br/>
                 4、用车：全程空调旅游车（1人1正座，按尊老爱幼和晕车优先的原则乘坐，请尽量携带中小行李箱）；
                 <w:br/>
                 5、门票：含景点首道门票（及行程所含交通费用），自身娱乐项目自理；
                 <w:br/>
                 6、购物：全程仅安排1正规土特产超市；行程中途经的很多场所（如：景区、酒店、餐厅、火车站等）内部都设有购物性场所，此类均不属于旅行社安排；
                 <w:br/>
                 7、导游：国内优秀持证导游服务；
                 <w:br/>
                 8、保险：旅行社责任保险，建议购买旅游人身意外险！
                 <w:br/>
                 9、【退费标准】：此行程为特价打包产品，对任何群体无门票优惠退还，敬请须知
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1113,50 +1103,65 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。（此项可根据线路调整）
+                <w:br/>
+                <w:br/>
+                费用不含：
+                <w:br/>
+                自愿自理：三峡大坝耳麦20元/人+环保车10元/人+锦鲤山魔毯30元/人+恩施大峡谷云龙地缝小蛮腰电梯30元/人
+                <w:br/>
+                1、景点内园中园门票及行程中注明门票自理的景点。
+                <w:br/>
+                2、因不可抗力因素所引致的额外费用；因旅游者违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用。
+                <w:br/>
+                3、个人旅游人身意外险 (建议旅游者购买)。
+                <w:br/>
+                4、个人消费（如酒水、饮料，酒店内洗衣、电话等未提到的其它服务）。
+                <w:br/>
+                5、景区内设立的商店、路店，不属本行程安排的购物店范畴，属当地所有旅游车普遍性正常现象，可自由选择，报名前须知！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1448,102 +1453,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【荆州古城】（城墙自理35元/人，自愿购票）</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">10 分钟</w:t>
+              <w:t xml:space="preserve">景区自愿自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自愿自理：三峡大坝耳麦20元/人+环保车10元/人+锦鲤山魔毯30元/人+恩施大峡谷云龙地缝小蛮腰电梯30元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 35.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区内小交通，园中园项目等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1553,68 +1558,68 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">价格参考景区挂牌价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 1.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1740,50 +1745,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                提示：部分景区设有购物区，为景区基础商业配套，非旅行社指定购物店，购物随客意。请您仔细辨认，谨慎选择，理性消费。
+                <w:br/>
+                湖北旅游车上司机和导游一般会在送团时向客人推荐销售当地土特产，此为湖南旅游普遍现象，非旅行社购物安排！全凭客人自愿，不强制消费，敬请知晓！
+                <w:br/>
+                特别提示：
+                <w:br/>
+                1、行程内门票均按旅行社团队优惠折算，不同时享受其他优惠票减免，不游不退门票，视为自动放弃，敬请知晓！
+                <w:br/>
+                2、以上行程高铁车次及酒店安排以出团通知书为准；当地接待社在景点不变的情况下有权对行程先后次序作出相应调整，敬请谅解！
+                <w:br/>
+                注意事项：
+                <w:br/>
                 1、此团为广东独立成团；10人起成团，不派全陪领队。
                 <w:br/>
                 2、如收客人数不足10人时，本公司会提前7天通知客人，客人可选择延期出团或改报其它线路出团或解除合同。旅行社不承担违约责任，不做任何赔偿。
                 <w:br/>
                 3、请游客在报名时，准确登记姓名及身份证等号码（身份证件拍照留底），并在出游时携带有效证件（身份证、户口本、护照、回乡证等），在办理乘火车及入住酒店时需提供；如因个人原因导致无法正常出行，责任自负。
                 <w:br/>
                 4、建议客人出游前购买旅游意外保险；根据中国保监会规定：意外保险投保承保年龄范围调整为2-75周岁，其中70周岁以上游客出险按累计保额的50%赔付，小童累计保额上限为10万元。属于急性病的只承担医疗费用，不再承担其他保险责任。
                 <w:br/>
                 5、请游客认真填写游客意见书。游客签名的意见书，将作为处理投诉及反馈意见的重要依据；如有问题在当地及时提出解决，若不能及时解决，需在当地备案，否则团队结束回来提出任何问题我社概不承担。
                 <w:br/>
                 6、此线路不接受孕妇、患有传染病等可能危害他人健康和安全的客人及75岁以上游客的报名，如有隐瞒自身健康状况而产生意外或导致其它损失，概由游客承担，旅行社不承担责任；另外不接受65岁以上老人家、18岁以下未成年人、残障人士、外籍人士等特殊人群单独参团，此类人群需有亲戚朋友、监护人、中文翻译陪同方可参加；70岁以上客人报名需要提供“健康申明书”及签订免责书。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
@@ -1842,75 +1859,93 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                报名须知：
-[...23 lines deleted...]
-                2、以上行程高铁车次及酒店安排以出团通知书为准；当地接待社在景点不变的情况下有权对行程先后次序作出相应调整，敬请谅解！
+                其他说明：
+                <w:br/>
+                1、本团为活动团队，门票为旅行社团体采购，已享受景区政策优惠，所以其他优惠证件（含：60岁以上老年人、残疾人、离休干部、70岁（含70岁）以上老人、现役军人、残疾军人）不再享受任何优惠。景点不游不退！
+                <w:br/>
+                2、报名后因客人自身原因不能如期出行或人力不可抗拒少去某景点均无任何退费。
+                <w:br/>
+                4、旅游者确认后不得无故取消，如有特殊情况需在团队出团前72小时告知，如果没有告知，72小时以内退团将收取实际团款20%的赔偿金、48小时以内退团将收取实际团款30%的赔偿金、24小时以内退团将收取实际团款50%  的赔偿金.谢谢支持！
+                <w:br/>
+                5、70周岁以上老人需签《免责书》，需有家人陪同出行，75岁以上不建议参加此行程。
+                <w:br/>
+                6、 每位客人须填写“游客意见书”，如客人在意见单上填写“不满意”，可视为投诉范畴，并在意见单上填写投诉理由；恕不受理客人因虚填或不填意见书而产生的后续争议和投诉。请各位游客必须认真仔细填写，由此而造成的一切损失由客人自负。投诉问题在旅游目的地就地解决，返程后我社不接收投诉。
+                <w:br/>
+                7、湖南/湖北当地条件有限，山区小城勿与广东珠三角区域相比，敬请谅解，同时也请各位朋友注意环保，进入林区请勿吸烟，请勿乱扔垃圾，共同打造文化休闲旅游胜地！
+                <w:br/>
+                8、全程不进购物点（温馨提示：（土特产超市不算购物店，自愿购买）景区内设立的商店、路店，不属本行程安排的购物店范畴！旅游车司机可能有兜售自家产腊肉等特产行为，属当地所有旅游车普遍性正常现象，可自由选择，报名前须知！
+                <w:br/>
+                出游温馨提示：
+                <w:br/>
+                1.关于购物：行程当中的某些景区景占内部会有大大小小的商店、特产店、工艺品店等等，对景区内设立的商店、路店，不属本行程指定安排的购物店范畴！可自由选择，敬请报名前知须！
+                <w:br/>
+                2. 关于酒店：入住当地标准建造酒店双人标准间。游客入住如出现单人情况，须自补单人房差，酒店业自2010年起开展绿色环保工程，因此房间内不提供洗漱用品(牙膏牙刷及洗浴用品)，配备(毛巾/拖鞋)请游客在出团时带齐个人用品。另当地住宿条件与广东珠三角区域相比，略有逊色，望您能更专注于欣赏美景。有任何酒店的问题，可联系导游为您解决。
+                <w:br/>
+                3. 关于当地用车；保证1人1正座，按尊老爱幼和晕车优先的原则乘坐，请尽量携带中小行李箱，我社做到车等人，请您放心出行。
+                <w:br/>
+                4. 关于用餐：当地用餐口味与广东口味差异较大，如有吃不习惯的旅客，大家可自带零食、榨菜等佐餐小菜。此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。
+                <w:br/>
+                5.准确的往返车次、酒店住宿、地接导游等具体以出团时通知书为准，出团通知最迟为出发前一天发出，敬请留意。
+                <w:br/>
+                6. 团费不含旅游意外保险，客人可于前台报名时自行购买旅游意外保险。请注意保管好自己的财物，如有财物丢失，旅行社不承担赔偿责任。
+                <w:br/>
+                7. 客人应知悉自身的健康状况，有高空恐惧症或心脏病、高血压等身体有不适或疾病历史的，请报名时提前告知前台；对不适合自身条件的旅游活动应谨慎选择，否则因此而产生的不利后果，由客人个人自己全额承担责任。
+                <w:br/>
+                8.如遇旅行社不可抗力因素(如塌方、塞车、天气、航班延误、车辆故障等原因)造成行程延误或不能完成景点游览，旅行社不承担责任。
+                <w:br/>
+                9. 为了您的出行安全，65岁以上(含65岁)长者报名时必须有年轻家属陪同，如单独出行则需提供县级以上医院开具的健康证明(体验报告：血压、心电图、呼吸道、心率等检查报告)，并签署家属委托书、免责书，否则组团社有权拒绝报名，为了您的安全，孕妇请勿参团，敬请须知。
+                <w:br/>
+                10.行程外的一切客人自愿或要求增加的行程景点等或者其它购物娱乐活动等在不影响其它客人或其它各人同意的情况下可以进行，但是必须同导游签定《补充协议》，否则本公司将不能安排。
+                <w:br/>
+                11. 在旅游期间客人如因个人原因自行离团，其未产生的所有费用概不退还。由此产生的责任客人自行承担。
+                <w:br/>
+                12. 以上行程的游览顺序和酒店住宿顺序可能根据高铁票的车次进行调整，以行程的合理舒服性为第一调整原则，不会减少景区景点的数量和游览时间。具体准确行程以出团通知书为准。
+                <w:br/>
+                13. 为维护游客的正当权益，提高游客的自我保护意识，请客人在行程结束后，必须认真填写意见反馈表，内容要真实、可信，这是评价旅游质量和处理投诉的重要依据。恕不受理客人因虚填或不填写意见单而产生的投诉，请组团社在收客的时候告诉各位游客必须认真仔细填写，我社解决投诉问题以游客在当地所签署的“意见反馈表”为依据、以80%滿意度为准则有客人投诉与意见单不符，我社不作任何赔付。如对我社接待质量不满意请在第一时间与我社联系，方便我社协助处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1951,51 +1986,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>