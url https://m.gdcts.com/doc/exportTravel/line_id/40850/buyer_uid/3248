--- v0 (2026-07-22)
+++ v1 (2026-09-07)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-SP0213725752/SP6970087-0.3</w:t>
+              <w:t xml:space="preserve">KH-SP6970087-0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -581,59 +581,59 @@
               <w:t xml:space="preserve">
                 出发地-香港
                 <w:br/>
                 早上从广州出发，约8：00-8：30左右经深圳莲塘口岸统一安排过关前往香港（具体以出发前一天工作人员通知为准；节假日出发时间视情况可能会提前集合出发！！）
                 <w:br/>
                 黄大仙（约30分钟）
                 <w:br/>
                 啬色园黄大仙祠是香港著名的庙宇之一 ，崇奉道、佛、儒三教 ，其“五形”建筑布局别具特色 ，常年吸引无数善信到来膜拜求签 ，香火鼎盛。小贴士：黄大仙，春节大年至初六等重大节日人流旺，有可能取消游览！
                 <w:br/>
                 西九文化区之艺术公园（约30分钟）
                 <w:br/>
                 西九文化区位于西九龙填海区南端，占地40公顷，是全球其中一个大型，集艺术、教育及公共空间于一身的文化区。西九文化区内有23公顷休憩用地，包括艺术公园及连贯的海滨长廊。其他已开放的设施有香港故宫文化博物馆、视觉文化博物馆M+等。
                 <w:br/>
                 香港故宫文化博物馆（外观），这座现代建筑展示了对传统美学的全新演绎，其灵感来自「中国传统建筑」、「中国艺术」与「香港城市景观」三大元素。博物馆内设有7 800平方米展厅，用于介绍故宫历史文化，展示精选的故宫博物馆书画、器物和古籍等藏品。
                 <w:br/>
                 M+博物馆（外观），是全球数一数二的现代与当代视觉文化博物馆。大楼屹立于九龙半岛南端，俯瞰维港景色，加上其设计开放的建筑特色，于城市中更为罕见独特，成为香港极具代表性的地标。博物馆内收藏及展示20及21世纪来自香港、内地、亚洲以至全世界的视觉艺术、设计与建筑及流动影像等。
                 <w:br/>
                 享用午餐（约50分钟）
                 <w:br/>
                 享用香港酒楼中式围餐或茶餐厅套餐
                 <w:br/>
                 星光大道（约30分钟）
                 <w:br/>
                 香港星光大道是位于香港九龙尖沙咀东部的尖沙咀海滨花园，是为表扬香港电影界的杰出人士的特色景点，仿效好莱坞星光大道，杰出电影工作者的芳名与手掌印镶嵌在特制的纪念牌匾，以年代依次排列在星光大道上，目前星光大道可容纳100名电影工作者的纪念牌匾。此外，星光大道也有多尊以电影拍摄情况及香港知名艺人为题材的塑像，供游人拍照留念，是热门的旅游景点。
                 <w:br/>
-                尖沙咀前九广铁路钟楼外观 （约15分钟）
+                尖沙咀前九广铁路钟楼外观 （约5分钟）
                 <w:br/>
                 位于天星码头旁的钟楼 ，于1915 年矗立 ，楼高 44 米，原是九广铁路旧尖沙咀火车总站的一部分 ，百年来见证着香港的历史变迁 ，是香港法定古迹。
                 <w:br/>
                 中环码头乘天星小轮观看维多利亚港（约 15分钟）
                 <w:br/>
                 维港海面穿梭了近一个世纪的天星小轮，列为“人生50个必游项目”之一。天星小轮是访港旅客游览维多利亚港首选的行程，曾被《国家地理旅游杂志》评为"人生 50 个必到景点"之一。途中可以远观到是香港中环的新地标-摩天轮，是一座高60米、约20层楼高的巨型摩天轮，位于中环海滨长廊上。下了天星小轮可以看到九龙铁路钟楼，高 45 米，建于 1915 年，是蒸汽火车时代的标志，被视为九龙的地标,可到沿岸钟楼最佳观景台悠闲的欣赏维多利亚港夜景。小贴士：天星小轮游维港为赠送项目，如因维港烟花表演、春节，国庆，五一等重大节假日人流增大排长龙、恶劣天气、游客晕船等或其他特殊情况不能游览、无费用退回，敬请谅解。
                 <w:br/>
-                中环摩天轮外观（约15分钟）
+                中环摩天轮外观（约5分钟）
                 <w:br/>
                 约20层楼高 ，号称“香港之眼” ，旁边的中环码头更是TVB拍摄的御用取景地。 
                 <w:br/>
                 太平山顶不含景点蜡像馆门票（约60分钟）
                 <w:br/>
                 太平山顶香港最高点，是游客必到的旅游点，乘车抵达山顶，山顶一带更是官绅名流的官邸所在地，在这里可以俯瞰维多利亚港的香港岛、九龙半岛两岸，在古式古香的狮子亭和空旷怡人的山顶公园是太平山顶的最佳观赏位置。香港杜莎夫人蜡像馆(注：著名的香港杜莎夫人蜡像馆、凌霄阁也在太平山顶，游客可自费参观，满1周岁以上按照正常票价收)，位于中国香港太平山顶凌霄阁，是专门展览名人蜡像的博物馆。杜莎夫人蜡像馆总馆位于英国伦敦，香港分馆于2000年开幕，展出约100尊国际、中国及中国香港名人的蜡像。包括前中华人民共和国国家主席胡锦涛、篮球明星姚明、足球明星碧咸(大卫·贝克汉姆)、香港奥运金牌得主李丽珊、著名艺人古巨基 、陈慧琳、周杰伦、刘德华、张柏芝等，以及已故巨星  邓丽君、张国荣、梅艳芳等。
                 <w:br/>
                 香港会展中心新翼/金紫荆广场外观（约15分钟）
                 <w:br/>
                  1997年7月1日香港回归祖国大典在香港会议展览中心举行，会展中心因此成为国际瞩目的焦点，而它独特的飞鸟展翅式形态，也给美丽的维多利亚港增添了不少色彩。在金紫荆广场上，矗立着一座名为“永远盛开的紫荆花”之大型雕塑，是中央人民政府赠予香港特别行政区政府的贺礼 ，纪念1997年香港主权移交 ，更是香港特别行政区成立的重要地标。晚餐自理 
                 <w:br/>
                 温馨提示:
                 <w:br/>
                 自费项目:可根据自己的需求自愿选购
                 <w:br/>
                 项目一:香港太平山蜡像馆门票，参考 RMB 180 元
                 <w:br/>
                 项目二:香港维多利亚港游轮维港，参考 RMB 150-220元(不同船班时间收费不同以当天安排的为准)参考游轮:洋紧荆号/东方之珠号
                 <w:br/>
                 项目三:香港敞篷巴士港岛环线观光 RMB 180 元每人(大小同价)
                 <w:br/>
                 项目四：香港海洋公园观光，参考RMB 200 元
                 <w:br/>
                 游览完毕，乘车返回广州散团！
                 <w:br/>
@@ -730,59 +730,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.景点：行程表内所列的景点第一道门票
                 <w:br/>
-                2.用餐：1正餐
+                2.用餐：1正餐（餐标：港币50元/人）
                 <w:br/>
                 3.酒店：无
                 <w:br/>
-                4.导游：专业香港导游随团服务
-[...3 lines deleted...]
-                6.交通：行程中所列交通
+                4.导游：专业香港导游随团服务、全程导游小费
+                <w:br/>
+                5.交通：行程中所列交通
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1321,51 +1319,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>