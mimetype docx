--- v1 (2026-05-29)
+++ v2 (2026-08-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【暑假】澳大利亚大洋路大堡礁10天奇景探索之旅/墨尔本/大洋路/凯恩斯/大堡礁/悉尼 (深航 深圳往返)行程单</w:t>
+        <w:t xml:space="preserve">【皇牌玩家】澳大利亚大洋路大堡礁10天奇景探索之旅/墨尔本/大洋路/凯恩斯/大堡礁/悉尼 (深航 深圳往返)行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCZ10NST#2617</w:t>
+              <w:t xml:space="preserve">OCCZ10NST#2633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -400,76 +400,72 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
-                野味袋鼠肉风味餐；特色火锅； 
-[...2 lines deleted...]
-                <w:br/>
                 凯恩斯热带雨林公园BBQ自助午餐、凯恩斯大堡礁绿岛自助午餐；
                 <w:br/>
+                野味袋鼠肉风味餐；特色火锅；嘉佩乐酒店英式下午茶、品尝当地饮食，深入了解当地生活习俗；
+                <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【墨尔本】：漫步墨尔本的巷道，领略墨尔本的无穷魅力；
                 <w:br/>
-                【蒸汽小火车】：穿山越岭，体验怀旧时光，充满童趣；
-                <w:br/>
                 【悬崖海岸公路】：号称世上最美公路之一，“人生必去的二十个旅程” 之一；
                 <w:br/>
-                【巧克力工厂】：品味、探索及发现巧克力制品的醇厚诱惑，感受美妙的味蕾与心灵体验；
+                【伊伶酒庄】：探访维多利亚酿酒鼻祖伊伶酒庄，品鉴冷凉产区经典黑皮诺与霞多丽；
+                <w:br/>
+                【季节限定-Cherry Hill樱桃园采摘】：实现奢侈的「樱桃自由」，现采现吃，真满足；
                 <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
                 【悉尼环形码头车站】：欣赏悉尼两大地标建筑的壮丽景色，探索悉尼的独特魅力；
                 <w:br/>
                 【悉尼动物园】：全开放式动物园，实现与澳洲特有的动物近距离接触的机会；
                 <w:br/>
                 【凯恩斯大堡礁游船】：前往世界自然遗产的大堡礁，探索斑斓绚丽的海底花园；
-                <w:br/>
-                【悉尼歌剧院】：从内到外感受这座世界著名的表演艺术中心及悉尼市的标志性建筑的独特魅力；
                 <w:br/>
                 【热带雨林自然公园】："世界遗产古老而神秘的雨林"，乘坐军用水陆两用车，穿梭于各种热带雨林动植物；
                 <w:br/>
                 【墨尔本国立美术馆】：澳大利亚最大的美术馆，收藏着来自澳大利亚、欧洲、亚洲等地方的世界级艺术珍品；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 深圳航空：荣获中国内地五大航空公司之一；
                 <w:br/>
                 全程澳大利亚旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -597,51 +593,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-/-墨尔本	航班：ZH811/23:55-13:00+1
+                深圳
                 <w:br/>
                 当天于指定时间在深圳宝安机场集中，在专业领队带领下办理登机手续，搭乘豪华客机前往澳大利亚“花园城市”~~墨尔本。今晚夜宿机上，享受着机上的影音设备及空乘服务。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -673,65 +669,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本
+                深圳-/-墨尔本	航班：ZH811/00:20-13:00
                 <w:br/>
                 下午飞抵墨尔本，开始今日精彩之旅：
                 <w:br/>
-                【布莱顿海滩(Brighton Beach)】
+                【布莱顿海滩(Brighton Beach)-约30分钟】
                 <w:br/>
                 成片的彩虹小屋，是每位来旧都打卡拍照的旅客必去的景点之一。彩虹小屋保留了经典的维多利亚时代建筑特点，兼具艺术特色和超高颜值！
                 <w:br/>
-                【圣基尔达海滩】
+                【圣基尔达海滩-约45分钟】
                 <w:br/>
                 圣基尔达码头：是圣基尔达海滩的标志性建筑之一，长长的栈桥延伸入海。码头上停满了各式各样的游艇，充满了浓郁的海滨风情。沿着码头散步，可以欣赏到美丽的海景，还能看到街头艺人的精彩表演，感受浓厚的艺术氛围。
                 <w:br/>
                 圣基尔达栈桥（St Kilda Pier）：栈桥长 592 米，直伸大海，尽头是圣基尔达展馆，这是一座具有爱德华时代风格的建筑，曾被烧毁后重建，现已列入维多利亚州遗产名录。
                 <w:br/>
-                交通：专车
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：航机上     午餐：X     晚餐：特色火锅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -761,172 +757,192 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本-/-凯恩斯	航班：待定或后一天早机
-[...17 lines deleted...]
-                交通：专车 飞机
+                墨尔本 – 悬崖海岸公路 – 墨尔本
+                <w:br/>
+                早餐开始今日精彩之旅：
+                <w:br/>
+                温馨提示：全天车程约7-8小时，时间较长且路况蜿蜒，如有晕车客人请提前准备晕车药。
+                <w:br/>
+                【悬崖海岸公路】
+                <w:br/>
+                悬崖海岸公路位于旧都西部，是澳大利亚最著名的自然景观之一。沿着这条路行驶，您将目睹令人惊叹的海岸风光，穿过独特的岩层，并经过迷人的维多利亚小镇和海滨渔港。准备好一段激动人心的旅程，品尝大自然的壮观盛宴。
+                <w:br/>
+                【十二门徒岩-约45分钟】
+                <w:br/>
+                一组穿出南大洋水面巍然耸立的巨型岩石，位于悬崖海岸公路坎贝尔湾，是澳大利亚著名地标性景观之一，大约形成于2000万年前，由12块各自独立的岩石群组成。这组岩石群千万年来，在海风和海浪的不断侵蚀下，逐渐形成了形态各异的奇岩，因为其数量和形态酷似耶稣的十二门徒，因此得美名十二门徒岩。
+                <w:br/>
+                【洛克阿德峡谷-约30分钟】
+                <w:br/>
+                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往旧都的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                <w:br/>
+                【The Grotto 岩穴-约30分钟】
+                <w:br/>
+                历经千万年海浪侵蚀、雨水溶蚀石灰岩，形成落水洞 + 天然岩洞 + 海蚀拱门复合型地貌。透过巨型天然石拱门眺望蓝海，洞内静水与外部汹涌海浪相映，大自然打造的天然取景框，不容错过的摄影点位。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">凯恩斯：Rydges Esplanade Resort Cairns或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：澳式简餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">墨尔本：Element Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                凯恩斯 – 大堡礁 – 凯恩斯（船约45分钟）
+                墨尔本-/-凯恩斯	航班：待定或后一天早机
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【绿岛大堡礁】
-[...5 lines deleted...]
-                交通：专车 游艇
+                【伊伶酒庄 Yering Station-约60分钟】
+                <w:br/>
+                亚拉河谷地标--伊伶酒庄 Yering Station，这座始建于 1838 年的百年庄园，拥有 5 片共 112 公顷葡萄园，采用可持续精准种植，主打细腻优雅冷凉风格葡萄酒，是维多利亚州第一片葡萄园所在地，曾斩获巴黎世博会国际大奖。漫步古榆树大道与艺术花园，在百年谷仓品酒室品鉴获奖冷凉佳酿，观赏坐拥整片葡萄园山谷景致，沉浸式感受澳洲百年葡萄酒庄园慢生活。
+                <w:br/>
+                【Cherryhill Orchards樱桃山果园-约45分钟】
+                <w:br/>
+                位于维多利亚州著名红酒产区亚拉谷（Yarra Valley）的 Coldstream，这里是亚拉谷最大的果园之一，出产的樱桃（车厘子）品质非常高，个大、新鲜、多汁，除了提供给Coles、Woolworth等大型超市外，还在收获季节像游客开放采摘业务，有足足有30种樱桃供不同喜好的游客采摘，无论是喜欢甜蜜的，还是清新多汁的，都能在这里得到满足。在南半球炎炎夏日，一边享用美味水果，一边享受郊游的乐趣，实在是一举两得。
+                <w:br/>
+                特别提示：
+                <w:br/>
+                采摘票仅含 “园内无限畅吃”，带走樱桃需自行现付按当日市价（通常每公斤 20-30 澳元）；
+                <w:br/>
+                【天空之路（Sky High Mount Dandenong）-约30分钟】
+                <w:br/>
+                这里是欣赏墨尔本城市全景的最佳地点，登上观景台可以俯瞰整个墨尔本市区和海湾的壮丽景色。
+                <w:br/>
+                【丹德农国家公园-约30分钟】
+                <w:br/>
+                丹德农山脉凉爽宜人、绿意盎然，是旧都的城市绿肺。探索蕨类植物溪谷和高耸的花揪树（世界上最高的观花乔木）森林。徜徉澳大利亚一些最美丽的成熟花园，还可爱的村庄和乡村农场咖啡馆品尝美味的乡村食物。
+                <w:br/>
+                探索湿地生态的独特！
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：绿岛午餐     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">凯恩斯：Rydges Esplanade Resort Cairns或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -937,186 +953,170 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                凯恩斯-/-悉尼	航班：待定或后一天早机
-[...15 lines deleted...]
-                交通：专车 飞机
+                凯恩斯 – 大堡礁 – 凯恩斯（船约45分钟）
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【绿岛大堡礁-约4小时】
+                <w:br/>
+                早餐后乘豪华游艇前往于东北海岸的珊瑚海大堡礁【绿岛】。在神奇无比的珊瑚海底世界，有数不胜数的热带鱼及许多不可思议的海洋生物。抵达绿岛后，你可以躺在美丽的白沙滩上享受纯净的自然。乘坐【玻璃底船】领略壮丽迷人的大堡礁奇观，把海底七彩缤纷的鱼群和色彩斑斓的珊瑚美景尽收眼底。
+                <w:br/>
+                特别提示：若由于天气原因造成大堡礁不能出海，当天自由活动，不含午餐，将退还船票费用(澳币95元/人)！
+                <w:br/>
+                交通：专车 游艇
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：BBQ自助餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：绿岛午餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凯恩斯：Rydges Esplanade Resort Cairns或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼
+                凯恩斯-/-悉尼	航班：待定或后一天早机
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
-                【悉尼动物园】
-[...21 lines deleted...]
-                交通：专车
+                【库兰达小镇-约30分钟】
+                <w:br/>
+                漫步库兰达小镇，有如风景图画般的库兰达小镇(Kuranda Village)，整座小镇被列为世界遗产的热带雨林所环绕著。从60年代起库伦达即被推崇为另类生活的集散中心，此处更孕育了许多知名的土著艺术家。古镇市集内各种独特的手工艺术品艺廊更是库伦达古镇远近驰名的主因，库伦达聚集许多天才横溢的专业人仕，他们对艺术充满热诚，故此，在这里您会欣赏到许多画家，陶瓷家，摄影师，及雕刻家的作品。同时，它亦受到土著及欧洲文化的影响，艺术与音乐融洽一处，生活节奏比较悠闲。园艺及房屋设计亦带有热带风情，值得到此一游。
+                <w:br/>
+                【热带雨林保护区-约90分钟】
+                <w:br/>
+                生长在这里的数以万计的品种的植物，有的甚至远于盘古初开之时便已存在。置身于在这活生生的动植物博物馆之中悠然漫步，四周是高达八十尺，拥有两百多年岁的参天棕榈数，巍峨气势，高耸入云。更加上河流的孱孱水声，宁静的湖泊，让您依偎于大自然的怀抱，感受那份独有的祥和舒泰。乘坐水陆两用军车深入热带雨林之中，该区域生长着数以万计不同品种的热带植物，体验回归大自然的乐趣。在土著乐器的伴奏下，观看澳洲土著舞蹈，体验澳洲土著文化。
+                <w:br/>
+                BBQ自助午餐：
+                <w:br/>
+                品尝世界闻名的澳式烧烤自助午餐，来自布什塔克的灵感，包括嫩汁牛排，烧烤鸡肉，猪肉香肠，甜土豆，及炒时蔬。此外，还提供沙拉、热带水果、奶酪和小点心。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：BBQ自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1127,196 +1127,202 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼海岸一日游
+                悉尼
                 <w:br/>
                 早餐后开始今日精彩的行程：
                 <w:br/>
-                【邦迪海滩】
-[...25 lines deleted...]
-                紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
+                【悉尼动物园-约60分钟】
+                <w:br/>
+                悉尼动物园拥有超过4000种动物的园区，其中包括来自世界各地令人惊叹的濒危物种。悉尼动物园也是新南威尔士州唯一一个动物园和水族馆相结合的园区，还拥有世界最大的【爬行动物和夜行动物馆】！在我们美丽开放式的澳大利亚动物栖息地，您可看到袋鼠和小袋鼠在蜿蜒的步道上自由蹦跳，与您最喜爱的澳大利亚本土动物近距离接触。另外，园区内【水族馆】也是必打卡的景点，那里有可爱的神仙小企鹅、巨型的咸水鳄和公牛鲨，让您仿佛置身于海底世界！
+                <w:br/>
+                特别赠送：近距离与我们的呆萌可爱的考拉合影，为这次旅行留下美好的回忆呢！
+                <w:br/>
+                【悉尼大学-约30分钟】
+                <w:br/>
+                悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
+                <w:br/>
+                【悉尼渔市场-约60分钟】
+                <w:br/>
+                南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
+                <w:br/>
+                【嘉佩乐艺术主题轻奢下午茶-约45分钟】
+                <w:br/>
+                步入坐落于百年砂岩历史建筑内的悉尼嘉佩乐酒店，在艺术花艺装置与盎然绿意营造的静谧空间中，开启一场午后轻享茶点体验。品味精选当季水果甜点与经典司康，搭配酒店甄选本地咖啡及散茶，在阳光洒落的穹顶之下，感受自然美学与精致风味相映成趣。无论是海港漫游后的悠然小憩，还是与好友共享午后时光，都能于此邂逅一段优雅而从容的城市逸趣。
+                <w:br/>
+                【澳大利亚博物馆-约45分钟】
+                <w:br/>
+                列入文化遗产名录的澳大利亚博物馆（Australian Museum）始建于 1827 年，是澳大利亚第一家博物馆。它拥有超过 2,100 万件藏品，而且澳大利亚博物馆研究所（Australian Museum Research Institute）也位于该博物馆内，使其成为进行自然和社会科学研究以及学习历史和文化的重要场所。澳大利亚博物馆内展厅众多，其中一楼大厅的“澳大利亚博物馆的200件珍宝”最为吸引眼球，它精选了博物馆中的200件具有代表性珍贵藏品(每次轮换展出100件)进行展示，这些“镇馆之宝”五花八门，主要有古代和近代文物、动物标本、矿物、化石等，令人大开眼界，展览还结合了100位对澳大利亚作出贡献的名人故事与展品相辅相成，让观众更深入地了解这些藏品背后的历史和文化背景。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨尔本：Element Richmond或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本 – 悬崖海岸公路 – 墨尔本
-[...17 lines deleted...]
-                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往墨尔本的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                悉尼海岸一日游
+                <w:br/>
+                早餐后开始今日精彩的行程：
+                <w:br/>
+                【邦迪海滩-约30分钟】
+                <w:br/>
+                澳大利亚著名的度假海滩之一，备受悉尼当地人欢迎，每年有大量的本地和国际盛事在此举行。在金色沙滩上漫步，或像当地人一样在海边晒晒太阳。海滩附近有很多时髦的冲浪商店、时尚店、露天咖啡馆、艺术画廊等，小资的漫步在这些时尚街道上也是个不错的选择。
+                <w:br/>
+                【无边泳池—外观-约15分钟】 
+                <w:br/>
+                无边泳池位于悉尼著名邦迪海滩，是澳洲比较适合拍照的海边泳池，全长50米的海水泳池不仅是晒日光浴的热门地点，更是邦迪海滩百年来的地标。
+                <w:br/>
+                【玫瑰湾-约30分钟】
+                <w:br/>
+                玫瑰湾是悉尼东区著名的高尚海滨郊区，位于悉尼中央商务区以东 7 公里处，坐落在悉尼港南岸，介于 Double Bay 和 Watson's Bay 之间，是悉尼少数能同时欣赏到悉尼歌剧院和悉尼海港大桥壮丽景色的地点之一。是悉尼举行各种各样展览，文艺表演和庆祝活动最集中的地方。2000年奥运会的会标也矗立于此。每逢盛大节日，这里还是观看烟火的好地方。
+                <w:br/>
+                【悉尼港特色渡轮-约20分钟】
+                <w:br/>
+                乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【玫瑰湾】、【伊丽莎白湾】及欣赏悉尼港湾美景。
+                <w:br/>
+                【悉尼皇家植物园-约45分钟】
+                <w:br/>
+                坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
+                <w:br/>
+                【悉尼歌剧院 (外观约30分钟)】                                                                    
+                <w:br/>
+                外观悉尼歌剧院广场与悉尼歌剧院，品味这座20世纪最具特色的建筑之一的独特魅力，它形似洁白风帆的伫立在悉尼港边，被誉为20世纪具有特色的建筑之一，在2007年被联合国教科文组织评为世界文化遗产。也是澳大利亚的地标性建筑。
+                <w:br/>
+                【悉尼环形码头最美车站-约15分钟】
+                <w:br/>
+                紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：西式简餐     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">墨尔本：Element Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1327,79 +1333,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本经典一日游-/-深圳	航班：ZH812/21:20-05:05+1
+                墨尔本经典一日游-/-深圳	航班：ZH812/22:20-05:05+1
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【联邦广场】
+                【联邦广场-约20分钟】
                 <w:br/>
                 联邦广场是澳大利亚结构最复杂、最宏大的建筑项目之一。联邦广场面积占了整整一个街区，独特的、超现实的抽象主义建筑风格，颜色与格调洋溢着浓厚的澳大利亚土著文化色彩，体现了澳大利亚国民对源远流长的土著文化和土著居民祖辈的尊重，其鲜明而大胆的设计风格出自Lab建筑师事务所 （Lab Architecture）和澳大利亚Bates Smart建筑设计事务所之手。
                 <w:br/>
-                【墨尔本涂鸦街】
+                【墨尔本涂鸦街-约30分钟】
                 <w:br/>
                 墨尔本的涂鸦文化，巷内多条通道都喷满涂鸦，各种七彩涂鸦中不乏国际大师手笔，已成墨尔本一大观光景点，也被《Lonely Planet》，选为澳洲文化景点首选。
                 <w:br/>
-                【电车】
+                【电车-约15分钟】
                 <w:br/>
                 是澳大利亚唯一保留着有轨电车的城市，它是这座城市的特征，可乘坐有轨电车探索墨尔本及其周边区域，穿梭在墨尔本的市区，让时间仿佛倒流回到19世纪。
                 <w:br/>
-                【圣派克大教堂】
+                【圣派克大教堂-约45分钟】
                 <w:br/>
                 位于墨尔本市圣派翠克公园旁边，是墨尔本也是南半球最大最高的天主教堂。这座教堂大部分用青石建成，是19世纪最具代表性的哥特式建筑采用欧洲教堂流行的拉丁十字结构。教堂内有丰富的工艺作品收藏,包括细致的彩绘花窗玻璃;巧夺天工的木雕及石匠工艺,都突显出天主教堂的宏伟与庄严。
                 <w:br/>
-                【皇家植园】
+                【皇家植园-约45分钟】
                 <w:br/>
                 皇家植物园建于19世纪，是当今世界上设计最好的植物园之一，种植着来自澳大利亚甚至世界各地的奇花异草。很值得我们观赏，体验活动丰富多彩，有儿童花园、植物标本馆、植物园商店等。
                 <w:br/>
-                【国立美术馆】
+                【国立美术馆-约45分钟】
                 <w:br/>
                 国立美术馆（简称 NGV）位于墨尔本市区，是澳大利亚历史最悠久、最受欢迎的公共艺术博物馆。在这里，我们最能感受墨尔本的“艺术之都”美誉，不论男女老少、素人明星，皆悠闲自在地徜徉于艺术的海洋。艺术欣赏无谓“懂”与“不懂”，每个人都能在这里找到自己的心之所向。
                 <w:br/>
-                【墨尔本大学】
+                【墨尔本大学-约45分钟】
                 <w:br/>
                 始建于1853年，是一所世界顶尖的研究型大学，为全球最负盛名的大学之一。在四大权威世界大学排名中，稳居世界前列，澳洲第二。澳大利亚大学的毕业生在澳洲的政治，文化和商业领域涌现许多杰出人物，包括两名诺贝尔医学奖获得者，两位澳洲前总理等；根据《The Bulletin》专刊“最具影响力的100位澳洲人”，其中有33位与澳大利亚大学有学术关系。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1557,51 +1563,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用
                 <w:br/>
                 3.	全程豪华酒店双人标准间住宿，澳洲新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
                 6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐35澳币/餐/人，10正7早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8.     全程服务费￥1000/人
+                8.     全程领队兼导游或司兼导服务费
                 <w:br/>
                 9.    小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1621,51 +1627,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.   个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
                 2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥3400/人（7晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
+                6.   其他未约定由旅行社支付的费用：单房差￥3800/人（7晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2261,51 +2267,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">海底漫步</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2332,51 +2338,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 198.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 205.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">初级水肺潜水</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2403,51 +2409,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 198.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 205.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">小飞机</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2549,51 +2555,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 415.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 487.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">绿岛上直升飞机</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2624,51 +2630,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 275.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 312.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">热气球</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -3113,51 +3119,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>