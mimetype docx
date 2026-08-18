--- v1 (2026-05-29)
+++ v2 (2026-08-18)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【暑假】澳大利亚新西兰南北岛14天全景环线之旅/墨尔本/悉尼/皇后镇/蒂卡波/瓦纳卡/基督城/罗托鲁亚/奥克兰（深航 深圳起止）行程单</w:t>
+        <w:t xml:space="preserve">【明星玩家】澳大利亚新西兰南北岛14天全景环线之旅/墨尔本/悉尼/皇后镇/蒂卡波/瓦纳卡/基督城/罗托鲁亚/奥克兰（深航 深圳起止）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCZH14NS#2617</w:t>
+              <w:t xml:space="preserve">OCZH14NS#2632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-/-墨尔本   参考航班：ZH811/23:55-12:00+1
-[...1 lines deleted...]
-                墨尔本-/-深圳  参考航班：ZH812/22:15-05:00+1
+                深圳-/-墨尔本   参考航班：ZH811/00:20-13:00
+                <w:br/>
+                墨尔本-/-深圳   参考航班：ZH812/22:15-05:05+1
                 <w:br/>
                 仅供参考，以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -398,76 +398,78 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
-                罗托鲁亚海参花胶鲍鱼汤+鹿肉养生餐；日式铁板烧；毛利歌舞表演+自助餐；
+                罗托鲁亚海参花胶鲍鱼汤+鹿肉养生餐；日式铁板烧；花胶鱼肚羹+海鲜黑金鲍养生餐；
                 <w:br/>
                 爱歌顿牧场BBQ自助餐，享受纯正的新西兰户外烧烤餐；牛羊放题火锅；
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【墨尔本】：漫步墨尔本的巷道，领略墨尔本的无穷魅力；
                 <w:br/>
                 【蒸汽小火车】：穿山越岭，体验怀旧时光，充满童趣；
                 <w:br/>
                 【悬崖海岸公路】：号称世上最美公路之一，“人生必去的二十个旅程” 之一；
                 <w:br/>
+                【伊伶酒庄】：探访维多利亚酿酒鼻祖伊伶酒庄，品鉴冷凉产区经典黑皮诺与霞多丽；
+                <w:br/>
                 【巧克力工厂】：品味、探索及发现巧克力制品的醇厚诱惑，感受美妙的味蕾与心灵体验；
                 <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
-                【悉尼水族馆】：探索来自世界各地的神奇生物，体验沉浸式尽享海底天堂的奇妙。
-[...1 lines deleted...]
-                【悉尼野生动物园】：世界上最大的室内野生动物园，实现与澳洲特有的动物近距离接触的机会；
+                【悉尼环形码头车站】：欣赏悉尼两大地标建筑的壮丽景色，探索悉尼的独特魅力；
+                <w:br/>
+                【蓝山国家公园】：探访新南威尔士州著名的世界自然遗产公园，探索自然美景；
+                <w:br/>
+                【悉尼动物园】：与澳大利亚本土动物近距离接触、深入了解原住民文化的迷人魅力；
                 <w:br/>
                 【悉尼歌剧院】：从内到外感受这座世界著名的表演艺术中心及悉尼市的标志性建筑的独特魅力；
                 <w:br/>
                 【蓝泉（Blue Spring）】：人间秘境，中国版的小九寨沟；
-                <w:br/>
-                【红杉萤火虫洞】：近距离观赏一片稳定的蓝绿色地下星空；
                 <w:br/>
                 【爱歌顿农庄】：体验北岛最大皇家牧场~~亲密接触可爱的牧场动物，体验新西兰牧场生活；
                 <w:br/>
                 【地热奇观】：“迷你黄石公园”之称的怀奥塔普地热世界，近距离欣赏令人惊艳的硫磺七彩温泉池；
                 <w:br/>
                 【格林诺奇】：沿着有“全球十大最美公路之一”，深入瓦卡蒂普湖北端，寻访“魔戒小镇”；
                 <w:br/>
                 【全赏网红湖泊】：“如梦如幻”蒂卡波湖、“乳蓝色牛奶湖”普卡基湖、“如少女般：瓦纳卡湖、“纯净如新”瓦卡蒂普湖；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 深圳航空：荣获中国内地五大航空公司之一；
                 <w:br/>
                 全程澳大利亚+新西兰旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
@@ -599,51 +601,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-/-墨尔本	航班：ZH811/23:55-12:00+1
+                深圳
                 <w:br/>
                 当天于指定时间在深圳宝安机场集中，在专业领队带领下办理登机手续，搭乘豪华客机前往澳大利亚“花园城市”~~墨尔本。今晚夜宿机上，享受着机上的影音设备及空乘服务。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -677,84 +679,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本
+                深圳-/-墨尔本	航班：ZH811/02:20-13:00
                 <w:br/>
                 抵达后开始今日精彩之旅：
                 <w:br/>
-                【布莱顿海滩(Brighton Beach)】
+                【布莱顿海滩(Brighton Beach)-约30分钟】
                 <w:br/>
                 成片的彩虹小屋，是每位来旧都打卡拍照的旅客必去的景点之一。彩虹小屋保留了经典的维多利亚时代建筑特点，兼具艺术特色和超高颜值！
                 <w:br/>
-                【圣基尔达海滩】
+                【圣基尔达海滩-约30分钟】
                 <w:br/>
                 圣基尔达码头：是圣基尔达海滩的标志性建筑之一，长长的栈桥延伸入海。码头上停满了各式各样的游艇，充满了浓郁的海滨风情。沿着码头散步，可以欣赏到美丽的海景，还能看到街头艺人的精彩表演，感受浓厚的艺术氛围。
                 <w:br/>
                 圣基尔达栈桥（St Kilda Pier）：栈桥长 592 米，直伸大海，尽头是圣基尔达展馆，这是一座具有爱德华时代风格的建筑，曾被烧毁后重建，现已列入维多利亚州遗产名录。
                 <w:br/>
-                交通：专车
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：航机上     午餐：X     晚餐：特色火锅   </w:t>
+              <w:t xml:space="preserve">早餐：航机上     午餐：航机上     晚餐：特色火锅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">墨尔本：Element Melbourne Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -767,67 +769,69 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 墨尔本 – 悬崖海岸公路 – 墨尔本（去程沿海线，回程内陆线）
                 <w:br/>
-                早餐开始今日精彩之旅：
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                温馨提示：全天车程约7-8小时，时间较长且路况蜿蜒，如有晕车客人请提前准备晕车药。
                 <w:br/>
                 【悬崖海岸公路】
                 <w:br/>
                 悬崖海岸公路位于旧都西部，是澳大利亚最著名的自然景观之一。沿着这条路行驶，您将目睹令人惊叹的海岸风光，穿过独特的岩层，并经过迷人的维多利亚小镇和海滨渔港。准备好一段激动人心的旅程，品尝大自然的壮观盛宴。
                 <w:br/>
-                【十二门徒岩】
+                【十二门徒岩--约45分钟】
                 <w:br/>
                 一组穿出南大洋水面巍然耸立的巨型岩石，位于悬崖海岸公路坎贝尔湾，是澳大利亚著名地标性景观之一，大约形成于2000万年前，由12块各自独立的岩石群组成。这组岩石群千万年来，在海风和海浪的不断侵蚀下，逐渐形成了形态各异的奇岩，因为其数量和形态酷似耶稣的十二门徒，因此得美名十二门徒岩。
                 <w:br/>
-                【阿波罗湾】
-[...3 lines deleted...]
-                【洛克阿德峡谷】
+                【洛克阿德峡谷-约30分钟】
                 <w:br/>
                 洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往旧都的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                <w:br/>
+                【The Grotto 岩穴-约30分钟】
+                <w:br/>
+                历经千万年海浪侵蚀、雨水溶蚀石灰岩，形成落水洞 + 天然岩洞 + 海蚀拱门复合型地貌。透过巨型天然石拱门眺望蓝海，洞内静水与外部汹涌海浪相映，大自然打造的天然取景框，不容错过的摄影点位。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：澳式简餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -859,586 +863,564 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本 – 丹德农 – 蒸汽火车 – 墨尔本-/-悉尼	航班：待定或后一天早班机
-[...15 lines deleted...]
-                参观亚拉河谷巧克力与冰淇淋工厂，它坐落在亚拉谷起伏的山丘上，有着迷人的山谷美景，是甜品爱好者的天堂，这将是您与家人及朋友惊叹与駖的探索之旅，享受一程别致美妙的味蕾与心灵的体验，品尝到新鲜出炉的巧克力与冰淇淋样品。您还可以浏览工厂的陈列室，透过玻璃窗看到工作人员如何制作巧克力；品尝完成后，来一场身心的自然沐浴，游览巧克力工厂独享的40英亩园景花园，或在农场邂逅动物们，探索湿地生态的独特！
+                墨尔本-/-皇后镇	航班：待定
+                <w:br/>
+                早餐后开始今日精彩之旅
+                <w:br/>
+                【旧都涂鸦街-约30分钟】
+                <w:br/>
+                旧都的涂鸦文化，巷内多条通道都喷满涂鸦，各种七彩涂鸦中不乏国际大师手笔，已成旧都一大观光景点，也被《Lonely Planet》，选为澳洲文化景点首选。
+                <w:br/>
+                【电车-约15分钟】
+                <w:br/>
+                是澳大利亚唯一保留着有轨电车的城市，它是这座城市的特征，可乘坐有轨电车探索旧都及其周边区域，穿梭在旧都的市区，让时间仿佛倒流回到19世纪。
+                <w:br/>
+                【圣派克大教堂-约30分钟】
+                <w:br/>
+                位于旧都市圣派翠克公园旁边，是旧都也是南半球最大最高的天主教堂。这座教堂大部分用青石建成，是19世纪最具代表性的哥特式建筑采用欧洲教堂流行的拉丁十字结构。教堂内有丰富的工艺作品收藏,包括细致的彩绘花窗玻璃;巧夺天工的木雕及石匠工艺,都突显出天主教堂的宏伟与庄严。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼
-[...35 lines deleted...]
-                WILD LIFE悉尼动物园设有互动展区、专业饲养员讲解，以及感受栖息环境 - 这将是一场与众不同的城市探索之旅！
+                皇后镇 – 格林诺奇(约40分钟) – 皇后镇
+                <w:br/>
+                早餐后开始今日精彩之旅
+                <w:br/>
+                【世界最美公路之一】
+                <w:br/>
+                从皇后镇到格林诺奇开车大概40分钟左右，这段依瓦卡蒂普湖蜿蜒而前行的公路风景绝美，被评为世界十大最美公路之一。葱郁的树林映衬着蓝天、白云，平静的湖面在天空的映射下像是一幅小清新的油画。
+                <w:br/>
+                【格林诺奇Glenorchy-约40分钟】
+                <w:br/>
+                位于瓦卡蒂普湖（Lake Wakatipu）北岸，被人们称为“魔戒小镇”。《指环王》三部曲在这里的外景取景最多，是《指环王》中森林女王居住的王国“罗斯莉安”拍摄场景之一，影片中远征队就是在这里获得了心灵上的慰藉。靠近格兰诺奇的湖畔，有很多五颜六色的小石块，阳光透过湖水折射在石块上，五彩缤纷。
+                <w:br/>
+                【瓦卡蒂普湖-约30分钟】
+                <w:br/>
+                它是新西兰的第三大湖泊，状如闪电，湖水非常澄澈，有着“翡翠湖”的美誉。近距离地欣赏湖光山色，感受湖泊的宁静与安详，领略震人心魄的动人美景。
+                <w:br/>
+                【箭镇-约30分钟】
+                <w:br/>
+                这座被称为“新西兰秋色最瑰丽的小镇”因为淘金而兴盛起来，具有百多年历史，当时也吸引了大批的中国人洋过海来这疯狂淘金。小镇被色彩斑斓的枫叶和植被环绕，以及茂密的树林和湍急的河流映入眼中。街道两旁林立着各具特色的古者建筑，汇集着各色各样的商店、咖啡店、酒吧和餐馆。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：牛羊放题火锅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼-/-基督城	航班：待定或后一天早班机
-[...21 lines deleted...]
-                交通：专车 飞机
+                皇后镇 – 瓦纳卡 - 蒂卡波
+                <w:br/>
+                早餐后开始今日精彩行程：
+                <w:br/>
+                【克伦威尔水果小镇-约20分钟】
+                <w:br/>
+                小镇被南阿尔卑斯山脉等环绕，干燥及炎热寒冷的两极天气，使这里自然成了出产樱桃、水蜜桃、杏桃等水果的重镇，也因此获有水果小镇的美称，而小镇地标也如封面照片一般，完美诠释了 Cromwell 最引以为傲的特色。
+                <w:br/>
+                【瓦纳卡湖-约45分钟】
+                <w:br/>
+                前往南岛著名度假胜地瓦纳卡是南岛的一颗璀璨的明珠，纯净美丽的瓦纳卡湖，在每天的不同时段都会呈现出不同的美丽景色，晶莹剔透的湖水倒映出艾斯伯林山，你将沉浸在这个世外桃源般的隐秘天堂中。漫步在湖边的小径上，寻找那棵孤树，便成为一种独特的乐趣。当你终于找到它时，你会发现它距离海滩的沙滩通道仅一箭之遥，成为了一个理想的野餐和观赏日落或日出的地方。
+                <w:br/>
+                【普卡基湖—玻璃屋-约10分钟】
+                <w:br/>
+                是一个网红打卡点，玻璃屋外观简约现代，在阳光照耀下十分亮眼。其拥有大面积的玻璃墙体，从屋内可以直接欣赏到普卡基湖的全景以及远处连绵的雪山，湖光山色美不胜收。
+                <w:br/>
+                【普卡基湖（Lake Pukaki）-约20分钟】
+                <w:br/>
+                它是库克山冰川汇聚形成的最大的湖泊，奶绿色的湖面让Pukaki获得“牛奶湖”的美誉。除此之外，Lake Pukaki是远观巍峨库克山最佳的地点，摄人心魄的绿松石色湖面，崎岖嶙峋的山地地貌，构成一曲绝美的山与湖之歌 。
+                <w:br/>
+                【库克山国家公园-约60分钟】
+                <w:br/>
+                库克山是新西兰最高的山峰，也是《魔戒/指环王》中甘道夫大战炎魔的地方。这里终年积雪，是大洋洲最高的山峰，有“新西兰屋脊”之称。磅礴的气势，内敛的秀美，独特的冰川体验，特殊季节里大雪山和鲁冰花的反差萌，这些景色给人们的惊奇是其他地方所无法比拟的。 
+                <w:br/>
+                【塔斯曼步道健行体验】，感受南半球最纯净的空气，在高处更可远眺终年积雪的库克山。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：机上晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">基督城：Pavilions Hotel或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：高山景观西式餐     晚餐：酒店晚餐/自助餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">蒂卡波或特泽维尔或奥玛拉玛：Distinction Mackenzie Country Hotel或同级经济酒店 备注：若蒂卡波湖小镇满房，我司将安排至周边小镇入住</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城 – 蒂卡波
+                蒂卡波 – 基督城-/-奥克兰	航班：待定或后一天早班机
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                基督城是新兰南岛第一大城市也是被称为英国以外最具有英国特色的城市，到处是十九世纪典雅建筑。
-[...3 lines deleted...]
-                【海格利公园】
+                【蒂卡波湖-约30分钟】
+                <w:br/>
+                这里的湖水呈现碧绿色，湖对岸是雄伟的南阿尔卑斯山，蒂卡普位于新西兰南岛南阿尔卑斯山东麓，是著名的旅游胜地，小镇的蒂卡普湖是大洋洲最大的淡水湖，出产优质的鲑鱼，是垂钓和水上运动的好地方。每年从秋天开始，白雪皑皑的山麓就吸引世界上众多滑雪爱好者。
+                <w:br/>
+                【缤纷色彩鲁冰花-约30分钟】
+                <w:br/>
+                每年的11月到次年的1月，是鲁冰花的花期，11月中则是花期的最高潮。在位于新西兰南岛的蒂卡波湖，那片令人神往的秘境里，鲁冰花会纵情绽放，一串串随风摇曳，鱼若行空的湖水里倒映着天空一抹深情的蓝，万紫千红，格外耀眼（特别说明：由于花期易受天气影响，以上花期仅供参考，具体以当地实际观赏效果为准）。
+                <w:br/>
+                湖边矗立着【牧羊人教堂-约30分钟】，这可能是新西兰被拍摄次数最多的教堂，每一个游客的必到之处，教堂由著名建筑师本杰明•伍尔菲尔德•芒福德于1935年建造，其哥特式木结构和石头结构合而为一，在新西兰独一无二。此处可以看到南阿尔卑斯山最壮观的景色。
+                <w:br/>
+                参观基督城市中心全新【纸教堂-约10分钟】，这个临时性的教堂依靠纸板支撑，却能屹立50年。
+                <w:br/>
+                【海格利公园-约30分钟】
                 <w:br/>
                 前往基督城最大的公园，无论四季海格利公园都有独特的风景，春暖花开，颜色鲜亮的花朵，点缀在生长的树叶间，错落有致；夏日阳光透过高耸的枝叶，洒落在大片绿意盎然的草坪上，嬉笑的孩童，悠然散步的老人，呢喃低语的情侣；黄、绿、红，三色的树叶，随着秋日渐冷，片片飘落在地，靠在树边的长椅上，听听鸟鸣，看看叶落，手中是温热的咖啡，膝上是翻开的书页；冬天的雪，是珍贵的馈赠，白雪皑皑，一片静谧。
                 <w:br/>
-                【蒙娜维尔花园Mona Vale】
+                【蒙娜维尔花园Mona Vale-约30分钟】
                 <w:br/>
                 属典型的传统维多利亚式庄园，美丽的雅芳河（Avon river，也有译为艾芬河）纵贯其间，小溪、别墅、草坪、花园和树林，清雅秀丽，小桥流水，芳草如茵，绿柳垂荫，宛若置身英国剑桥的浪漫气氛，俨然理想的童话世界。
                 <w:br/>
-                【蒂卡波湖】
-[...5 lines deleted...]
-                交通：专车
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：自助餐/酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">蒂卡波或特泽维尔：Mackenze Hotel或同级经济酒店 备注：若蒂卡波湖小镇满房，我司将安排至周边小镇入住</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                蒂卡波 – 库克山 – 瓦纳卡- 皇后镇
-[...23 lines deleted...]
-                小镇被南阿尔卑斯山脉等环绕，干燥及炎热寒冷的两极天气，使这里自然成了出产樱桃、水蜜桃、杏桃等水果的重镇，也因此获有水果小镇的美称，而小镇地标也如封面照片一般，完美诠释了 Cromwell 最引以为傲的特色。
+                奥克兰 – 罗托鲁亚
+                <w:br/>
+                早餐后前往”地热之城”-罗托鲁亚，开始今日精彩之旅：
+                <w:br/>
+                罗托鲁亚坐落在火山多发区，全市遍布热泉，市郊被森林环绕，有16个湖泊在罗托鲁亚附近；罗托鲁亚以地热温泉、泥浆池、毛利文化而吸引众多游客。是北岛不可错过的一个旅游目的地。今天将带各位领略这“毛利之乡”的风土人情。
+                <w:br/>
+                【蓝泉（Blue Spring）-约30分钟】
+                <w:br/>
+                蓝泉是世界上最纯净的水源地。澄澈湛蓝的泉水从地层深处经过50至100年才能涌出地表。其流量每分钟42立方米，相当于每分钟9240加仑，可在12分钟内填满一个长25米、拥有6个泳道的游泳池！这里的泉水需50至100年才能到达地表，现在已有部分泉水被灌装并冠以Pump’品牌进行销售。蓝绿是蓝泉主色调，草树斑斓、流清澈底，水中萍藻的深褐映衬出晶晶的一抹湖蓝，随着时间还有变幻。
+                <w:br/>
+                【怀欧塔普地热公园-约60分钟】
+                <w:br/>
+                新西兰最缤纷多彩的地热景点——这里由于地热活动而形成了独特的地貌，细细品味这些经过千万年才形成的奇观，园内有全球知名的香槟池（Champagne Pool）——天然的彩色温泉、气泡翻滚的泥浆池、蒸汽腾腾的地面、广阔的全景风光、巨大的火山口以及矿物沉淀的五彩台地，也是明星刘诗诗和吴奇隆拍摄婚纱照的地方。
+                <w:br/>
+                【政府花园-约15分钟】
+                <w:br/>
+                在园里面的各种漂亮花蕊与植物，连同古朴的建筑构成一副英国乡村风情的油画。
+                <w:br/>
+                【天然氧吧—红木森林公园-约30分钟】
+                <w:br/>
+                红树林被称为天然氧吧，这里有着最纯净的空气，新西兰人喜爱在这里休闲和运动。走进树林，树木高耸，遮天蔽日，地上落叶松软。清晨去逛一逛，空气中饱和的负离子让人的皮肤都润滑起来。红树林里面的树非常的粗壮 茂密，最引人注目的是七姐妹，一颗根上长了七个树干。各自开枝散叶。在红木森林中最引人注目的植物之一就是蕨类植物，尤其是蕨类当中的银蕨(The Ponga) 。在红木森林的一些较短的步道中，你可能会看到苍头燕雀、乌鸫、灰胸绣眼鸟。当中好奇又友好的扇尾鹟可能会跟随着你一起散步。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：高山景观西式简餐     晚餐：牛羊放题火锅   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：海参花胶鲍鱼汤+鹿肉养生餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗托鲁亚：Distinction hotel Rotorua或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                皇后镇 – 格林诺奇 – 皇后镇-/-奥克兰	航班：待定
-[...19 lines deleted...]
-                交通：专车，飞机
+                罗托鲁亚 – 奥克兰
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【罗托鲁瓦湖-约15分钟】
+                <w:br/>
+                这个美丽的湖泊曾有一段惊心动魄的历史。大约20万年前，这里发生了一场巨大的火山爆发，火山喷发后，罗托鲁瓦地区（Rotorua region）下面的一个岩浆房坍塌。这次坍塌形成了一个宽16公里的圆形火山口，雨水将火山口灌满之后就形成了北岛的第二大湖。罗托鲁瓦湖（Lake Rotorua）下方即其周围的地热活动一直持续不断。地热蒸汽不断在湖边萦绕，湖水中硫磺的含量很高，因此形成了一种神奇的绿蓝色颜色。
+                <w:br/>
+                【爱歌顿农庄-约90分钟】
+                <w:br/>
+                爱歌顿农庄面积为350英亩 (即135公顷)，是新西兰面积超大的观光牧场。在这您将有机会见到19种不同品种的羊，小绵羊被主人抓住后蜷成一团，呆若木鸡的样子绝对会把你逗乐。乘坐特制的大型拖拉机，欣赏满目的农场风光，亲手喂梅花鹿、乳牛、驼鸟、驼羊……亲身体验真正的牧场生活，参与内容丰富的户外活动，后继续参观牧场的羊毛展示中心了解一下这些可爱的动物们的毛剪下来之后当地人是做成什么的。
+                <w:br/>
+                【蒂劳镇(Tirau)-约30分钟】
+                <w:br/>
+                因其波纹铁板"艺术建筑"而闻名。只须寻找外观看似羊、狗的波纹铁建筑。这个小镇有点古怪、有点有趣！波纹铁板是新西兰建筑物的典型材料，但是它也可以作为一个创造性的介质材料。其他商号，加油站、修车房、学校、图书馆甚至政府建筑，都纷纷以波浪状铁皮造成各种相应的广告作招徕。他们有花卉、书本、树木、猫狗、汽车、冰淇淋、雀鸟.....不一而足，皆造型卡通，得意有趣。还吸引了明星来此拍婚纱照.....
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：网红汉堡餐     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：牧场BBQ自助餐     晚餐：花胶鱼肚羹+海鲜黑金鲍养生餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1449,284 +1431,298 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰 – 罗托鲁亚
-[...21 lines deleted...]
-                交通：专车
+                奥克兰-/-悉尼	航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩之旅
+                <w:br/>
+                奥克兰是新西兰的一个都会区，，为新西兰人囗最多的城市，也是北岛最大的城市。奥克兰被称为“帆之都”，同时也是新西兰工业和商业中心。现今的奥克兰仍然为新西兰最发达的地区之一，同时也是南太平洋的枢纽。在2021年的世界最佳居住城市评选中，奥克兰排名全球榜首。
+                <w:br/>
+                【德文港（Devonport）-约30分钟】
+                <w:br/>
+                德文港有着许多维多利亚式的19世纪建筑，比起现代化的都市，小镇风光幽静许多。这里步调相当慢，街道上整个悠悠哉哉，有许多的餐厅、艺廊、小店等等，氛围惬意舒服，可以望向奥克兰CBD市区，天空塔清晰可见，隔着港湾拍起来非常漂亮，还可以看到超完整的 Rangitoto 火山，整座火山从海中凸出来，视野超棒!
+                <w:br/>
+                【工党纪念碑-约15分钟】 
+                <w:br/>
+                工党纪念碑坐落于迈克尔•乔瑟夫公园，迈克尔•乔瑟夫公园是一个修剪得非常整齐的公园。这个公园是为纪念新西兰第23任首相，也是工党一任领袖迈克尔•乔瑟夫•萨文奇而建的。
+                <w:br/>
+                【中央公园-约15分钟】
+                <w:br/>
+                奥克兰中央公园是奥克兰最古老的公园，坐落在新西兰的奥克兰市中心，位于皇后街南方，以巨大的草坪、露天剧场、温室花园，精美的雕塑和博物馆而闻名。奥克兰是一个令人放松的城市，可以在这里走来走去、发发呆、养养神。带着小朋友来参观博物馆，来这里散步、逗逗鸭子，观赏各种花卉，站在博物馆门前欣赏远处风景、或者躺在草坪欣赏蓝天白云，其乐无穷。
+                <w:br/>
+                【帆船码头-约30分钟】 
+                <w:br/>
+                奥克兰帆船码头位于奥克兰市中心海岸，是著名的旅游景点之一。港口内万柱桅杆挺立，各式各样的帆船整齐比排列着，风景独别有一方新意。
+                <w:br/>
+                【伊甸山-约45分钟】
+                <w:br/>
+                位于奥克兰最高的火山口大洞，洞里覆满了一层天然草皮，远看很像外星大坑。伊甸山与附近的独树山(One Tree hill)一样，可以远眺奥克兰市中心与港湾，可以清楚的看到市中心的天空塔与Rangitoto火山，俯瞰整个奥克兰市区。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：√     晚餐：海参花胶鲍鱼汤+鹿肉养生餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">罗托鲁亚：Distinction hotel Rotorua或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：日式铁板烧     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                罗托鲁亚 – 奥克兰
+                悉尼 – 蓝山国家公园 - 悉尼（约1.5小时）
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【天然氧吧—红木森林公园】
-[...11 lines deleted...]
-                因其波纹铁板"艺术建筑"而闻名。只须寻找外观看似羊、狗的波纹铁建筑。这个小镇有点古怪、有点有趣！波纹铁板是新西兰建筑物的典型材料，但是它也可以作为一个创造性的介质材料。其他商号，加油站、修车房、学校、图书馆甚至政府建筑，都纷纷以波浪状铁皮造成各种相应的广告作招徕。他们有花卉、书本、树木、猫狗、汽车、冰淇淋、雀鸟.....不一而足，皆造型卡通，得意有趣。还吸引了明星来此拍婚纱照.....
+                【蓝山国家公园-约60分钟】
+                <w:br/>
+                蓝山国家公园属于大蓝山地区( The Greater Blue Mountains Area )，该区域拥有7个国家公园，在2000年被列入自然类世界遗产。蓝山国家公园内生长著大面积的原始丛林和亚热带雨林，其中以尤加利树最为知名，尤加利树为澳洲的国树，有500多种之多，是澳洲珍贵的动物无尾熊的唯一的食品。当您步入风景如画的原始森林国家公园时，整个空气中散发著尤尤加利树的清香，给您一种返朴归真的世外桃源般的感受。
+                <w:br/>
+                【三姐妹峰】
+                <w:br/>
+                蓝山的风化砂岩悬崖高耸入云，至今已在这里矗立了五千多万年。置身其中，你会感到自己是如此渺小。这条位于悉尼西部崎岖不平的山脉，正是深受人们喜爱的三姐妹峰的所在之处，高耸的岩层在太阳的照射下不断呈现出不同的景象并投射出美丽的阴影，随着一天中时间的变化，俨然变成一块壮观的调色板。
+                <w:br/>
+                前往梦幻的山中小镇---【罗拉小镇-约30分钟】，小镇里绿草如茵，鲜花盛放，处处都洋溢着诗意，让人仿佛置身在童话的浪漫国度。喝杯咖啡，逛一下贩卖各式手工艺品的百年老店，生活可以如此惬意。
+                <w:br/>
+                【悉尼动物园-约60分钟】
+                <w:br/>
+                悉尼动物园拥有超过4000种动物的园区，其中包括来自世界各地令人惊叹的濒危物种。悉尼动物园也是新南威尔士州唯一一个动物园和水族馆相结合的园区，还拥有世界最大的【爬行动物和夜行动物馆】！在我们美丽开放式的澳大利亚动物栖息地，您可看到袋鼠和小袋鼠在蜿蜒的步道上自由蹦跳，与您最喜爱的澳大利亚本土动物近距离接触。另外，园区内【水族馆】也是必打卡的景点，那里有可爱的神仙小企鹅、巨型的咸水鳄和公牛鲨，让您仿佛置身于海底世界！
+                <w:br/>
+                特别赠送：近距离与我们的呆萌可爱的考拉合影，为这次旅行留下美好的回忆呢！
+                <w:br/>
+                【悉尼大学-约30分钟】
+                <w:br/>
+                悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：牧场BBQ自助餐     晚餐：毛利歌舞+自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰-/-墨尔本	航班：待定或后一天早班机
-[...23 lines deleted...]
-                奥克兰大学作为新西兰大学排名No.1，世界大学排名 No.68的大学。在今年跻身2023泰晤士高等教育世界大学影响力排行榜第 12 位（Times Higher Education University Impact Rankings 2023）。学校在可持续性发展和创新领域的突出贡献也得到了全球认可。
+                悉尼-/-墨尔本	航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【悉尼皇家植物园-约30分钟】
+                <w:br/>
+                坐拥水岸与悉尼歌剧院美景，是澳大利亚大陆上的“第一块农田（1788年）”。位于皇家植物园东北角的麦爵理夫人的座椅（Mrs. Macquarie’s Chair），据说麦爵里曾经受英国政府派遣在1810－1821年任澳大利亚总督，当总督回国述职时，留守在悉尼的夫人因思念而经常到望得见港湾入海口的“座椅”上翘首以望是否有来自于大英帝国的船队扬帆而来，带来她魂牵梦萦的丈夫。参观植物园中的【麦爵理夫人的座椅】，聆听这张石椅背后的动人传说，这里同时是欣赏并拍摄悉尼歌剧院及悉尼大桥的经典之站。
+                <w:br/>
+                【沉浸式的悉尼歌剧院之旅—30分钟】
+                <w:br/>
+                悉尼歌剧院不仅是公认的 20 世纪世界七大奇迹之一，也是悉尼最具有地标性的建筑。建于海港上贝壳般的建筑物，外观将近全白色，极似漂浮在空中的散开花瓣，每年约有1,600 场音乐会、歌剧、戏剧与芭蕾舞表演等在此演出，幸运的话还有机会看见优雅的芭蕾舞演员进行排练，或见识乐团试音，亲身感受歌剧院独有的无穷魅力。
+                <w:br/>
+                【特别提示：此景点为全球预定，比较紧张，届时如预定不上，则更换为登悉尼塔】
+                <w:br/>
+                【悉尼环形码头最美车站-约20分钟】
+                <w:br/>
+                紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
+                <w:br/>
+                【悉尼渔市场-约60分钟】
+                <w:br/>
+                南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
+                <w:br/>
+                【特色渡轮之旅-约20分钟】
+                <w:br/>
+                乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【屈臣氏湾】、【玫瑰湾】、【伊丽莎白湾】及欣赏悉尼港湾美景。
+                <w:br/>
+                【玫瑰湾-约20分钟】
+                <w:br/>
+                玫瑰湾是悉尼东区著名的高尚海滨郊区，位于悉尼中央商务区以东 7 公里处，坐落在悉尼港南岸，介于 Double Bay 和 Watson's Bay 之间，是悉尼少数能同时欣赏到悉尼歌剧院和悉尼海港大桥壮丽景色的地点之一。是悉尼举行各种各样展览，文艺表演和庆祝活动最集中的地方。2000年奥运会的会标也矗立于此。每逢盛大节日，这里还是观看烟火的好地方。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：日式铁板烧     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">墨尔本：Element Melbourne Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1737,81 +1733,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本-/-深圳	航班：ZH812/22:15-05:00+1
-[...29 lines deleted...]
-                始建于1853年，是一所世界顶尖的研究型大学，为全球最负盛名的大学之一。在四大权威世界大学排名中，稳居世界前列，澳洲第二。澳大利亚大学的毕业生在澳洲的政治，文化和商业领域涌现许多杰出人物，包括两名诺贝尔医学奖获得者，两位澳洲前总理等；根据《The Bulletin》专刊“最具影响力的100位澳洲人”，其中有33位与澳大利亚大学有学术关系。
+                墨尔本 – 丹德农 – 蒸汽火车 – 墨尔本-/-深圳	航班：ZH812/22:15-05:05+1
+                <w:br/>
+                早餐开始今日精彩之旅：
+                <w:br/>
+                【丹德农国家公园-约45分钟】
+                <w:br/>
+                丹德农山脉凉爽宜人、绿意盎然，是旧都的城市绿肺。探索蕨类植物溪谷和高耸的花揪树（世界上最高的观花乔木）森林。徜徉澳大利亚一些最美丽的成熟花园，还可爱的村庄和乡村农场咖啡馆品尝美味的乡村食物。
+                <w:br/>
+                【普芬比利蒸汽小火车（Puffing Billy Railway）-约30分钟】
+                <w:br/>
+                是世界上保存最完好的蒸汽火车之一。坐进它的开放式车厢中，呼吸清凉的山间空气，穿行于丹顿农山脉的高山密林与长满蕨类植物的溪谷之中。感受微风拂过，一片葱郁。你还能在部分行程中把双脚伸出火车外，好像在穿越绿野仙踪！
+                <w:br/>
+                【特别提示：蒸汽小火车此景点为全球预定，比较紧张，届时如预定不上，则更换为雷纳果园摘果乐】
+                <w:br/>
+                【雷纳果园（Rayner’s Orchard 约60分钟）】
+                <w:br/>
+                是一座非常独特的果园，由当地的家庭拥有经营，位于美丽的亚拉河谷 (Yarra Valley)。他们在整个果园里种植了大约 450 种水果，包括不同品种的桃子、油桃、李子、杏子、番茄、石榴、柿子、无花果、pepino、费约果、番石榴、猕猴桃、荷兰枸杞和各种柑橘。Rayner's Orchard 一年中每天至少有 8 个品种的水果可供采摘。
+                <w:br/>
+                在果园提供的特别的U-PICK 水果品尝冒险之旅中，您可以尽情品尝各种水果，但是如果要带走的话，这些水果需要额外称重付费，这部分的费用将由您自己承担。（费用约6–10 澳币 / 公斤，以园内公告为准）
+                <w:br/>
+                【伊伶酒庄 Yering Station-约45分钟】
+                <w:br/>
+                亚拉河谷地标--伊伶酒庄 Yering Station，这座始建于 1838 年的百年庄园，拥有 5 片共 112 公顷葡萄园，采用可持续精准种植，主打细腻优雅冷凉风格葡萄酒，是维多利亚州第一片葡萄园所在地，曾斩获巴黎世博会国际大奖。漫步古榆树大道与艺术花园，在百年谷仓品酒室品鉴获奖冷凉佳酿，观赏坐拥整片葡萄园山谷景致，沉浸式感受澳洲百年葡萄酒庄园慢生活。
+                <w:br/>
+                【巧克力工厂探索之旅-约30分钟】
+                <w:br/>
+                参观亚拉河谷巧克力与冰淇淋工厂，它坐落在亚拉谷起伏的山丘上，有着迷人的山谷美景，是甜品爱好者的天堂，这将是您与家人及朋友惊叹与駖的探索之旅，享受一程别致美妙的味蕾与心灵的体验，品尝到新鲜出炉的巧克力与冰淇淋样品。您还可以浏览工厂的陈列室，透过玻璃窗看到工作人员如何制作巧克力；品尝完成后，来一场身心的自然沐浴，游览巧克力工厂独享的40英亩园景花园，或在农场邂逅动物们，探索湿地生态的独特！
                 <w:br/>
                 交通：飞机 专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1963,55 +1955,55 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2. 代办本次行程ADS团队签证费用及新西兰电子签证费用
                 <w:br/>
                 3. 全程经济或豪华酒店双人标准间住宿，澳洲新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4. 团队行程期间的空调巴士接送费用
                 <w:br/>
                 5. 行程中标注包含的景点首道门票费用
                 <w:br/>
-                6. 团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标 澳洲午餐/晚餐35澳币/餐/人，新西兰午餐/晚餐30纽币/餐/人 19正11早
+                6. 团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标 澳洲午餐/晚餐35澳币/餐/人，新西兰午餐/晚餐30纽币/餐/人 20正11早
                 <w:br/>
                 7. 旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8. 全程服务费￥1400/人
+                8. 全程领队兼导游或司兼导服务费
                 <w:br/>
                 9. 小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                 9. 12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2021,61 +2013,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 个人旅游意外保险费、新冠保险和航空保险费；
-[...9 lines deleted...]
-                6. 其他未约定由旅行社支付的费用：单房差￥7000/人（11晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅。
+                1.  个人旅游意外保险费、新冠保险和航空保险费；
+                <w:br/>
+                2.   行程表以外活动项目所需的费用； 
+                <w:br/>
+                3.   出入境行李的海关税、搬运费、保管费和超重；
+                <w:br/>
+                4.   酒店内的酒水、洗衣、通讯等费用；
+                <w:br/>
+                5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
+                <w:br/>
+                6.   其他未约定由旅行社支付的费用：单房差￥7500/人（11晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2176,187 +2168,177 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">悉尼四个项目</w:t>
+              <w:t xml:space="preserve">悉尼夜景</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼歌剧院入内参观：:悉尼歌剧院是悉尼市地标建筑，也是澳大利亚地标，20世纪世界最具特色建筑之一，2007年被联合国教科文组织评为世界文化遗产。
-[...7 lines deleted...]
-                小童价澳币130元【特别推荐、悉尼深度游】
+                登上悉尼铁塔，饱览世界三大夜景之一~~悉尼夜景；途径悉尼特色街(同性恋大街与红灯区)，去Star City娱乐城外围参观。驱车经过悉尼大桥，到悉尼北岸观看歌剧院夜景。	
+                <w:br/>
+                小童价澳币100元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">180 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">悉尼夜景</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">180 分钟</w:t>
+              <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机 : 澳洲悬崖公里十二门徒直升飞机巡游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 165.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2366,68 +2348,68 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">直升机 : 澳洲悬崖公里十二门徒直升飞机巡游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 分钟</w:t>
+              <w:t xml:space="preserve">25 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 165.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 245.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2437,1053 +2419,356 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">直升机 : 澳洲悬崖公里十二门徒直升飞机巡游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 245.00</w:t>
+              <w:t xml:space="preserve">A$(澳元) 585.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">澳洲悬崖公里十二门徒直升飞机巡游</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">库克山直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">库克山：直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">A$(澳元) 585.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 655.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">米福峡湾之旅：【旅游巴士+游船】</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">直升飞机观光之旅（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：直升飞机观光之旅Southern Glacier Experience（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 334.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 720.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">米佛尔峡湾游船+固定翼飞机往返皇后镇</w:t>
+              <w:t xml:space="preserve">夏特欧瓦峡谷喷射快艇</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                米佛尔峡湾游船+固定翼飞机往返皇后镇
-[...3 lines deleted...]
-                从皇后镇起飞，将带您穿越南阿尔卑斯山脉，进入峡湾国家公园，探索神秘的西海岸。原始气息的森林，雄山峻岭、冰川还有湖泊，将一一呈现在您的眼前。随后，将乘坐游船穿越米佛尔峡湾，气势磅礴的瀑布和陡峭险峻的山势，这些都将触动您的内心深处，感受到人类对大自然的一种本能的敬畏。您可以在船上与同伴一起观赏美景。如果运气好的话，您还会遇到一些“当地原住民”-毛皮海豹，海豚和罕见的峡湾凤冠企鹅!回程皇后镇坐固定翼飞机节省时间！
+                夏特欧瓦峡谷喷射快艇
+                <w:br/>
+                沙特欧瓦河坐落在新西兰南岛皇后镇,两旁是风景壮丽而狭窄的沙特欧瓦河峡谷。河水水流湍急,贯穿整个狭窄险峻的峡谷，其独特的地理因素再加上周边美景,使喷气快艇成为这一带十分盛行的游玩项目。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">270 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 749.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 169.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">米佛尔峡湾游船+直升机往返</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">240 分钟</w:t>
+              <w:t xml:space="preserve">波利尼西亚温泉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">波利尼西亚温泉： 世界十大温泉之一波里尼西亚温泉，有美丽的湖边风光，优质的硫磺温泉水对皮肤非常有益。（温泉含普通池门票及接送安排）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 1,595.00</w:t>
-[...686 lines deleted...]
-              <w:t xml:space="preserve">NZ$(新西兰元) 180.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 65.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3854,51 +3139,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>