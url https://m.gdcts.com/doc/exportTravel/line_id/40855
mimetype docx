--- v2 (2026-08-18)
+++ v3 (2026-09-08)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCZH14NS#2632</w:t>
+              <w:t xml:space="preserve">OCZH14NST1#2632</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-/-墨尔本   参考航班：ZH811/00:20-13:00
-[...1 lines deleted...]
-                墨尔本-/-深圳   参考航班：ZH812/22:15-05:05+1
+                深圳-/-墨尔本    参考航班：ZH811/00:20-13:00
+                <w:br/>
+                墨尔本-/-深圳    参考航班：ZH812/22:15-05:05+1 
                 <w:br/>
                 仅供参考，以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3139,51 +3139,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>